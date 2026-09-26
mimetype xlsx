--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,240 +1,931 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="jfif" ContentType="image/jpeg"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 01:53:40</t>
+    <t>Актуальность прайса на: 2026-09-26 20:07:18</t>
   </si>
   <si>
     <t>Подарочные наборы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
   <si>
     <t>Подарочный набор Tom Ford Микс 5х12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-5kh12-ml/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>Подарочный набор Ex Nihilo Devil Tender 5х12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/</t>
   </si>
   <si>
+    <t>Набор Мини 3x20 мл</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Essential</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Byredo Bal D'Afrique</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_4/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana K For Men</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_5/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Man Eau Fraiche</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-man-eau-fraiche-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Allure Homme Sport</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-allure-homme-sport-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Nina Ricci Nina</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-nina-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Kenzo L'Eau Par Kenzo Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Marry Me!</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-marry-me-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Essential Sport</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-sport-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Taj Sunset</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-taj-sunset-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Bright Crystal</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-bright-crystal-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Lady Million</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-lady-million-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne 1 Million</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-1-million-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Funny!</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-funny-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Acqua di Gioia</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Givenchy Pour Homme Blue Label</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Givenchy Ange Ou Demon Le Secret</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana 3 L'Imperatrice</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chloe Eau de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chloe-eau-de-parfum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Egoiste Platinum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance Eau Tendre</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Bleu de Chanel Eau de Toilette</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Chance Eau Fraiche</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cerruti 1881</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cacharel Amor Amor</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cacharel-amor-amor-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Burberry Weekend</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/burberry-weekend-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana Light Blue Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 VIP Men</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - DKNY Be Delicious</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Chanel Coco Mademoiselle</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Nina Ricci Love By Nina</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Eclat D'Arpege</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Orange For Women</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-orange-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christina Aguilera By Night</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-by-night-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Si</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-armani-si-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 VIP For Women</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Mexx Fly High Woman</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mexx-fly-high-women-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 02</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 01</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss The Scent For Her</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior J`adore</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-jadore-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Britney Spears Fantasy</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/britney-spears-fantasy-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera Good Girl</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-good-girl-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christina Aguilera By Christina Aguilera</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Roses Musk</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-roses-musk-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Olympea</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-olympea-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Cherry In The Air</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-the-air-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Salvatore Ferragamo Incanto Shine</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gian Marco Venturi Woman</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gian-marco-venturi-woman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Flora by Gucci</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Invictus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera 212 Men</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - DKNY Be Delicious Fresh Blossom</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Antonio Banderas Blue Seduction For Women</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Bvlgari Omnia Crystalline</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tiziana Terenzi Kirke</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Boss Woman</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Eclat D`Arpege Gourmandise</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Yves Saint Laurent Black Opium</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Versace Versense</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-versense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Moon Sparkle For Women</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-moon-sparkle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Sorbetto Rosso</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Pour Femme Intense</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Kenzo Aqua Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lanvin Modern Princess</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-modern-princess-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Sauvage</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-sauvage-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Azzaro Mademoiselle</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/azzaro-mademoiselle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Clinique Happy For Men</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/clinique-happy-for-men-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Ex Nihilo Fleur Narcotique</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hugo Boss Boss Bottled (№6)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-6-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Victoria`s Secret Bombshell</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tiziana Terenzi Andromeda</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_1/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Zarkoperfume Pink Molecule 090.09</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_2/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Miss Dior Rose N'Roses</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_3/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Trussardi Donna</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/trussardi-donna-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lancome La Vie Est Belle</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lancome Idole Le Parfum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-idole-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Vilhelm Parfumerie Mango Skin</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Hermes H24</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hermes-h24-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Escentric 05</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - By Cillian Good Girl Gone Bad Splash of Neroli</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escentric Molecules Molecule 01 + Mandarin</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Bitter Peach</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-bitter-peach-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Toy 2 Bubble Gum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Guerlain Aqua Alleqoria Mandarine Basilic</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Marc-Antoine Barrois Ganymede</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Escada Cherry In Japan</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-japan-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani My Way</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-my-way-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Lost Cherry</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-lost-cherry-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Tobacco Vanille</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Flora by Gucci Gorgeous Gardenia (ЦВ)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Cheap &amp; Chic I Love Love</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Giorgio Armani Acqua Di Gio For Men</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Fame</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-fame-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Cherry Smoke</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Essential Parfums Bois Impérial</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Haute Fragrance Company (HFC) Devil's Intrigue</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Marc-Antoine Barrois Tilia</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gucci Guilty Elixir de Parfum Pour Femme</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Richard White Chocola</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/richard-white-chocola-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Chocolate Greedy</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-chocolate-greedy-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Montale Vanilla Cake</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-vanilla-cake-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Zarkoperfume The Muse</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/zarkoperfume-the-muse-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Tom Ford Vanilla Sex</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Mancera Red Tobacco Intense</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Moschino Toy 2 Pearl</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-pearl-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Jean Paul Gaultier Gaultier Divine</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Ex Nihilo Blue Talisman</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Jean Paul Gaultier Scandal Absolu</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Miss Dior Blooming Bouquet</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Boadicea The Victorious Heroine</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Original Eau de Parfum</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Invictus Victory Elixir</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Dolce &amp; Gabbana Q by Dolce &amp; Gabbana</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Lacoste Eau De Lacoste L.12.12 Blanc</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Paco Rabanne Phantom</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-paco-rabanne-phantom/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - By Cillian Bad Boys Are No Good But Good Boys Are No Fun</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Z&amp;R V Blend</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-v-blend/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Z&amp;R O &amp; Jasmine, V</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-o-jasmine-v/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Carolina Herrera La Bomba</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-carolina-herrera-la-bomba/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Trussardi My Name</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-trussardi-my-name-/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Cilan Angels' Share</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-cilan-angels-share/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Maison Francis Kurkdjian Kurky</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Sol de Janeiro Cheirosa '62</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Christian Dior Rose Kabuki</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-christian-dior-rose-kabuki/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Gissah Volt</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-gissah-volt/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Clive Christian Matsukita</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-clive-christian-matsukita-/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Amouage Guidance 46</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-amouage-guidance-46/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Vilhelm Parfumerie Chimilka</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/</t>
+  </si>
+  <si>
+    <t>Набор Мини 3x20 мл - Xerjoff Sospiro Erba Pura</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-xerjoff-sospiro-erba-pura/</t>
+  </si>
+  <si>
     <t>Селективные подарочные наборы</t>
   </si>
   <si>
-    <t>Подарочный набор Amouage Miniature Man 4х30мл NEW</t>
-[...10 lines deleted...]
-  <si>
     <t>Подарочный набор BYREDO La Selection Byredo 6х12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/</t>
   </si>
   <si>
-    <t>Подарочный набор 7х15мл MIX SET 2 ХИТ!! Все популярные ароматы!</t>
-[...52 lines deleted...]
-  <si>
     <t>Подарочный набор Jo Malone 5х9мл (дом)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-jo-malone-5kh9ml-dom-/</t>
   </si>
   <si>
-    <t>Подарочный набор Jo Malone 5х9мл (син)</t>
-[...41 lines deleted...]
-    <t>Набор Attar Collection 4x30 ml</t>
+    <t>Набор Attar Collection 4 x 30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-attar-collection-4x30-ml/</t>
   </si>
   <si>
     <t>Набор Byredo 3 x 30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-byredo-3-x-30-ml/</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Wild Bluebell</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-wild-bluebell/</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Nectarine Blossom &amp; Honey</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-nectarine-blossom-honey/</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Wood Sage &amp; Sea Salt</t>
   </si>
@@ -244,1113 +935,147 @@
   <si>
     <t>LUX Набор Jo Molone Silk Blossom</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-silk-blossom/</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Blackberry &amp; Bay</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-blackberry-bay/</t>
   </si>
   <si>
     <t>LUX Набор Jo Malone Peony &amp; Blush Suede</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-peony-blush-suede/</t>
   </si>
   <si>
     <t>LUX Набор Jo Molone English Pear &amp; Freesia</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-english-pear-freesia-/</t>
   </si>
   <si>
-    <t>Lux Travel набор Cilian Moonlight in Heaven 4 х 7,5 мл</t>
-[...17 lines deleted...]
-    <t>Lux набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
+    <t>LUX Набор By Cilian Discovery Set  8 x 7.5 мл (Красный футляр)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/</t>
   </si>
   <si>
-    <t>Lux набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
+    <t>LUX Набор By Cilian Discovery Set 8 x 7.5 мл (Черный футляр)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/</t>
   </si>
   <si>
-    <t>Lux Travel набор Сilian Rolling in Love 4 х 7,5 мл</t>
-[...64 lines deleted...]
-  <si>
     <t>Набор Jo Malone Cologne Intense Collection Coffret de Colognes Intenses 5 * 9 ml (A34 23480)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480-/</t>
   </si>
   <si>
-    <t>Набор Christian Louboutin 7х4 мл</t>
+    <t>Масляный Набор Christian Louboutin 7 х 4 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-christian-louboutin-4-7-ml/</t>
   </si>
   <si>
-    <t>Подарочный набор Tom Ford 4х7,5 мл (масло)</t>
-[...29 lines deleted...]
-    <t>Набор 3x10 ml La Labo Travel Tube The Noir 29 Ликвидация</t>
+    <t>Набор 3 x 10 мл La Labo Travel Tube The Noir 29 Ликвидация</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/</t>
   </si>
   <si>
-    <t>Подарочный набор Louboutin 3 * 9 мл</t>
+    <t>Подарочный набор Christian Louboutin 3 х 9 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louboutin-3-9-ml/</t>
   </si>
   <si>
-    <t>Подарочный набор Maison Francis Kurkdjian A La Rose 5х11 мл</t>
-[...35 lines deleted...]
-    <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/</t>
+    <t>LUX Набор By Cilian Discovery Set  8 x 7.5 мл (Белый футляр)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar--1/</t>
   </si>
   <si>
     <t>Подарочные наборы с топовыми ароматами 7х15 мл</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 3 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 7 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/</t>
   </si>
   <si>
     <t>Подарочный набор 7х15мл MIX SET 6 ХИТ!! Все популярные ароматы!</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty-_1/</t>
   </si>
   <si>
     <t>Брендовые подарочные наборы</t>
   </si>
   <si>
-    <t>Подарочный набор CHANEL Bleu de Chanel 3х10 мл</t>
-[...16 lines deleted...]
-  <si>
     <t>Набор Bvlgari Omnia Coral 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-coral-65-ml-15-ml/</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Collection 3 * 15 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-collection-3-15-ml/</t>
   </si>
   <si>
     <t>Подарочный набор Lancome 4x30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/podarochnyy-nabor-lancome-4x30-ml/</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Amethyste 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/</t>
   </si>
   <si>
     <t>Набор Bvlgari Omnia Crystalline 65 мл + 15 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/</t>
   </si>
   <si>
-    <t>Набор Мини 3x20 мл</t>
-[...793 lines deleted...]
-  <si>
     <t>Наборы 5x20 мл</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>Подарочный набор ARMAND BASI 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/</t>
   </si>
   <si>
     <t>Подарочный набор EX NIHILO 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>Подарочный набор MAISON FRANCIS KURKDJIAN 5х20 мл (унисекс)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/</t>
   </si>
   <si>
     <t>Подарочный набор TOM FORD 5х20 мл (женский)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/</t>
   </si>
@@ -1472,76 +1197,67 @@
     <t>Набор парфюма By Сilian Good Girl Gone Bad 5x12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/</t>
   </si>
   <si>
     <t>Набор парфюма Byredo 5х12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-byredo-5kh12-ml/</t>
   </si>
   <si>
     <t>Набор парфюма Tom Ford Premium Travel Set  5 * 12 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FFBBCADF"/>
       </patternFill>
     </fill>
@@ -1562,138 +1278,126 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5a5e61f00c6037dad36c7028604.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d377a79983b5fe08782465ddcdd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb008951b43588d05841ca1b4cc3f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481761107148e9f248008fa710637476.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b950089795a49832da381031a20ef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9aed06b4c1d1d5fd5a8cdcfa9ed8c.jfif"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f02936d7e88c4aaf080e33e801873.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc24aed5695fe3795c439be0039836.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89d5d86817180855b6c682d5cd1c0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324030514c93775b49bdca30078e7da1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5118aa98fc0147f0829e0698f84cfbb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484bf28853d7221b5311f9dd16854e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099255143414b02e01243ca046fc43ab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d8a2b5b4f7b6c993ebdb96f0308a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8a1a0927a2662c67936bdb7b59b67.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c7aa7a8149bc84cb0d11ec9dbfba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d8b4b958255dd06e40504bfc8d4e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bcd82ec05bf6191f3d0936b0cda4f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad17fba015975f1a05659de422838.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2434889aa23af779feec91a7d90d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a286d444faf8aad26dbb5475c5ff.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7311a8876431b65b13d03179c1f84.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ecdeee576a3153242e0f52a0a1ff.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3b745b35593bf610b0156db67f0a5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e94b5da42197ee970617696d4cd00.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88234d646e8a57594c07b99a47c2ce.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9c2abd714c96b6c3b488bd85aada.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215406d4b3ae45d619183c791627c3a8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef613adb9ab294ce16c9da7c4a3d7.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9dd25aea36ac49a616e03ef02ce0.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf3883c4b5f40a4f015bfa941ba21.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa57d8a27138ca55213d551fa0096.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d075e5a60f536caa88c45fe84fb54.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1053fb16f5e1cc587e53c3fbb0220d0.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474f20587acc7ca5909769de9886fe.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce443fe1fbc7b6bad66e8e27a008b8c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9338d5394a64cb28c6397f70056ff7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8bdc3a5352f0aaad3bd1e77920a3e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d621eb14033283731baa991f00a72.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7139f2283a95551a08824790ccf261.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9b869953268d866b9d8f7c527007.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0732e7c2b5b1386c0977aeaa116f.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72611f09054f63f05d76914b8cc827b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e79dc2e9ecbeb6b924b3200cf0f89.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc7946eef631f3c70f6a50e5fb39b.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78174f66e3a37fa75dcaabc7a0352682.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe68a6c2312d2519279f964999db3cd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec65a2094a04f2cdb5123fd4fb4d492.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3cc302ec50e924d5e39fd54e84d66.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc57e0e5a043890d4be2b7064f4ac2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dff2b92b36b0a3bc8cd15bbdc9f59.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8b8aed559c8c15ef7a235023168d.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2a135cda88629f6f2ddf20ddbceb6.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef53d3ff958450287bef1fdabb31eb.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfaddb4c27e967818345d4aecb3f0c.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6305c80f6573ab3f4614ee638db32.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c81b22b38dfa6b980e700fa96467.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba911df393406598d1789f38558654.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72936bce509215c59f2f74e0cd115.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adca4291074e7b34f97c1673a928c3.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a416bfefba7e7b8c9225e3dcf00e7.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d4ebef68cd9d18a012ae08da49f9.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481761107148e9f248008fa710637476.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9aed06b4c1d1d5fd5a8cdcfa9ed8c.jfif"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28587c6d42210ab433ac73ad1466a51.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e693db8bba0173618dcd4c135d6b0.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe2d141179ed510ffac15e0ea729b.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd9faa320f800c055f7b101b6aee4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6005a35577c163d570ef39524756e.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e9928340c01bc8905bfffc705d8f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969e046b66148389dacadeefa983654.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38640cc50b4bbcd7b02565950b94188e.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150f3afff6416d75821c5c5332bf73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf2ac0d1c9069af68ea9da237c4ae1.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e883d657d2b13064b3fd0fb496994d.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d6a7d101097f2d8d15c01c26792a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41be39f9df9652738100facf3fe6cb.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a2e5d70586d5556ab2c52456d0ea.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dc584eca524744f8d42fe2598b00.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b307923daaf15e6fe19ce7cd50e59.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8f188d397866712387d717ed6d1d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995cbc7bbfd6334ebd446f7279be06.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdd9732b431f2656a8f8fc01886ae.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00db14185b2d1cb1c1a51a576604ee.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b97aa2f61e4d96adcc374250309bb1.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab60f258a30297e0298d4fb77902ee.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f786a8eaae7ccd93946de7d9d8b7b5.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce023852557be0ed2e72bce6ff7045.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256dd2aa697bafd2fe6760bcbc6fc3e.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c9fe36872951fa1b7c7246dd7b81.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ac07913a32c7c3804e087e2dc0c9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361737feb7e430c9a74bd62350b7cc9.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3508a7b2b5df20a47605e2af990f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa89cedf4f0b377d0f2d8bd2a1b29c.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f7b42d79b6cb0dd6111f8329067c.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe9bc246decc0bc091d73ba242cca.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d579f9c04d2161e2db6d3e3044d1d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb5f068ca19d6375ccfdfd72cc3c7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740840e4b6fe41b1c5e81ce44c8984.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc10f2b22f2d7ebe002014daf61614.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9af9d93f214741d2622fcf6228f8.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2eecaeaeef1c5d64a426bdf22aca9.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be04ed001a450919dd76daaa4238c.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b52d39539a80aed6af4a4466bd540.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e83ee256602f028fad16674233f48.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7355bde381d43af9f8391a8c74a41.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91d7aa20b65f953094b970b22e00f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149edb7e2c9a337b99b66430d7b2e4d.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a55e96dc4cf9b0dc9821859ae2b98d.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2442995687d74bf22c096acc6ed6.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bdd6f7dcdafee9acebeaa56885e8f.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966240842717b7aeb21806afa325bb0.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073961cc44687c5dcd767e0dc6d6c8.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed6bf5fafb6477bb79ff35d7f59f5.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e5c01ee3adc5054cc57a3348dc8b.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d463c2e80e9094c4fa9458ca47b721.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437965f079fdf5c669793658e77b6bb5.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac4e7b9239277efb5c8e765886e05.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c4eb1517bd596e16b39294e222b1.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24adfa95fba467a18a3cceb90188b02.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb812c8b52b46d706cadaba3f76b2c.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6aa61d1665d63cf838e9a11805c01.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bca08e1b6d3d61ae12890dad28e29.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439942583babaf18cd962d1f853742c.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a30431c0fa90494d97d688ffb5d65.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bcbb6380f31adcc6e0b018f328e4.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9547b880568a1058e5ef536e74df9.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f5fb1c858a6204b185f32a01e391.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b2150f72f5cdd7c9a439b7fca4d7.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c1fc2d1fd6f538ac7245d4fcf916.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b202c396bbaa8cf6541500c2b3f29c4.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add913c395b0f7dd444975478aef3c6e.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8b5c722ea67516ecd9d5adbf6df4.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413127d4db4c6871f16e743785c65e.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52799311eb86292b90763625d06f7bf5.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28cb44b538e4519534d04599fd8c03.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c0609a73cbe6953f3d5742af6ee0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f8c86a99b476be866351a158a0cc9.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61c12a6532ca8e8be389f4d4ceaed.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5222fd1b6cbd285b415bca961596f.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022fba55deaf2b74f2907cc7855765c.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0844262c04d6ed21af6ea21769c822.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f67e2df3d5fd61285ddae77cb9e59.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9efc77586c7bc261f1920502dcafd.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a21c9459a9fd04ab463e1b4798fd1.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b785d07b2a15cc9159db770143619.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680fc264ff9cb190e1c1c16183e1d7.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bef94766c8af330001f5dea3df3e5.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42556a32a974b8fb839eee897cdfa404.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2939e93ff411d3c85900d19c2282.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c09c9cc915f6439e9fe59ba7a2e68.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aef7f577a788573578f2220f12d3b.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5eb7096f078450aa2632737ab3edf.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf18fed89ea65d59124b7bf1e0aa55a.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756059e430afd7a74f916427e85e697.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920232e011d964f86f8a41b17a8961.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654761846617973c618e42a5ced105b5.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef0a2c742ec710d6fb32eb87cd1f5.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93113611d309d34d7cec369608bca.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a48ecbd0c89ccde808afee1d01c3e.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d42346b95bd9134c70a7485e585e3.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b132a57cee3c6fce19e9923554e21.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec03df6a5ef49962f4aeca80bae095.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded933767b6f2620c5e90c9653c3d8.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df576bd7749932ef1c2ce33f4ace1e0.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c98da712edf61bdaa02b078968c2f3.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f310d9eb766275f9c228c6f6adfa.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36afca3227118dbf6cde88ed8bf4d.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa2a5a1869f6e18bc9e775e2bb16f.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9507d02a16e05b19eb70c759c9292.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e2fae70ffb05beb983af96993db69.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b04b812b9469ff86f8e6fe87358a5.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466470b7d1d29ceba61a4faaf97229b.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb9d7b7b6845217ffc30e0e2c149a.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72da3adf27287b3d7dfe82c4f08879.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c510437e0d5f6a3ec57acefbed06d8.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2925709c66dd31a22fd1b5c3283bde.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dc88c642216740b242ff483992afb.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475fe7fafd95a53c87746680be3c7e.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c8d207aa6281f3cf902ce19dd8b7e.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e430558875e36e8c7123c83edc9a3.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274969822e5985c4dfe4f9b0ac16f394.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b883437db8d2f41b645215ff139cd.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82d5bb105db155a2569dce612b6e4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303439f9f8027d258486a901af25120.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4629e8dc267c90d98435cc66c3f8b.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347f2a17d03cab1513295ec527be7b.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68f9503d183c8c397511ff688165b6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1185c86ee83e12bb420f2f757683d.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74334485ee56df0fb5c902c741b25.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1d5e9f7099c9fb0dc31e03bd6f86.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5fa39af47b16e87672a87990fe090.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c49dad4a0d26c4e03b5ec10dd79db.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc99b482ae4c4ba74037ade87a169.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d841bfb7fe25856d810f59675591.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee704db600b8a8a3eb1da647c1d0c8b.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0836ceb67bc0b8aba66627f62ce23.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa1febf2bd7fdc5deb25474e42b17.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10709c3f74feab4dfb5b7be514c7b.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bedcc93904705b055a016bc2f5cf73.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e811341ca5324befba20f8dde203.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e17dfcc13cf60c04227e77dcdb62.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab4e4f1c853a5401cd2e24ce905f3.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e63389597681cc8e28311c52c862.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee456af6e280d597e561ca73957c98.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d1866a9f85b101f5eacf2feb5526.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14ad385cb54357cd6c4d38cc1b7ae.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51ca38d61d7205784f679db1b4b38.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cf46a8dbbaf3e0396ed144fae22f2.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13effbddea07b344bdb86dae52e8d2bb.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23950a85814d21245184d90b2b596.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3764299d9db13848842c10a851128.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324030514c93775b49bdca30078e7da1.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414715e14f30b5d2185147a71ab5aef.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe82f98431fe979b023c0186b7957.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6fa63d5831651fefa8e08122537e.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db51750f4e31f0b0169b9bae1073f.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fb71c23ac8fc5a68496366994f0d9.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d942a98f9a6c2d44a692c42fd330.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcde38fe17b5bda11e8d2b06efc0c7.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41f5444f178aff36f99c89d1edcde.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe4eb17ef2db7f2537e204185acde.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677fd12c6dd84e427c4d36d3b23334.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb183c1d7085883c6ce5dec37232b2.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357b5a6948f88f697d404d8be46b75.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff760dddc22645579ec93ae5d2cea.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a26a90dd35227ea928ab0c434918.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099255143414b02e01243ca046fc43ab.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021083c273f4bcb472192656d14054.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d377a79983b5fe08782465ddcdd8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc76f16fcee3b4a35ebc8c3c426bc2.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484bf28853d7221b5311f9dd16854e.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5118aa98fc0147f0829e0698f84cfbb.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d8b4b958255dd06e40504bfc8d4e.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5a5e61f00c6037dad36c7028604.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95971e95939fe3a765297da38ffd5a3b.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10b2ef926fd6fe638d8ebd3e94c04.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae05d2cc34861adebd2981c86e2b6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055763c4988f64d69a2a9f96234db0c5.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54c73d84e4cb30b94a3bfe40bb643.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5a5e61f00c6037dad36c7028604.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d377a79983b5fe08782465ddcdd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d6a7d101097f2d8d15c01c26792a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41be39f9df9652738100facf3fe6cb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a2e5d70586d5556ab2c52456d0ea.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dc584eca524744f8d42fe2598b00.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b307923daaf15e6fe19ce7cd50e59.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8f188d397866712387d717ed6d1d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995cbc7bbfd6334ebd446f7279be06.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdd9732b431f2656a8f8fc01886ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00db14185b2d1cb1c1a51a576604ee.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b97aa2f61e4d96adcc374250309bb1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab60f258a30297e0298d4fb77902ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f786a8eaae7ccd93946de7d9d8b7b5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce023852557be0ed2e72bce6ff7045.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256dd2aa697bafd2fe6760bcbc6fc3e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c9fe36872951fa1b7c7246dd7b81.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ac07913a32c7c3804e087e2dc0c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361737feb7e430c9a74bd62350b7cc9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3508a7b2b5df20a47605e2af990f.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa89cedf4f0b377d0f2d8bd2a1b29c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f7b42d79b6cb0dd6111f8329067c.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe9bc246decc0bc091d73ba242cca.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d579f9c04d2161e2db6d3e3044d1d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb5f068ca19d6375ccfdfd72cc3c7.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740840e4b6fe41b1c5e81ce44c8984.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc10f2b22f2d7ebe002014daf61614.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9af9d93f214741d2622fcf6228f8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2eecaeaeef1c5d64a426bdf22aca9.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be04ed001a450919dd76daaa4238c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b52d39539a80aed6af4a4466bd540.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e83ee256602f028fad16674233f48.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7355bde381d43af9f8391a8c74a41.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91d7aa20b65f953094b970b22e00f.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149edb7e2c9a337b99b66430d7b2e4d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a55e96dc4cf9b0dc9821859ae2b98d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2442995687d74bf22c096acc6ed6.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bdd6f7dcdafee9acebeaa56885e8f.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966240842717b7aeb21806afa325bb0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073961cc44687c5dcd767e0dc6d6c8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed6bf5fafb6477bb79ff35d7f59f5.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e5c01ee3adc5054cc57a3348dc8b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d463c2e80e9094c4fa9458ca47b721.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437965f079fdf5c669793658e77b6bb5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac4e7b9239277efb5c8e765886e05.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c4eb1517bd596e16b39294e222b1.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24adfa95fba467a18a3cceb90188b02.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb812c8b52b46d706cadaba3f76b2c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6aa61d1665d63cf838e9a11805c01.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bca08e1b6d3d61ae12890dad28e29.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439942583babaf18cd962d1f853742c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a30431c0fa90494d97d688ffb5d65.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bcbb6380f31adcc6e0b018f328e4.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9547b880568a1058e5ef536e74df9.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f5fb1c858a6204b185f32a01e391.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567b2150f72f5cdd7c9a439b7fca4d7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c1fc2d1fd6f538ac7245d4fcf916.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b202c396bbaa8cf6541500c2b3f29c4.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add913c395b0f7dd444975478aef3c6e.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8b5c722ea67516ecd9d5adbf6df4.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413127d4db4c6871f16e743785c65e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52799311eb86292b90763625d06f7bf5.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28cb44b538e4519534d04599fd8c03.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c0609a73cbe6953f3d5742af6ee0.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f8c86a99b476be866351a158a0cc9.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61c12a6532ca8e8be389f4d4ceaed.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5222fd1b6cbd285b415bca961596f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022fba55deaf2b74f2907cc7855765c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0844262c04d6ed21af6ea21769c822.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f67e2df3d5fd61285ddae77cb9e59.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9efc77586c7bc261f1920502dcafd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a21c9459a9fd04ab463e1b4798fd1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b785d07b2a15cc9159db770143619.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680fc264ff9cb190e1c1c16183e1d7.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bef94766c8af330001f5dea3df3e5.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42556a32a974b8fb839eee897cdfa404.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2939e93ff411d3c85900d19c2282.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c09c9cc915f6439e9fe59ba7a2e68.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aef7f577a788573578f2220f12d3b.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5eb7096f078450aa2632737ab3edf.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf18fed89ea65d59124b7bf1e0aa55a.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756059e430afd7a74f916427e85e697.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920232e011d964f86f8a41b17a8961.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654761846617973c618e42a5ced105b5.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef0a2c742ec710d6fb32eb87cd1f5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93113611d309d34d7cec369608bca.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a48ecbd0c89ccde808afee1d01c3e.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d42346b95bd9134c70a7485e585e3.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b132a57cee3c6fce19e9923554e21.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec03df6a5ef49962f4aeca80bae095.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded933767b6f2620c5e90c9653c3d8.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df576bd7749932ef1c2ce33f4ace1e0.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c98da712edf61bdaa02b078968c2f3.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f310d9eb766275f9c228c6f6adfa.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36afca3227118dbf6cde88ed8bf4d.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa2a5a1869f6e18bc9e775e2bb16f.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9507d02a16e05b19eb70c759c9292.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e2fae70ffb05beb983af96993db69.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b04b812b9469ff86f8e6fe87358a5.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466470b7d1d29ceba61a4faaf97229b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb9d7b7b6845217ffc30e0e2c149a.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72da3adf27287b3d7dfe82c4f08879.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c510437e0d5f6a3ec57acefbed06d8.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2925709c66dd31a22fd1b5c3283bde.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dc88c642216740b242ff483992afb.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475fe7fafd95a53c87746680be3c7e.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c8d207aa6281f3cf902ce19dd8b7e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e430558875e36e8c7123c83edc9a3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274969822e5985c4dfe4f9b0ac16f394.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b883437db8d2f41b645215ff139cd.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82d5bb105db155a2569dce612b6e4.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303439f9f8027d258486a901af25120.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4629e8dc267c90d98435cc66c3f8b.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347f2a17d03cab1513295ec527be7b.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68f9503d183c8c397511ff688165b6.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1185c86ee83e12bb420f2f757683d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74334485ee56df0fb5c902c741b25.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1d5e9f7099c9fb0dc31e03bd6f86.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5fa39af47b16e87672a87990fe090.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c49dad4a0d26c4e03b5ec10dd79db.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc99b482ae4c4ba74037ade87a169.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d841bfb7fe25856d810f59675591.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee704db600b8a8a3eb1da647c1d0c8b.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0836ceb67bc0b8aba66627f62ce23.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa1febf2bd7fdc5deb25474e42b17.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10709c3f74feab4dfb5b7be514c7b.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bedcc93904705b055a016bc2f5cf73.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e811341ca5324befba20f8dde203.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e17dfcc13cf60c04227e77dcdb62.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab4e4f1c853a5401cd2e24ce905f3.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e63389597681cc8e28311c52c862.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee456af6e280d597e561ca73957c98.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d1866a9f85b101f5eacf2feb5526.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14ad385cb54357cd6c4d38cc1b7ae.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a84c84e2e12bb6b5e413ba92117d.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b950089795a49832da381031a20ef.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8a1a0927a2662c67936bdb7b59b67.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ecdeee576a3153242e0f52a0a1ff.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3b745b35593bf610b0156db67f0a5.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e94b5da42197ee970617696d4cd00.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88234d646e8a57594c07b99a47c2ce.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9c2abd714c96b6c3b488bd85aada.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215406d4b3ae45d619183c791627c3a8.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef613adb9ab294ce16c9da7c4a3d7.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9dd25aea36ac49a616e03ef02ce0.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf3883c4b5f40a4f015bfa941ba21.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474f20587acc7ca5909769de9886fe.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce443fe1fbc7b6bad66e8e27a008b8c.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec65a2094a04f2cdb5123fd4fb4d492.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3cc302ec50e924d5e39fd54e84d66.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfaddb4c27e967818345d4aecb3f0c.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6305c80f6573ab3f4614ee638db32.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25bb7172f05f3a46536368649db648.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28587c6d42210ab433ac73ad1466a51.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e693db8bba0173618dcd4c135d6b0.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe2d141179ed510ffac15e0ea729b.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969e046b66148389dacadeefa983654.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38640cc50b4bbcd7b02565950b94188e.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150f3afff6416d75821c5c5332bf73.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf2ac0d1c9069af68ea9da237c4ae1.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e883d657d2b13064b3fd0fb496994d.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cf46a8dbbaf3e0396ed144fae22f2.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13effbddea07b344bdb86dae52e8d2bb.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23950a85814d21245184d90b2b596.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3764299d9db13848842c10a851128.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414715e14f30b5d2185147a71ab5aef.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe82f98431fe979b023c0186b7957.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6fa63d5831651fefa8e08122537e.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db51750f4e31f0b0169b9bae1073f.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fb71c23ac8fc5a68496366994f0d9.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d942a98f9a6c2d44a692c42fd330.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcde38fe17b5bda11e8d2b06efc0c7.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41f5444f178aff36f99c89d1edcde.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe4eb17ef2db7f2537e204185acde.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677fd12c6dd84e427c4d36d3b23334.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb183c1d7085883c6ce5dec37232b2.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357b5a6948f88f697d404d8be46b75.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff760dddc22645579ec93ae5d2cea.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a26a90dd35227ea928ab0c434918.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021083c273f4bcb472192656d14054.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d377a79983b5fe08782465ddcdd8.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc76f16fcee3b4a35ebc8c3c426bc2.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5a5e61f00c6037dad36c7028604.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95971e95939fe3a765297da38ffd5a3b.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10b2ef926fd6fe638d8ebd3e94c04.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae05d2cc34861adebd2981c86e2b6.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055763c4988f64d69a2a9f96234db0c5.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54c73d84e4cb30b94a3bfe40bb643.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1743,8826 +1447,6902 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_15936" descr=""/>
+        <xdr:cNvPr id="3" name="product_6275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_16695" descr=""/>
+        <xdr:cNvPr id="4" name="product_14229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_9947" descr=""/>
+        <xdr:cNvPr id="5" name="product_14234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_16982" descr=""/>
+        <xdr:cNvPr id="6" name="product_14235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_17621" descr=""/>
+        <xdr:cNvPr id="7" name="product_6278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_11655" descr=""/>
+        <xdr:cNvPr id="8" name="product_6279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_15937" descr=""/>
+        <xdr:cNvPr id="9" name="product_6354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_16136" descr=""/>
+        <xdr:cNvPr id="10" name="product_6355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_11093" descr=""/>
+        <xdr:cNvPr id="11" name="product_6356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_12022" descr=""/>
+        <xdr:cNvPr id="12" name="product_6357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_12649" descr=""/>
+        <xdr:cNvPr id="13" name="product_6358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_15934" descr=""/>
+        <xdr:cNvPr id="14" name="product_6359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_16904" descr=""/>
+        <xdr:cNvPr id="15" name="product_6360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_16900" descr=""/>
+        <xdr:cNvPr id="16" name="product_6361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_12648" descr=""/>
+        <xdr:cNvPr id="17" name="product_6362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_9740" descr=""/>
+        <xdr:cNvPr id="18" name="product_6363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_15256" descr=""/>
+        <xdr:cNvPr id="19" name="product_6364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_18140" descr=""/>
+        <xdr:cNvPr id="20" name="product_6366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_18205" descr=""/>
+        <xdr:cNvPr id="21" name="product_6367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_18206" descr=""/>
+        <xdr:cNvPr id="22" name="product_6369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_18213" descr=""/>
+        <xdr:cNvPr id="23" name="product_6370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_19261" descr=""/>
+        <xdr:cNvPr id="24" name="product_6371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_19431" descr=""/>
+        <xdr:cNvPr id="25" name="product_6372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_19430" descr=""/>
+        <xdr:cNvPr id="26" name="product_6373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_19429" descr=""/>
+        <xdr:cNvPr id="27" name="product_6374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_19428" descr=""/>
+        <xdr:cNvPr id="28" name="product_6375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_19427" descr=""/>
+        <xdr:cNvPr id="29" name="product_6376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_19426" descr=""/>
+        <xdr:cNvPr id="30" name="product_6377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_19425" descr=""/>
+        <xdr:cNvPr id="31" name="product_6378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_19616" descr=""/>
+        <xdr:cNvPr id="32" name="product_6379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_19617" descr=""/>
+        <xdr:cNvPr id="33" name="product_6380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_19618" descr=""/>
+        <xdr:cNvPr id="34" name="product_6381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_19620" descr=""/>
+        <xdr:cNvPr id="35" name="product_6382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_19621" descr=""/>
+        <xdr:cNvPr id="36" name="product_6383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_19622" descr=""/>
+        <xdr:cNvPr id="37" name="product_6384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_19623" descr=""/>
+        <xdr:cNvPr id="38" name="product_6385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_19624" descr=""/>
+        <xdr:cNvPr id="39" name="product_6386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_19625" descr=""/>
+        <xdr:cNvPr id="40" name="product_6387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_19626" descr=""/>
+        <xdr:cNvPr id="41" name="product_6388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_21269" descr=""/>
+        <xdr:cNvPr id="42" name="product_7880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_21365" descr=""/>
+        <xdr:cNvPr id="43" name="product_7881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_21369" descr=""/>
+        <xdr:cNvPr id="44" name="product_7882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_21376" descr=""/>
+        <xdr:cNvPr id="45" name="product_7884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_22076" descr=""/>
+        <xdr:cNvPr id="46" name="product_7885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_22313" descr=""/>
+        <xdr:cNvPr id="47" name="product_8195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_22370" descr=""/>
+        <xdr:cNvPr id="48" name="product_8196" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_22421" descr=""/>
+        <xdr:cNvPr id="49" name="product_8198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_23000" descr=""/>
+        <xdr:cNvPr id="50" name="product_8199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_24691" descr=""/>
+        <xdr:cNvPr id="51" name="product_8200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_24692" descr=""/>
+        <xdr:cNvPr id="52" name="product_8201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_24693" descr=""/>
+        <xdr:cNvPr id="53" name="product_8202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_25019" descr=""/>
+        <xdr:cNvPr id="54" name="product_8203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_25078" descr=""/>
+        <xdr:cNvPr id="55" name="product_8208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_25372" descr=""/>
+        <xdr:cNvPr id="56" name="product_8210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_18507" descr=""/>
+        <xdr:cNvPr id="57" name="product_8211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="product_10331" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="product_10332" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="product_10335" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_18493" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="61" name="product_10341" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_18494" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="62" name="product_10891" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_18496" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="63" name="product_10893" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_18497" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="64" name="product_10896" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_18499" descr=""/>
-[...24 lines deleted...]
-      <xdr:colOff>19050</xdr:colOff>
+        <xdr:cNvPr id="65" name="product_10897" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_10899" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_10900" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_10901" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_16695" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="69" name="product_10902" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_16982" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="70" name="product_10903" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_18323" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="71" name="product_10904" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_19666" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="72" name="product_10905" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_25036" descr=""/>
-[...24 lines deleted...]
-      <xdr:colOff>19050</xdr:colOff>
+        <xdr:cNvPr id="73" name="product_10907" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_10908" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_10910" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_14230" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_16659" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="77" name="product_14231" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_13349" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="78" name="product_14232" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_18500" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="79" name="product_14233" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_22585" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="80" name="product_14236" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_22600" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="81" name="product_14237" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_22999" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="82" name="product_14238" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_25076" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="83" name="product_16960" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_25077" descr=""/>
-[...24 lines deleted...]
-      <xdr:colOff>19050</xdr:colOff>
+        <xdr:cNvPr id="84" name="product_16961" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_16966" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_19509" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_21581" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_6275" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="88" name="product_21582" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_14229" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="89" name="product_21583" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_14234" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="90" name="product_21584" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_14235" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="91" name="product_21585" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_6278" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="92" name="product_21586" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_6279" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="93" name="product_21587" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_6354" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="94" name="product_21590" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_6355" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="95" name="product_21591" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_6356" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="96" name="product_21592" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_6357" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="97" name="product_21593" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_6358" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="98" name="product_21594" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_6359" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="99" name="product_22387" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_6360" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="100" name="product_22388" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_6361" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="101" name="product_22389" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_6362" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="102" name="product_22390" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_6363" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="103" name="product_24128" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_6364" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="104" name="product_24514" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_6366" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="105" name="product_24515" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_6367" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="106" name="product_24516" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_6369" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="107" name="product_24517" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_6370" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="108" name="product_24518" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_6371" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="109" name="product_24519" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_6372" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="110" name="product_24520" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_6373" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="111" name="product_24521" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_6374" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="112" name="product_24522" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_6375" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="113" name="product_24523" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_6376" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="114" name="product_24524" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_6377" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="115" name="product_24525" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_6378" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="116" name="product_24526" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_6379" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="117" name="product_24527" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_6380" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="118" name="product_24528" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_6381" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="119" name="product_24685" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_6382" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <xdr:cNvPr id="120" name="product_24686" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_6383" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="121" name="product_24699" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_6384" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="122" name="product_24721" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_6385" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="123" name="product_24757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_6386" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="124" name="product_24759" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_6387" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="125" name="product_25601" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_6388" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="126" name="product_25661" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_7880" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="127" name="product_25662" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_7881" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="128" name="product_25663" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_7882" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="129" name="product_25664" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_7884" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="130" name="product_25665" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_7885" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="131" name="product_25666" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_8195" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="132" name="product_25667" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_8196" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="133" name="product_25668" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_8198" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="134" name="product_25669" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_8199" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="135" name="product_25961" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_8203" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="136" name="product_9947" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_8208" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="137" name="product_16904" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_8210" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="138" name="product_18213" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_8211" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="139" name="product_19261" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_10331" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="140" name="product_19431" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_10332" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="141" name="product_19430" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_10335" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="142" name="product_19429" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_10341" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="143" name="product_19428" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_10891" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="144" name="product_19427" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_10893" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <xdr:cNvPr id="145" name="product_19426" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_10896" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="146" name="product_19425" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_10897" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <xdr:cNvPr id="147" name="product_19620" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_10899" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <xdr:cNvPr id="148" name="product_19621" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_10900" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="149" name="product_22370" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_10901" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="150" name="product_22421" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_10902" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="151" name="product_25078" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_10903" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <xdr:cNvPr id="152" name="product_25372" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_10904" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="153" name="product_25963" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_10910" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="154" name="product_18323" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_14230" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="155" name="product_19666" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_14231" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="156" name="product_25036" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_14237" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="157" name="product_22585" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_14238" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="158" name="product_22600" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_16960" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <xdr:cNvPr id="159" name="product_22999" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_16961" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <xdr:cNvPr id="160" name="product_25076" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_16966" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="161" name="product_25077" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_21583" descr=""/>
+        <xdr:cNvPr id="162" name="product_7479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_21584" descr=""/>
+        <xdr:cNvPr id="163" name="product_13555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_21585" descr=""/>
+        <xdr:cNvPr id="164" name="product_17085" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_21586" descr=""/>
+        <xdr:cNvPr id="165" name="product_19101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="166" name="product_21587" descr=""/>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_16202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="167" name="product_21590" descr=""/>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_16203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>190</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="168" name="product_21591" descr=""/>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_16204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>191</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="169" name="product_21592" descr=""/>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_16205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>192</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_21593" descr=""/>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_16206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="171" name="product_21594" descr=""/>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="product_16447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>194</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="172" name="product_22387" descr=""/>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_16448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="173" name="product_22388" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="product_16449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>196</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="174" name="product_22389" descr=""/>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="product_16450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="175" name="product_22390" descr=""/>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="product_16451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="176" name="product_24128" descr=""/>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="product_16991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="177" name="product_24514" descr=""/>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="product_16992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="178" name="product_24515" descr=""/>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_16993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>201</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="179" name="product_24516" descr=""/>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_11094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>202</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="180" name="product_24517" descr=""/>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="product_12650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>203</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="181" name="product_24518" descr=""/>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_12985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>204</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="182" name="product_24519" descr=""/>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_11129" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>205</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="183" name="product_24520" descr=""/>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_12986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>206</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="184" name="product_24521" descr=""/>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_14151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="185" name="product_24522" descr=""/>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="product_15726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="186" name="product_24523" descr=""/>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="product_15748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="187" name="product_24524" descr=""/>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_18505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>210</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="188" name="product_24525" descr=""/>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_25347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
-        <a:stretch>
-[...1922 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -10823,5060 +8603,4027 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-amouage-miniature-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-travel-by-kilan-good-girl-gone-bad-4x7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-la-lebo-grasse-new-york-4kh5ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-la-lebo-discovery-set-3x30-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louis-vuitton-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-jo-malone-5kh9ml-sin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-ormonde-jayne-champaca-eau-de-parfum-5x8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-penhaligon-s-4kh30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-ex-nihilo-fleur-narcotique-5-7-5-ml-originalnaya-upakovka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-hfc-travel-kit-white-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-hfc-travel-kit-black-4x15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-cilian-moonlight-in-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-a-kiss-from-a-rose-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-bamboo-harmony-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-rolling-in-love-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-liaisons-dangereuses-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-straight-to-heaven-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-love-don-t-be-shy-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-sacred-wood-5-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-bois-1920-oro-collection-5-18-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-zhenshchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-shaik-jewellessence-blue-by-designer-shaik-dlya-muzhchin-3-po-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-4-po-35-ml-maison-francis-kurkdjian/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-travel-nabor-silian-woman-in-gold-4-kh-7-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-tiziana-terenzi-4-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-tom-ford-4kh7-5-ml-maslo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louis-vuitton-l-immensite-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louis-vuitton-afternoon-swim-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louis-vuitton-pacific-chill-100-ml-s-brelkom-i-atomayzerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/zhenskiy-nabor-clive-christian-3-x-10-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-maison-francis-kurkdjian-a-la-rose-5kh11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-7-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-1-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-3-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-2-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-s-topovymi-aromatami-5kh23-ml/parfyumernyy-nabor-the-best-gift-forever-6-5x23-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-2-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/podarochnyy-nabor-chanel-bleu-de-chanel-3kh10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/podarochnyy-nabor-paco-rabanne-1-million/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-parfyuma-chanel-for-men-4-kh-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-trussardi-my-name-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-clive-christian-matsukita-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-gucci-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-lost-cherry-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-rose-prick-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-lost-cherry-eau-de-parfum-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-maison-francis-kurkdjian-baccarat-rouge-540-extrait-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-men-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-man-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-allure-homme-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-leau-par-kenzo-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-marry-me-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-essential-sport-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-taj-sunset-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-bright-crystal-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-lady-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-1-million-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-funny-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gioia-nabor-mini-3kh20m/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-pour-homme-blue-label-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/givenchy-ange-ou-demon-le-secret-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-and-gabbana-3-l-imperatrice-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chloe-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-egoiste-platinum-pour-homme-nabor-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-tendre-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-bleu-de-chanel-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-chance-eau-fraiche-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cerruti-1881-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/cacharel-amor-amor-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/burberry-weekend-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dolce-gabbana-light-blue-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/chanel-coco-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nina-ricci-love-by-nina-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-orange-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-by-night-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-armani-si-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-vip-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mexx-fly-high-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-02-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-01-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-the-scent-for-her-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-jadore-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/britney-spears-fantasy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-good-girl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christina-aguilera-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-roses-musk-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-olympea-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-the-air-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/salvatore-ferragamo-incfnto-shine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gian-marco-venturi-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/carolina-herrera-212-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/dkny-be-delicious-fresh-blossom-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/antonio-banderas-blue-seduction-for-women-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/bvlgari-omnia-crystalline-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tiziana-terenzi-kirke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-hugo-woman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-eclat-d-arpege-gourmandise-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/yves-saint-laurent-black-opium-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/versace-versense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-moon-sparkle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/esacada-sorbetto-rosso-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-pour-femme-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/kenzo-aqua-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lanvin-modern-princess-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-sauvage-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/azzaro-mademoiselle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/clinique-happy-for-men-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-fleur-narcotique-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hugo-boss-boss-6-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/-nabor-mini-3kh20-ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/trussardi-donna-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-la-vie-est-belle-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lancome-idole-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/vilhelm-parfumerie-mango-skin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/hermes-h24-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-escentric-05-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/by-cilian-good-girl-gone-bad-splash-of-neroli-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escentric-molecules-molecule-01-mandarin-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-bitter-peach-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-bubble-gum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/guerlain-aqua-allegoria-mandarine-basilic-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-ganymede-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/escada-cherry-in-japan-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-my-way-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-lost-cherry-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-tobacco-vanille-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-flora-by-gucci-gorgeous-gardenia-tsv-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-cheap-chic-i-love-love-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/giorgio-armani-acqua-di-gio-pour-homme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-fame-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-cherry-smoke-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/essential-parfums-bois-imp-rial-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/haute-fragrance-company-devil-s-intrigue-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/marc-antoine-barrois-tilia-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/gucci-guilty-elixir-de-parfum-pour-femme-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/richard-white-chocola-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-chocolate-greedy-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/montale-vanilla-cake-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/zarkoperfume-the-muse-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/tom-ford-vanilla-sex-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/mancera-red-tobacco-intense-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/moschino-toy-2-pearl-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-gaultier-divine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/ex-nihilo-blue-talisman-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/jean-paul-gaultier-scandal-absolu-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/christian-dior-miss-dior-blooming-bouquet-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/boadicea-the-victorious-heroine-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/lacoste-original-eau-de-parfum-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/paco-rabanne-invictus-victory-elixir-nabor-mini-3kh20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-dolce-gabbana-q-by-dolce-gabbana/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-lacoste-eau-de-lacoste-l-12-12-blanc/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-paco-rabanne-phantom/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-by-cillian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-v-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-z-r-o-jasmine-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-carolina-herrera-la-bomba/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-trussardi-my-name-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-cilan-angels-share/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-maison-francis-kurkdjian-kurky/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-sol-de-janeiro-cheirosa-62/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-christian-dior-rose-kabuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-gissah-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-clive-christian-matsukita-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-amouage-guidance-46/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-vilhelm-parfumerie-chimilka/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabor-3x20-ml/nabor-mini-3x20-ml-xerjoff-sospiro-erba-pura/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-byredo-la-selection-byredo-6kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-jo-malone-5kh9ml-dom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-attar-collection-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-byredo-3-x-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-wild-bluebell/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-nectarine-blossom-honey/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-silk-blossom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-blackberry-bay/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-malone-peony-blush-suede/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-jo-molone-english-pear-freesia-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-chernyy-futlyar-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-jo-malone-cologne-intense-collection-coffret-de-colognes-intenses-5-9-ml-a34-23480-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-christian-louboutin-4-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/nabor-3x10-ml-la-labo-travel-tube-the-noir-29-likvidatsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/podarochnyy-nabor-louboutin-3-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/selektivnye-podarochnye-nabory/lux-nabor-by-cilian-discovery-set-8-x-7-5-ml-krasnyy-futlyar--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-3-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-7-khit-vse-populyarnye-aromaty-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnyy-nabor-7kh15ml/podarochnyy-nabor-7kh15ml-mix-set-6-khit-vse-populyarnye-aromaty-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-coral-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-collection-3-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/podarochnyy-nabor-lancome-4x30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-amethyste-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/brendovye-podarochnye-nabory/nabor-bvlgari-omnia-crystalline-65-ml-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-armand-basi-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-ex-nihilo-fleur-narcotique-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-francis-kurkdjian-5kh20-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/nabory-5x20-ml/podarochnyy-nabor-tom-ford-lost-cherry-5kh20-ml-zhenskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-zarkoperfume-pink-molecule-090-09-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-jo-malone-wood-sage-sea-salt-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-5kh12-ml-zmeya-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-by-cilian-good-girl-gone-bad-5kh12-ml-zmeya-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-bitter-peach-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-nasomatto-black-afgano-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-so-zmeyoy/nabor-parfyuma-tom-ford-tobacco-vanille-5kh12-ml-zmeya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tiziana-terenzi-kirke-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-ex-nihilo-devil-tender-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tiziana-terenzi-andromeda-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/podarochnyy-nabor-tom-ford-bitter-peach-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-ex-nihilo-fleur-narcotique-5kh12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-by-kilian-good-girl-gone-bad-5x12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-byredo-5kh12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/podarochnye-nabory/podarochnye-nabory-5kh12-ml/nabor-parfyuma-tom-ford-premium-travel-set-5-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G272"/>
+  <dimension ref="A1:G217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
-      <c r="E6" s="17"/>
-      <c r="F6" s="12"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="10"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7" outlineLevel="1">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7" outlineLevel="1">
-      <c r="A8" s="19"/>
+      <c r="A8" s="16"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
-      <c r="F8" s="14"/>
+      <c r="F8" s="12"/>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A9" s="20">
+      <c r="A9" s="17">
         <v>1</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="13">
         <v>1100.0</v>
       </c>
       <c r="G9" s="9"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A10" s="20">
+      <c r="A10" s="17">
         <v>2</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="13">
         <v>1100.0</v>
       </c>
       <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" outlineLevel="1">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
-      <c r="F11" s="12"/>
+      <c r="F11" s="10"/>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:7" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F12" s="13" t="s">
+      <c r="F12" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7" outlineLevel="2">
-      <c r="A13" s="22"/>
+      <c r="A13" s="19"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
-      <c r="F13" s="14"/>
+      <c r="F13" s="12"/>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A14" s="20">
+      <c r="A14" s="17">
         <v>1</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F14" s="15">
-        <v>1600.0</v>
+      <c r="F14" s="13">
+        <v>550.0</v>
       </c>
       <c r="G14" s="9"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A15" s="20">
+      <c r="A15" s="17">
         <v>2</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="15">
-        <v>1700.0</v>
+      <c r="F15" s="13">
+        <v>550.0</v>
       </c>
       <c r="G15" s="9"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A16" s="20">
+      <c r="A16" s="17">
         <v>3</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="15">
-        <v>1250.0</v>
+      <c r="F16" s="13">
+        <v>550.0</v>
       </c>
       <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A17" s="20">
+      <c r="A17" s="17">
         <v>4</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F17" s="15">
-        <v>1700.0</v>
+      <c r="F17" s="13">
+        <v>550.0</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A18" s="20">
+      <c r="A18" s="17">
         <v>5</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F18" s="15">
-        <v>1100.0</v>
+      <c r="F18" s="13">
+        <v>550.0</v>
       </c>
       <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A19" s="20">
+      <c r="A19" s="17">
         <v>6</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="15">
-        <v>1710.0</v>
+      <c r="F19" s="13">
+        <v>550.0</v>
       </c>
       <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A20" s="20">
+      <c r="A20" s="17">
         <v>7</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F20" s="15">
-        <v>1250.0</v>
+      <c r="F20" s="13">
+        <v>550.0</v>
       </c>
       <c r="G20" s="9"/>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A21" s="20">
+      <c r="A21" s="17">
         <v>8</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="15">
-        <v>1850.0</v>
+      <c r="F21" s="13">
+        <v>550.0</v>
       </c>
       <c r="G21" s="9"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A22" s="20">
+      <c r="A22" s="17">
         <v>9</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F22" s="15">
-        <v>1100.0</v>
+      <c r="F22" s="13">
+        <v>550.0</v>
       </c>
       <c r="G22" s="9"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A23" s="20">
+      <c r="A23" s="17">
         <v>10</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F23" s="15">
-        <v>1100.0</v>
+      <c r="F23" s="13">
+        <v>550.0</v>
       </c>
       <c r="G23" s="9"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A24" s="20">
+      <c r="A24" s="17">
         <v>11</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F24" s="15">
-        <v>1100.0</v>
+      <c r="F24" s="13">
+        <v>550.0</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A25" s="23">
+      <c r="A25" s="17">
         <v>12</v>
       </c>
-      <c r="B25" s="10"/>
-      <c r="C25" s="11" t="s">
+      <c r="B25" s="8"/>
+      <c r="C25" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="11" t="s">
+      <c r="D25" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E25" s="10">
-[...5 lines deleted...]
-      <c r="G25" s="11"/>
+      <c r="E25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A26" s="20">
+      <c r="A26" s="17">
         <v>13</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F26" s="15">
-        <v>1950.0</v>
+      <c r="F26" s="13">
+        <v>550.0</v>
       </c>
       <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A27" s="20">
+      <c r="A27" s="17">
         <v>14</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F27" s="15">
-        <v>1950.0</v>
+      <c r="F27" s="13">
+        <v>550.0</v>
       </c>
       <c r="G27" s="9"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A28" s="20">
+      <c r="A28" s="17">
         <v>15</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F28" s="15">
-        <v>1100.0</v>
+      <c r="F28" s="13">
+        <v>550.0</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A29" s="20">
+      <c r="A29" s="17">
         <v>16</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F29" s="15">
-        <v>1500.0</v>
+      <c r="F29" s="13">
+        <v>550.0</v>
       </c>
       <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A30" s="20">
+      <c r="A30" s="17">
         <v>17</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F30" s="15">
-        <v>1600.0</v>
+      <c r="F30" s="13">
+        <v>550.0</v>
       </c>
       <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A31" s="20">
+      <c r="A31" s="17">
         <v>18</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="15">
-        <v>1250.0</v>
+      <c r="F31" s="13">
+        <v>550.0</v>
       </c>
       <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A32" s="20">
+      <c r="A32" s="17">
         <v>19</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F32" s="15">
-        <v>1900.0</v>
+      <c r="F32" s="13">
+        <v>550.0</v>
       </c>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A33" s="20">
+      <c r="A33" s="17">
         <v>20</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F33" s="15">
-        <v>1900.0</v>
+      <c r="F33" s="13">
+        <v>550.0</v>
       </c>
       <c r="G33" s="9"/>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A34" s="20">
+      <c r="A34" s="17">
         <v>21</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F34" s="15">
-        <v>2550.0</v>
+      <c r="F34" s="13">
+        <v>550.0</v>
       </c>
       <c r="G34" s="9"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A35" s="20">
+      <c r="A35" s="17">
         <v>22</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F35" s="15">
-        <v>1800.0</v>
+      <c r="F35" s="13">
+        <v>550.0</v>
       </c>
       <c r="G35" s="9"/>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A36" s="20">
+      <c r="A36" s="17">
         <v>23</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F36" s="15">
-        <v>600.0</v>
+      <c r="F36" s="13">
+        <v>550.0</v>
       </c>
       <c r="G36" s="9"/>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A37" s="20">
+      <c r="A37" s="17">
         <v>24</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F37" s="15">
-        <v>600.0</v>
+      <c r="F37" s="13">
+        <v>550.0</v>
       </c>
       <c r="G37" s="9"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A38" s="20">
+      <c r="A38" s="17">
         <v>25</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F38" s="15">
-        <v>990.0</v>
+      <c r="F38" s="13">
+        <v>550.0</v>
       </c>
       <c r="G38" s="9"/>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A39" s="20">
+      <c r="A39" s="17">
         <v>26</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F39" s="15">
-        <v>600.0</v>
+      <c r="F39" s="13">
+        <v>550.0</v>
       </c>
       <c r="G39" s="9"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A40" s="20">
+      <c r="A40" s="17">
         <v>27</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F40" s="15">
-        <v>990.0</v>
+      <c r="F40" s="13">
+        <v>550.0</v>
       </c>
       <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A41" s="20">
+      <c r="A41" s="17">
         <v>28</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F41" s="15">
-        <v>600.0</v>
+      <c r="F41" s="13">
+        <v>550.0</v>
       </c>
       <c r="G41" s="9"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A42" s="20">
+      <c r="A42" s="17">
         <v>29</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F42" s="15">
-        <v>600.0</v>
+      <c r="F42" s="13">
+        <v>550.0</v>
       </c>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A43" s="20">
+      <c r="A43" s="17">
         <v>30</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F43" s="15">
-        <v>1790.0</v>
+      <c r="F43" s="13">
+        <v>550.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A44" s="20">
+      <c r="A44" s="17">
         <v>31</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F44" s="15">
-        <v>1790.0</v>
+      <c r="F44" s="13">
+        <v>550.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A45" s="20">
+      <c r="A45" s="17">
         <v>32</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F45" s="15">
-        <v>1790.0</v>
+      <c r="F45" s="13">
+        <v>550.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A46" s="20">
+      <c r="A46" s="17">
         <v>33</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F46" s="15">
-        <v>2290.0</v>
+      <c r="F46" s="13">
+        <v>550.0</v>
       </c>
       <c r="G46" s="9"/>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A47" s="20">
+      <c r="A47" s="17">
         <v>34</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F47" s="15">
-        <v>2290.0</v>
+      <c r="F47" s="13">
+        <v>550.0</v>
       </c>
       <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A48" s="20">
+      <c r="A48" s="17">
         <v>35</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F48" s="15">
-        <v>1790.0</v>
+      <c r="F48" s="13">
+        <v>550.0</v>
       </c>
       <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A49" s="20">
+      <c r="A49" s="17">
         <v>36</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F49" s="15">
-        <v>1790.0</v>
+      <c r="F49" s="13">
+        <v>550.0</v>
       </c>
       <c r="G49" s="9"/>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A50" s="20">
+      <c r="A50" s="17">
         <v>37</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F50" s="15">
-        <v>1790.0</v>
+      <c r="F50" s="13">
+        <v>550.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A51" s="20">
+      <c r="A51" s="17">
         <v>38</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F51" s="15">
-        <v>1790.0</v>
+      <c r="F51" s="13">
+        <v>550.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A52" s="20">
+      <c r="A52" s="17">
         <v>39</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F52" s="15">
-        <v>1790.0</v>
+      <c r="F52" s="13">
+        <v>550.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A53" s="20">
+      <c r="A53" s="17">
         <v>40</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F53" s="15">
-        <v>1790.0</v>
+      <c r="F53" s="13">
+        <v>550.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A54" s="20">
+      <c r="A54" s="17">
         <v>41</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F54" s="15">
-        <v>3350.0</v>
+      <c r="F54" s="13">
+        <v>550.0</v>
       </c>
       <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A55" s="20">
+      <c r="A55" s="17">
         <v>42</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F55" s="15">
-        <v>3350.0</v>
+      <c r="F55" s="13">
+        <v>550.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A56" s="20">
+      <c r="A56" s="17">
         <v>43</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F56" s="15">
-        <v>1390.0</v>
+      <c r="F56" s="13">
+        <v>550.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A57" s="20">
+      <c r="A57" s="17">
         <v>44</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F57" s="15">
-        <v>1790.0</v>
+      <c r="F57" s="13">
+        <v>550.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A58" s="20">
+      <c r="A58" s="17">
         <v>45</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F58" s="15">
-        <v>1890.0</v>
+      <c r="F58" s="13">
+        <v>550.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A59" s="20">
+      <c r="A59" s="17">
         <v>46</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="15">
-        <v>1300.0</v>
+      <c r="F59" s="13">
+        <v>550.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A60" s="20">
+      <c r="A60" s="17">
         <v>47</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F60" s="15">
-        <v>850.0</v>
+      <c r="F60" s="13">
+        <v>550.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A61" s="20">
+      <c r="A61" s="17">
         <v>48</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F61" s="15">
-        <v>1090.0</v>
+      <c r="F61" s="13">
+        <v>550.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A62" s="20">
+      <c r="A62" s="17">
         <v>49</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F62" s="15">
-        <v>4300.0</v>
+      <c r="F62" s="13">
+        <v>550.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A63" s="20">
+      <c r="A63" s="17">
         <v>50</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F63" s="15">
-        <v>4300.0</v>
+      <c r="F63" s="13">
+        <v>550.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A64" s="20">
+      <c r="A64" s="17">
         <v>51</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F64" s="15">
-        <v>4300.0</v>
+      <c r="F64" s="13">
+        <v>550.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A65" s="20">
+      <c r="A65" s="17">
         <v>52</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F65" s="15">
-        <v>2250.0</v>
+      <c r="F65" s="13">
+        <v>550.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A66" s="20">
+      <c r="A66" s="17">
         <v>53</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F66" s="15">
-        <v>450.0</v>
+      <c r="F66" s="13">
+        <v>550.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A67" s="20">
+      <c r="A67" s="17">
         <v>54</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F67" s="15">
-        <v>850.0</v>
+      <c r="F67" s="13">
+        <v>550.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A68" s="20">
+      <c r="A68" s="17">
         <v>55</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F68" s="15">
-        <v>1500.0</v>
+      <c r="F68" s="13">
+        <v>550.0</v>
       </c>
       <c r="G68" s="9"/>
     </row>
-    <row r="69" spans="1:7" outlineLevel="1">
-      <c r="A69" s="21" t="s">
+    <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A69" s="17">
+        <v>56</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="B69" s="2"/>
-[...36 lines deleted...]
-      <c r="G71" s="7"/>
+      <c r="D69" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G69" s="9"/>
+    </row>
+    <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A70" s="17">
+        <v>57</v>
+      </c>
+      <c r="B70" s="8"/>
+      <c r="C70" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G70" s="9"/>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A71" s="17">
+        <v>58</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A72" s="20">
-        <v>1</v>
+      <c r="A72" s="17">
+        <v>59</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F72" s="15">
-        <v>1850.0</v>
+      <c r="F72" s="13">
+        <v>550.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A73" s="20">
-        <v>2</v>
+      <c r="A73" s="17">
+        <v>60</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F73" s="15">
-        <v>1850.0</v>
+      <c r="F73" s="13">
+        <v>550.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A74" s="20">
-        <v>3</v>
+      <c r="A74" s="17">
+        <v>61</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F74" s="15">
-        <v>1850.0</v>
+      <c r="F74" s="13">
+        <v>550.0</v>
       </c>
       <c r="G74" s="9"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A75" s="20">
-        <v>4</v>
+      <c r="A75" s="17">
+        <v>62</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F75" s="15">
-        <v>1850.0</v>
+      <c r="F75" s="13">
+        <v>550.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A76" s="20">
-        <v>5</v>
+      <c r="A76" s="17">
+        <v>63</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F76" s="15">
-        <v>1850.0</v>
+      <c r="F76" s="13">
+        <v>550.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
-    <row r="77" spans="1:7" outlineLevel="1">
-[...40 lines deleted...]
-      <c r="G79" s="7"/>
+    <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A77" s="17">
+        <v>64</v>
+      </c>
+      <c r="B77" s="8"/>
+      <c r="C77" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G77" s="9"/>
+    </row>
+    <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A78" s="17">
+        <v>65</v>
+      </c>
+      <c r="B78" s="8"/>
+      <c r="C78" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G78" s="9"/>
+    </row>
+    <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A79" s="17">
+        <v>66</v>
+      </c>
+      <c r="B79" s="8"/>
+      <c r="C79" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G79" s="9"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A80" s="20">
-        <v>1</v>
+      <c r="A80" s="17">
+        <v>67</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F80" s="15">
-        <v>1700.0</v>
+      <c r="F80" s="13">
+        <v>550.0</v>
       </c>
       <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A81" s="20">
-        <v>2</v>
+      <c r="A81" s="17">
+        <v>68</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
-        <v>23</v>
+        <v>151</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>24</v>
+        <v>152</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F81" s="15">
-        <v>1700.0</v>
+      <c r="F81" s="13">
+        <v>550.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A82" s="20">
-        <v>3</v>
+      <c r="A82" s="17">
+        <v>69</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F82" s="15">
-        <v>1700.0</v>
+      <c r="F82" s="13">
+        <v>550.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A83" s="20">
-        <v>4</v>
+      <c r="A83" s="17">
+        <v>70</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F83" s="15">
-        <v>1700.0</v>
+      <c r="F83" s="13">
+        <v>550.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A84" s="20">
-        <v>5</v>
+      <c r="A84" s="17">
+        <v>71</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F84" s="15">
-        <v>1700.0</v>
+      <c r="F84" s="13">
+        <v>550.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
-    <row r="85" spans="1:7" outlineLevel="1">
-[...40 lines deleted...]
-      <c r="G87" s="7"/>
+    <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A85" s="17">
+        <v>72</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G85" s="9"/>
+    </row>
+    <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A86" s="17">
+        <v>73</v>
+      </c>
+      <c r="B86" s="8"/>
+      <c r="C86" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G86" s="9"/>
+    </row>
+    <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A87" s="17">
+        <v>74</v>
+      </c>
+      <c r="B87" s="8"/>
+      <c r="C87" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A88" s="20">
-        <v>1</v>
+      <c r="A88" s="17">
+        <v>75</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F88" s="15">
-        <v>1500.0</v>
+      <c r="F88" s="13">
+        <v>550.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A89" s="20">
-        <v>2</v>
+      <c r="A89" s="17">
+        <v>76</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F89" s="15">
-        <v>1500.0</v>
+      <c r="F89" s="13">
+        <v>550.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A90" s="20">
-        <v>3</v>
+      <c r="A90" s="17">
+        <v>77</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F90" s="15">
-        <v>1400.0</v>
+      <c r="F90" s="13">
+        <v>550.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A91" s="20">
-        <v>4</v>
+      <c r="A91" s="17">
+        <v>78</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F91" s="15">
-        <v>990.0</v>
+      <c r="F91" s="13">
+        <v>550.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A92" s="20">
-        <v>5</v>
+      <c r="A92" s="17">
+        <v>79</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F92" s="15">
-        <v>1350.0</v>
+      <c r="F92" s="13">
+        <v>550.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A93" s="20">
-        <v>6</v>
+      <c r="A93" s="17">
+        <v>80</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F93" s="15">
-        <v>1490.0</v>
+      <c r="F93" s="13">
+        <v>550.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A94" s="20">
-        <v>7</v>
+      <c r="A94" s="17">
+        <v>81</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F94" s="15">
-        <v>990.0</v>
+      <c r="F94" s="13">
+        <v>550.0</v>
       </c>
       <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A95" s="20">
-        <v>8</v>
+      <c r="A95" s="17">
+        <v>82</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
-        <v>160</v>
+        <v>179</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F95" s="15">
-        <v>990.0</v>
+      <c r="F95" s="13">
+        <v>550.0</v>
       </c>
       <c r="G95" s="9"/>
     </row>
-    <row r="96" spans="1:7" outlineLevel="1">
-[...40 lines deleted...]
-      <c r="G98" s="7"/>
+    <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A96" s="17">
+        <v>83</v>
+      </c>
+      <c r="B96" s="8"/>
+      <c r="C96" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G96" s="9"/>
+    </row>
+    <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A97" s="17">
+        <v>84</v>
+      </c>
+      <c r="B97" s="8"/>
+      <c r="C97" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G97" s="9"/>
+    </row>
+    <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A98" s="17">
+        <v>85</v>
+      </c>
+      <c r="B98" s="8"/>
+      <c r="C98" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G98" s="9"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A99" s="20">
-        <v>1</v>
+      <c r="A99" s="17">
+        <v>86</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F99" s="15">
-        <v>530.0</v>
+      <c r="F99" s="13">
+        <v>550.0</v>
       </c>
       <c r="G99" s="9"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A100" s="20">
-        <v>2</v>
+      <c r="A100" s="17">
+        <v>87</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F100" s="15">
-        <v>530.0</v>
+      <c r="F100" s="13">
+        <v>550.0</v>
       </c>
       <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A101" s="20">
-        <v>3</v>
+      <c r="A101" s="17">
+        <v>88</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F101" s="15">
-        <v>530.0</v>
+      <c r="F101" s="13">
+        <v>550.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A102" s="20">
-        <v>4</v>
+      <c r="A102" s="17">
+        <v>89</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
-        <v>169</v>
+        <v>193</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F102" s="15">
-        <v>530.0</v>
+      <c r="F102" s="13">
+        <v>550.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A103" s="20">
-        <v>5</v>
+      <c r="A103" s="17">
+        <v>90</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F103" s="15">
-        <v>530.0</v>
+      <c r="F103" s="13">
+        <v>550.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A104" s="20">
-        <v>6</v>
+      <c r="A104" s="17">
+        <v>91</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F104" s="15">
-        <v>530.0</v>
+      <c r="F104" s="13">
+        <v>550.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A105" s="20">
-        <v>7</v>
+      <c r="A105" s="17">
+        <v>92</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F105" s="15">
-        <v>530.0</v>
+      <c r="F105" s="13">
+        <v>550.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A106" s="20">
-        <v>8</v>
+      <c r="A106" s="17">
+        <v>93</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F106" s="15">
-        <v>530.0</v>
+      <c r="F106" s="13">
+        <v>550.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A107" s="20">
-        <v>9</v>
+      <c r="A107" s="17">
+        <v>94</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
-        <v>179</v>
+        <v>203</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F107" s="15">
-        <v>530.0</v>
+      <c r="F107" s="13">
+        <v>550.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A108" s="20">
-        <v>10</v>
+      <c r="A108" s="17">
+        <v>95</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>182</v>
+        <v>206</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F108" s="15">
-        <v>530.0</v>
+      <c r="F108" s="13">
+        <v>550.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A109" s="20">
-        <v>11</v>
+      <c r="A109" s="17">
+        <v>96</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>184</v>
+        <v>208</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F109" s="15">
-        <v>530.0</v>
+      <c r="F109" s="13">
+        <v>550.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A110" s="20">
-        <v>12</v>
+      <c r="A110" s="17">
+        <v>97</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F110" s="15">
-        <v>530.0</v>
+      <c r="F110" s="13">
+        <v>550.0</v>
       </c>
       <c r="G110" s="9"/>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A111" s="20">
-        <v>13</v>
+      <c r="A111" s="17">
+        <v>98</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
-        <v>187</v>
+        <v>211</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>188</v>
+        <v>212</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F111" s="15">
-        <v>530.0</v>
+      <c r="F111" s="13">
+        <v>550.0</v>
       </c>
       <c r="G111" s="9"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A112" s="20">
-        <v>14</v>
+      <c r="A112" s="17">
+        <v>99</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
-        <v>189</v>
+        <v>213</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F112" s="15">
-        <v>530.0</v>
+      <c r="F112" s="13">
+        <v>550.0</v>
       </c>
       <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A113" s="20">
-        <v>15</v>
+      <c r="A113" s="17">
+        <v>100</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>192</v>
+        <v>216</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F113" s="15">
-        <v>530.0</v>
+      <c r="F113" s="13">
+        <v>550.0</v>
       </c>
       <c r="G113" s="9"/>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A114" s="20">
-        <v>16</v>
+      <c r="A114" s="17">
+        <v>101</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
-        <v>193</v>
+        <v>217</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F114" s="15">
-        <v>530.0</v>
+      <c r="F114" s="13">
+        <v>550.0</v>
       </c>
       <c r="G114" s="9"/>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A115" s="20">
-        <v>17</v>
+      <c r="A115" s="17">
+        <v>102</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
-        <v>195</v>
+        <v>219</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F115" s="15">
-        <v>530.0</v>
+      <c r="F115" s="13">
+        <v>550.0</v>
       </c>
       <c r="G115" s="9"/>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A116" s="20">
-        <v>18</v>
+      <c r="A116" s="17">
+        <v>103</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>198</v>
+        <v>222</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F116" s="15">
-        <v>530.0</v>
+      <c r="F116" s="13">
+        <v>550.0</v>
       </c>
       <c r="G116" s="9"/>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A117" s="20">
-        <v>19</v>
+      <c r="A117" s="17">
+        <v>104</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F117" s="15">
-        <v>530.0</v>
+      <c r="F117" s="13">
+        <v>550.0</v>
       </c>
       <c r="G117" s="9"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A118" s="20">
-        <v>20</v>
+      <c r="A118" s="17">
+        <v>105</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F118" s="15">
-        <v>530.0</v>
+      <c r="F118" s="13">
+        <v>550.0</v>
       </c>
       <c r="G118" s="9"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A119" s="20">
-        <v>21</v>
+      <c r="A119" s="17">
+        <v>106</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F119" s="15">
-        <v>530.0</v>
+      <c r="F119" s="13">
+        <v>550.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A120" s="20">
-        <v>22</v>
+      <c r="A120" s="17">
+        <v>107</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>206</v>
+        <v>230</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F120" s="15">
-        <v>530.0</v>
+      <c r="F120" s="13">
+        <v>550.0</v>
       </c>
       <c r="G120" s="9"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A121" s="20">
-        <v>23</v>
+      <c r="A121" s="17">
+        <v>108</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F121" s="15">
-        <v>530.0</v>
+      <c r="F121" s="13">
+        <v>550.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A122" s="20">
-        <v>24</v>
+      <c r="A122" s="17">
+        <v>109</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F122" s="15">
-        <v>530.0</v>
+      <c r="F122" s="13">
+        <v>550.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A123" s="20">
-        <v>25</v>
+      <c r="A123" s="17">
+        <v>110</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F123" s="15">
-        <v>530.0</v>
+      <c r="F123" s="13">
+        <v>550.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A124" s="20">
-        <v>26</v>
+      <c r="A124" s="17">
+        <v>111</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F124" s="15">
-        <v>530.0</v>
+      <c r="F124" s="13">
+        <v>550.0</v>
       </c>
       <c r="G124" s="9"/>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A125" s="20">
-        <v>27</v>
+      <c r="A125" s="17">
+        <v>112</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F125" s="15">
-        <v>530.0</v>
+      <c r="F125" s="13">
+        <v>550.0</v>
       </c>
       <c r="G125" s="9"/>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A126" s="20">
-        <v>28</v>
+      <c r="A126" s="17">
+        <v>113</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="E126" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F126" s="15">
-        <v>530.0</v>
+      <c r="F126" s="13">
+        <v>550.0</v>
       </c>
       <c r="G126" s="9"/>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A127" s="20">
-        <v>29</v>
+      <c r="A127" s="17">
+        <v>114</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="E127" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F127" s="15">
-        <v>530.0</v>
+      <c r="F127" s="13">
+        <v>550.0</v>
       </c>
       <c r="G127" s="9"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A128" s="20">
-        <v>30</v>
+      <c r="A128" s="17">
+        <v>115</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F128" s="15">
-        <v>530.0</v>
+      <c r="F128" s="13">
+        <v>550.0</v>
       </c>
       <c r="G128" s="9"/>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A129" s="20">
-        <v>31</v>
+      <c r="A129" s="17">
+        <v>116</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F129" s="15">
-        <v>530.0</v>
+      <c r="F129" s="13">
+        <v>550.0</v>
       </c>
       <c r="G129" s="9"/>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A130" s="20">
-        <v>32</v>
+      <c r="A130" s="17">
+        <v>117</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F130" s="15">
-        <v>530.0</v>
+      <c r="F130" s="13">
+        <v>550.0</v>
       </c>
       <c r="G130" s="9"/>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A131" s="20">
-        <v>33</v>
+      <c r="A131" s="17">
+        <v>118</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F131" s="15">
-        <v>530.0</v>
+      <c r="F131" s="13">
+        <v>550.0</v>
       </c>
       <c r="G131" s="9"/>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A132" s="20">
-        <v>34</v>
+      <c r="A132" s="17">
+        <v>119</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>230</v>
+        <v>254</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F132" s="15">
-        <v>530.0</v>
+      <c r="F132" s="13">
+        <v>550.0</v>
       </c>
       <c r="G132" s="9"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A133" s="20">
-        <v>35</v>
+      <c r="A133" s="17">
+        <v>120</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F133" s="15">
-        <v>530.0</v>
+      <c r="F133" s="13">
+        <v>550.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A134" s="20">
-        <v>36</v>
+      <c r="A134" s="17">
+        <v>121</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F134" s="15">
-        <v>530.0</v>
+      <c r="F134" s="13">
+        <v>550.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A135" s="20">
-        <v>37</v>
+      <c r="A135" s="17">
+        <v>122</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F135" s="15">
-        <v>530.0</v>
+      <c r="F135" s="13">
+        <v>550.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A136" s="20">
-        <v>38</v>
+      <c r="A136" s="17">
+        <v>123</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F136" s="15">
-        <v>530.0</v>
+      <c r="F136" s="13">
+        <v>550.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A137" s="20">
-        <v>39</v>
+      <c r="A137" s="17">
+        <v>124</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
-        <v>239</v>
+        <v>263</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F137" s="15">
-        <v>530.0</v>
+      <c r="F137" s="13">
+        <v>550.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A138" s="20">
-        <v>40</v>
+      <c r="A138" s="17">
+        <v>125</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F138" s="15">
-        <v>530.0</v>
+      <c r="F138" s="13">
+        <v>550.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A139" s="20">
-        <v>41</v>
+      <c r="A139" s="17">
+        <v>126</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F139" s="15">
-        <v>530.0</v>
+      <c r="F139" s="13">
+        <v>550.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A140" s="20">
-        <v>42</v>
+      <c r="A140" s="17">
+        <v>127</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F140" s="15">
-        <v>530.0</v>
+      <c r="F140" s="13">
+        <v>550.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A141" s="20">
-        <v>43</v>
+      <c r="A141" s="17">
+        <v>128</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F141" s="15">
-        <v>530.0</v>
+      <c r="F141" s="13">
+        <v>550.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A142" s="20">
-        <v>44</v>
+      <c r="A142" s="17">
+        <v>129</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F142" s="15">
-        <v>530.0</v>
+      <c r="F142" s="13">
+        <v>550.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A143" s="20">
-        <v>45</v>
+      <c r="A143" s="17">
+        <v>130</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F143" s="15">
-        <v>530.0</v>
+      <c r="F143" s="13">
+        <v>550.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A144" s="20">
-        <v>46</v>
+      <c r="A144" s="17">
+        <v>131</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F144" s="15">
-        <v>530.0</v>
+      <c r="F144" s="13">
+        <v>550.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A145" s="20">
-        <v>47</v>
+      <c r="A145" s="17">
+        <v>132</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F145" s="15">
-        <v>530.0</v>
+      <c r="F145" s="13">
+        <v>550.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A146" s="20">
-        <v>48</v>
+      <c r="A146" s="17">
+        <v>133</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F146" s="15">
-        <v>530.0</v>
+      <c r="F146" s="13">
+        <v>550.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
-    <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...54 lines deleted...]
-      <c r="G149" s="9"/>
+    <row r="147" spans="1:7" outlineLevel="1">
+      <c r="A147" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="10"/>
+      <c r="G147" s="2"/>
+    </row>
+    <row r="148" spans="1:7" outlineLevel="2">
+      <c r="A148" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" outlineLevel="2">
+      <c r="A149" s="19"/>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
+      <c r="F149" s="12"/>
+      <c r="G149" s="7"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A150" s="20">
-        <v>52</v>
+      <c r="A150" s="17">
+        <v>1</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F150" s="15">
-        <v>530.0</v>
+      <c r="F150" s="13">
+        <v>1250.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A151" s="20">
-        <v>53</v>
+      <c r="A151" s="17">
+        <v>2</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F151" s="15">
-        <v>530.0</v>
+      <c r="F151" s="13">
+        <v>1950.0</v>
       </c>
       <c r="G151" s="9"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A152" s="20">
-        <v>54</v>
+      <c r="A152" s="17">
+        <v>3</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F152" s="15">
-        <v>530.0</v>
+      <c r="F152" s="13">
+        <v>2550.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A153" s="20">
-        <v>55</v>
+      <c r="A153" s="17">
+        <v>4</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F153" s="15">
-        <v>530.0</v>
+      <c r="F153" s="13">
+        <v>1800.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A154" s="20">
-        <v>56</v>
+      <c r="A154" s="17">
+        <v>5</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>273</v>
+        <v>292</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F154" s="15">
-        <v>530.0</v>
+      <c r="F154" s="13">
+        <v>600.0</v>
       </c>
       <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A155" s="20">
-        <v>57</v>
+      <c r="A155" s="17">
+        <v>6</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F155" s="15">
-        <v>530.0</v>
+      <c r="F155" s="13">
+        <v>600.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A156" s="20">
-        <v>58</v>
+      <c r="A156" s="17">
+        <v>7</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F156" s="15">
-        <v>530.0</v>
+      <c r="F156" s="13">
+        <v>990.0</v>
       </c>
       <c r="G156" s="9"/>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A157" s="20">
-        <v>59</v>
+      <c r="A157" s="17">
+        <v>8</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F157" s="15">
-        <v>530.0</v>
+      <c r="F157" s="13">
+        <v>600.0</v>
       </c>
       <c r="G157" s="9"/>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A158" s="20">
-        <v>60</v>
+      <c r="A158" s="17">
+        <v>9</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="E158" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F158" s="15">
-        <v>530.0</v>
+      <c r="F158" s="13">
+        <v>990.0</v>
       </c>
       <c r="G158" s="9"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A159" s="20">
-        <v>61</v>
+      <c r="A159" s="17">
+        <v>10</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F159" s="15">
-        <v>530.0</v>
+      <c r="F159" s="13">
+        <v>600.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A160" s="20">
-        <v>62</v>
+      <c r="A160" s="17">
+        <v>11</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F160" s="15">
-        <v>530.0</v>
+      <c r="F160" s="13">
+        <v>600.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A161" s="20">
-        <v>63</v>
+      <c r="A161" s="17">
+        <v>12</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="E161" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F161" s="15">
-        <v>530.0</v>
+      <c r="F161" s="13">
+        <v>2200.0</v>
       </c>
       <c r="G161" s="9"/>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A162" s="20">
-        <v>64</v>
+      <c r="A162" s="17">
+        <v>13</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="E162" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F162" s="15">
-        <v>530.0</v>
+      <c r="F162" s="13">
+        <v>2200.0</v>
       </c>
       <c r="G162" s="9"/>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A163" s="20">
-        <v>65</v>
+      <c r="A163" s="17">
+        <v>14</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="E163" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F163" s="15">
-        <v>530.0</v>
+      <c r="F163" s="13">
+        <v>1300.0</v>
       </c>
       <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A164" s="20">
-        <v>66</v>
+      <c r="A164" s="17">
+        <v>15</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F164" s="15">
-        <v>530.0</v>
+      <c r="F164" s="13">
+        <v>750.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A165" s="20">
-        <v>67</v>
+      <c r="A165" s="17">
+        <v>16</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F165" s="15">
-        <v>530.0</v>
+      <c r="F165" s="13">
+        <v>450.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A166" s="20">
-        <v>68</v>
+      <c r="A166" s="17">
+        <v>17</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F166" s="15">
-        <v>530.0</v>
+      <c r="F166" s="13">
+        <v>750.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A167" s="20">
-        <v>69</v>
+      <c r="A167" s="17">
+        <v>18</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F167" s="15">
-        <v>530.0</v>
+      <c r="F167" s="13">
+        <v>2200.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
-    <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...54 lines deleted...]
-      <c r="G170" s="9"/>
+    <row r="168" spans="1:7" outlineLevel="1">
+      <c r="A168" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="2"/>
+      <c r="F168" s="10"/>
+      <c r="G168" s="2"/>
+    </row>
+    <row r="169" spans="1:7" outlineLevel="2">
+      <c r="A169" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" outlineLevel="2">
+      <c r="A170" s="19"/>
+      <c r="B170" s="7"/>
+      <c r="C170" s="7"/>
+      <c r="D170" s="7"/>
+      <c r="E170" s="7"/>
+      <c r="F170" s="12"/>
+      <c r="G170" s="7"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A171" s="20">
-        <v>73</v>
+      <c r="A171" s="17">
+        <v>1</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F171" s="15">
-        <v>530.0</v>
+      <c r="F171" s="13">
+        <v>1700.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A172" s="20">
-        <v>74</v>
+      <c r="A172" s="17">
+        <v>2</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F172" s="15">
-        <v>530.0</v>
+      <c r="F172" s="13">
+        <v>1700.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A173" s="20">
-        <v>75</v>
+      <c r="A173" s="17">
+        <v>3</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F173" s="15">
-        <v>530.0</v>
+      <c r="F173" s="13">
+        <v>1700.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
-    <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...54 lines deleted...]
-      <c r="G176" s="9"/>
+    <row r="174" spans="1:7" outlineLevel="1">
+      <c r="A174" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B174" s="2"/>
+      <c r="C174" s="2"/>
+      <c r="D174" s="2"/>
+      <c r="E174" s="2"/>
+      <c r="F174" s="10"/>
+      <c r="G174" s="2"/>
+    </row>
+    <row r="175" spans="1:7" outlineLevel="2">
+      <c r="A175" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E175" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" outlineLevel="2">
+      <c r="A176" s="19"/>
+      <c r="B176" s="7"/>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
+      <c r="F176" s="12"/>
+      <c r="G176" s="7"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A177" s="20">
-        <v>79</v>
+      <c r="A177" s="17">
+        <v>1</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F177" s="15">
-        <v>530.0</v>
+      <c r="F177" s="13">
+        <v>990.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A178" s="20">
-        <v>80</v>
+      <c r="A178" s="17">
+        <v>2</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F178" s="15">
-        <v>530.0</v>
+      <c r="F178" s="13">
+        <v>990.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A179" s="20">
-        <v>81</v>
+      <c r="A179" s="17">
+        <v>3</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F179" s="15">
-        <v>530.0</v>
+      <c r="F179" s="13">
+        <v>1490.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A180" s="20">
-        <v>82</v>
+      <c r="A180" s="17">
+        <v>4</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F180" s="15">
-        <v>530.0</v>
+      <c r="F180" s="13">
+        <v>990.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A181" s="20">
-        <v>83</v>
+      <c r="A181" s="17">
+        <v>5</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F181" s="15">
-        <v>530.0</v>
+      <c r="F181" s="13">
+        <v>990.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
-    <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...54 lines deleted...]
-      <c r="G184" s="9"/>
+    <row r="182" spans="1:7" outlineLevel="1">
+      <c r="A182" s="18" t="s">
+        <v>338</v>
+      </c>
+      <c r="B182" s="2"/>
+      <c r="C182" s="2"/>
+      <c r="D182" s="2"/>
+      <c r="E182" s="2"/>
+      <c r="F182" s="10"/>
+      <c r="G182" s="2"/>
+    </row>
+    <row r="183" spans="1:7" outlineLevel="2">
+      <c r="A183" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" outlineLevel="2">
+      <c r="A184" s="19"/>
+      <c r="B184" s="7"/>
+      <c r="C184" s="7"/>
+      <c r="D184" s="7"/>
+      <c r="E184" s="7"/>
+      <c r="F184" s="12"/>
+      <c r="G184" s="7"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A185" s="20">
-        <v>87</v>
+      <c r="A185" s="17">
+        <v>1</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F185" s="15">
-        <v>530.0</v>
+      <c r="F185" s="13">
+        <v>990.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A186" s="20">
-        <v>88</v>
+      <c r="A186" s="17">
+        <v>2</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F186" s="15">
-        <v>530.0</v>
+      <c r="F186" s="13">
+        <v>990.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A187" s="20">
-        <v>89</v>
+      <c r="A187" s="17">
+        <v>3</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F187" s="15">
-        <v>530.0</v>
+      <c r="F187" s="13">
+        <v>990.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A188" s="20">
-        <v>90</v>
+      <c r="A188" s="17">
+        <v>4</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F188" s="15">
-        <v>530.0</v>
+      <c r="F188" s="13">
+        <v>990.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
-    <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...42 lines deleted...]
-      <c r="C191" s="9" t="s">
+    <row r="189" spans="1:7" outlineLevel="1">
+      <c r="A189" s="18" t="s">
         <v>347</v>
       </c>
-      <c r="D191" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="9"/>
+      <c r="B189" s="2"/>
+      <c r="C189" s="2"/>
+      <c r="D189" s="2"/>
+      <c r="E189" s="2"/>
+      <c r="F189" s="10"/>
+      <c r="G189" s="2"/>
+    </row>
+    <row r="190" spans="1:7" outlineLevel="2">
+      <c r="A190" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" outlineLevel="2">
+      <c r="A191" s="19"/>
+      <c r="B191" s="7"/>
+      <c r="C191" s="7"/>
+      <c r="D191" s="7"/>
+      <c r="E191" s="7"/>
+      <c r="F191" s="12"/>
+      <c r="G191" s="7"/>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A192" s="20">
-        <v>94</v>
+      <c r="A192" s="17">
+        <v>1</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="D192" s="9" t="s">
         <v>349</v>
       </c>
-      <c r="D192" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E192" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F192" s="15">
-        <v>530.0</v>
+      <c r="F192" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A193" s="20">
-        <v>95</v>
+      <c r="A193" s="17">
+        <v>2</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D193" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="D193" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E193" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F193" s="15">
-        <v>530.0</v>
+      <c r="F193" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A194" s="20">
-        <v>96</v>
+      <c r="A194" s="17">
+        <v>3</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="D194" s="9" t="s">
         <v>353</v>
       </c>
-      <c r="D194" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E194" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F194" s="15">
-        <v>530.0</v>
+      <c r="F194" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G194" s="9"/>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A195" s="20">
-        <v>97</v>
+      <c r="A195" s="17">
+        <v>4</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="D195" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="D195" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E195" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F195" s="15">
-        <v>530.0</v>
+      <c r="F195" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G195" s="9"/>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A196" s="20">
-        <v>98</v>
+      <c r="A196" s="17">
+        <v>5</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="D196" s="9" t="s">
         <v>357</v>
       </c>
-      <c r="D196" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E196" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F196" s="15">
-        <v>530.0</v>
+      <c r="F196" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G196" s="9"/>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A197" s="20">
-        <v>99</v>
+      <c r="A197" s="17">
+        <v>6</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="D197" s="9" t="s">
         <v>359</v>
       </c>
-      <c r="D197" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F197" s="15">
-        <v>530.0</v>
+      <c r="F197" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G197" s="9"/>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A198" s="20">
-        <v>100</v>
+      <c r="A198" s="17">
+        <v>7</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="D198" s="9" t="s">
         <v>361</v>
       </c>
-      <c r="D198" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F198" s="15">
-        <v>530.0</v>
+      <c r="F198" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G198" s="9"/>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A199" s="20">
-        <v>101</v>
+      <c r="A199" s="17">
+        <v>8</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="D199" s="9" t="s">
         <v>363</v>
       </c>
-      <c r="D199" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E199" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F199" s="15">
-        <v>530.0</v>
+      <c r="F199" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G199" s="9"/>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A200" s="20">
-        <v>102</v>
+      <c r="A200" s="17">
+        <v>9</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="D200" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="D200" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E200" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F200" s="15">
-        <v>530.0</v>
+      <c r="F200" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G200" s="9"/>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A201" s="20">
-        <v>103</v>
+      <c r="A201" s="17">
+        <v>10</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="D201" s="9" t="s">
         <v>367</v>
       </c>
-      <c r="D201" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E201" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F201" s="15">
-        <v>530.0</v>
+      <c r="F201" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G201" s="9"/>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A202" s="20">
-        <v>104</v>
+      <c r="A202" s="17">
+        <v>11</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D202" s="9" t="s">
         <v>369</v>
       </c>
-      <c r="D202" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F202" s="15">
-        <v>530.0</v>
+      <c r="F202" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G202" s="9"/>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A203" s="20">
-        <v>105</v>
+      <c r="A203" s="17">
+        <v>12</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="D203" s="9" t="s">
         <v>371</v>
       </c>
-      <c r="D203" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F203" s="15">
-        <v>530.0</v>
+      <c r="F203" s="13">
+        <v>1850.0</v>
       </c>
       <c r="G203" s="9"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A204" s="20">
-        <v>106</v>
+      <c r="A204" s="17">
+        <v>13</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D204" s="9" t="s">
         <v>373</v>
       </c>
-      <c r="D204" s="9" t="s">
+      <c r="E204" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" s="13">
+        <v>1850.0</v>
+      </c>
+      <c r="G204" s="9"/>
+    </row>
+    <row r="205" spans="1:7" outlineLevel="1">
+      <c r="A205" s="18" t="s">
         <v>374</v>
       </c>
-      <c r="E204" s="8" t="s">
-[...62 lines deleted...]
-      <c r="G207" s="9"/>
+      <c r="B205" s="2"/>
+      <c r="C205" s="2"/>
+      <c r="D205" s="2"/>
+      <c r="E205" s="2"/>
+      <c r="F205" s="10"/>
+      <c r="G205" s="2"/>
+    </row>
+    <row r="206" spans="1:7" outlineLevel="2">
+      <c r="A206" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" outlineLevel="2">
+      <c r="A207" s="19"/>
+      <c r="B207" s="7"/>
+      <c r="C207" s="7"/>
+      <c r="D207" s="7"/>
+      <c r="E207" s="7"/>
+      <c r="F207" s="12"/>
+      <c r="G207" s="7"/>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A208" s="20">
-        <v>110</v>
+      <c r="A208" s="17">
+        <v>1</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="E208" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F208" s="15">
-        <v>530.0</v>
+      <c r="F208" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G208" s="9"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A209" s="20">
-        <v>111</v>
+      <c r="A209" s="17">
+        <v>2</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="E209" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F209" s="15">
-        <v>530.0</v>
+      <c r="F209" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G209" s="9"/>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A210" s="20">
-        <v>112</v>
+      <c r="A210" s="17">
+        <v>3</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
-        <v>385</v>
+        <v>14</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>386</v>
+        <v>15</v>
       </c>
       <c r="E210" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F210" s="15">
-        <v>530.0</v>
+      <c r="F210" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G210" s="9"/>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A211" s="20">
-        <v>113</v>
+      <c r="A211" s="17">
+        <v>4</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="9" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="E211" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F211" s="15">
-        <v>530.0</v>
+      <c r="F211" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G211" s="9"/>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A212" s="20">
-        <v>114</v>
+      <c r="A212" s="17">
+        <v>5</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
-        <v>389</v>
+        <v>11</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>390</v>
+        <v>12</v>
       </c>
       <c r="E212" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F212" s="15">
-        <v>530.0</v>
+      <c r="F212" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G212" s="9"/>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A213" s="20">
-        <v>115</v>
+      <c r="A213" s="17">
+        <v>6</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E213" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F213" s="15">
-        <v>530.0</v>
+      <c r="F213" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G213" s="9"/>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A214" s="20">
-        <v>116</v>
+      <c r="A214" s="17">
+        <v>7</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="E214" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F214" s="15">
-        <v>530.0</v>
+      <c r="F214" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G214" s="9"/>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A215" s="20">
-        <v>117</v>
+      <c r="A215" s="17">
+        <v>8</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="E215" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F215" s="15">
-        <v>530.0</v>
+      <c r="F215" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G215" s="9"/>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A216" s="20">
-        <v>118</v>
+      <c r="A216" s="17">
+        <v>9</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="E216" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F216" s="15">
-        <v>530.0</v>
+      <c r="F216" s="13">
+        <v>1100.0</v>
       </c>
       <c r="G216" s="9"/>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A217" s="20">
-        <v>119</v>
+      <c r="A217" s="17">
+        <v>10</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="E217" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F217" s="15">
-        <v>530.0</v>
+      <c r="F217" s="13">
+        <v>990.0</v>
       </c>
       <c r="G217" s="9"/>
-    </row>
-[...1001 lines deleted...]
-      <c r="G272" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A13:G13"/>
-    <mergeCell ref="A69:G69"/>
-[...12 lines deleted...]
-    <mergeCell ref="A258:G258"/>
+    <mergeCell ref="A147:G147"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A168:G168"/>
+    <mergeCell ref="A170:G170"/>
+    <mergeCell ref="A174:G174"/>
+    <mergeCell ref="A176:G176"/>
+    <mergeCell ref="A182:G182"/>
+    <mergeCell ref="A184:G184"/>
+    <mergeCell ref="A189:G189"/>
+    <mergeCell ref="A191:G191"/>
+    <mergeCell ref="A205:G205"/>
+    <mergeCell ref="A207:G207"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
@@ -15893,233 +12640,181 @@
     <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_58"/>
-    <hyperlink ref="D72" r:id="rId_hyperlink_59"/>
-[...102 lines deleted...]
-    <hyperlink ref="D184" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="D189" r:id="rId_hyperlink_167"/>
-[...73 lines deleted...]
-    <hyperlink ref="D272" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_189"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>