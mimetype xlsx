--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jfif" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1288">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:41:22</t>
+    <t>Актуальность прайса на: 2026-09-26 08:30:56</t>
   </si>
   <si>
     <t>Парфюм EURO</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -103,98 +103,113 @@
   <si>
     <t>Antonio Banderas</t>
   </si>
   <si>
     <t>Antonio Banderas Blue Seduction for Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/antonio-banderas/antonio-banderas-blue-seduction-for-men-100-ml-euro-/</t>
   </si>
   <si>
     <t>Armand Basi</t>
   </si>
   <si>
     <t>Armand Basi In Red Eau de Parfum 100 ml (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-parfum-100-ml-euro-/</t>
   </si>
   <si>
     <t>Armand Basi In Red Eau de Toilette 100 ml (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-toilette-100-ml-euro-/</t>
   </si>
   <si>
+    <t>Azzaro</t>
+  </si>
+  <si>
+    <t>Azzaro Wanted Girl 80 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/azzaro-/azzaro-wanted-girl-80-ml-euro-/</t>
+  </si>
+  <si>
     <t>Banana Republic</t>
   </si>
   <si>
     <t>Banana Republic Dark Cherry &amp; Amber 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-dark-cherry-amber-75-ml-euro-/</t>
   </si>
   <si>
     <t>Banana Republic Cypress Cedar 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-cypress-cedar-75-ml-euro-/</t>
   </si>
   <si>
     <t>Banana Republic Neroli Woods 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-neroli-woods-75-ml-euro-/</t>
   </si>
   <si>
     <t>Banana Republic Peony &amp; Peppercorn 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-peony-peppercorn-75-ml-euro-/</t>
   </si>
   <si>
     <t>Billie Eilish</t>
   </si>
   <si>
     <t>Billie Eilish Eilish No 2 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-2-100-ml-euro-/</t>
   </si>
   <si>
     <t>Billie Eilish Eilish 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-100-ml/</t>
   </si>
   <si>
     <t>Billie Eilish Eilish No 3 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-3-100-ml-euro-/</t>
   </si>
   <si>
+    <t>Billie Eilish Your Turn 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-your-turn-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Bottega Veneta</t>
   </si>
   <si>
     <t>Bottega Veneta Illusione Tonka Solaire For Her 75 ml (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/bottega-veneta/bottega-veneta-illusione-tonka-solaire-for-her-75-ml-euro-/</t>
   </si>
   <si>
     <t>Burberry</t>
   </si>
   <si>
     <t>Burberry My Burberry Blush 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-blush-90-ml-lux-/</t>
   </si>
   <si>
     <t>Burberry London Woman 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/burberry/burberry-london-woman-100-ml-euro-/</t>
   </si>
   <si>
     <t>Burberry My Burberry Black 90 мл (EURO)</t>
@@ -349,107 +364,92 @@
   <si>
     <t>Bvlgari Omnia Crystalline 65 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-crystalline-65-ml-euro-/</t>
   </si>
   <si>
     <t>Bvlgari Splendida Patchouli Tentation 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-patchouli-tentation-100-ml-euro-/</t>
   </si>
   <si>
     <t>Bvlgari Splendida Rose Rose 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-rose-rose-100-ml-euro-/</t>
   </si>
   <si>
     <t>Bvlgari Pour Homme Eau De Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-pour-homme-eau-de-parfum-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Cacharel</t>
-[...7 lines deleted...]
-  <si>
     <t>Calvin Klein</t>
   </si>
   <si>
     <t>Calvin Klein My Euphoria 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-my-euphoria-100-ml-euro-/</t>
   </si>
   <si>
     <t>Calvin Klein Euphoria Amber Gold 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-euphoria-amber-gold-100-ml-euro-/</t>
   </si>
   <si>
     <t>Calvin Klein Eternity Parfum For Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-eternity-parfum-for-men-100-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-80-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Collector Edition 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-collector-edition-80-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP for Women 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-80-ml-euro-/</t>
   </si>
   <si>
-    <t>Carolina Herrera Very Good Girl 80 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Carolina Herrera 212 Men Heroes Forever Young 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-90-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Gold Fantasy 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-gold-fantasy-80-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Lucky Charm 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-lucky-charm-100-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Call Me Darling 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-call-me-darling-100-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Mad World 100 мл (EURO)</t>
@@ -490,50 +490,56 @@
   <si>
     <t>Carolina Herrera 212 Men Heroes Forever Young Gold 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-gold-90-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP Black I NY For Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-black-i-ny-for-men-100-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Sparkling Ice 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-sparkling-ice-80-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Colormania 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-colormania-80-ml-euro-/</t>
   </si>
   <si>
+    <t>Carolina Herrera Cedar Chic 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-cedar-chic-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>Chanel №5 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-100-ml-lux-/</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle L'Eau Privee 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-l-eau-privee-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Gabrielle 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Gabrielle Essence 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-essence-100-ml-euro-/</t>
@@ -547,56 +553,50 @@
   <si>
     <t>Chanel Egoiste Platinum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-egoiste-platinum-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-lux-/</t>
   </si>
   <si>
     <t>Chanel Chance Eau Fraiche EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-100-ml-lux-/</t>
   </si>
   <si>
     <t>Chanel Chance Tender EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-tender-100-ml-lux-/</t>
   </si>
   <si>
-    <t>Chanel Chance Eau de Parfum 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Chanel Bleu de Chanel EDP 100 мл  (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-100-ml-lux-/</t>
   </si>
   <si>
     <t>Chanel Bleu de Chanel EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Bleu de Chanel PARFUM (золотой) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Coco Noir 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-noir-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Allure Homme Sport Extreme 100 мл (EURO)</t>
@@ -607,56 +607,50 @@
   <si>
     <t>Chanel №5 L'Eau 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-l-eau-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Allure Homme Sport Cologne 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-cologne-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Allure Homme Edition Blanche 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-edition-blanche-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Allure Sensuelle 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-sensuelle-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Chanel Coco Mademoiselle Intense 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Chanel Allure Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Chance Eau de Parfum 100 мл EURO (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/tester-chanel-chance-eau-de-parfum-100-ml-euro-sale-/</t>
   </si>
   <si>
     <t>Chanel Chance Eau Fraiche Eau de Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle 100 мл (в подарочной упаковке)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-v-podarochnoy-upakovke-/</t>
   </si>
   <si>
     <t>Chanel Bleu De Chanel Parfum 2018 (золотой) 100 мл (в подарочной упаковке)</t>
@@ -718,80 +712,80 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-splendide-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>Chloe Love Story Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-de-parfum-100-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe Atelier Des Fleurs Neroli 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-neroli-50-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe Love Story Eau Sensuelle 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-sensuelle-100-ml-euro-/</t>
   </si>
   <si>
+    <t>Chloe Atelier des Fleurs Cedrus 50 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-cedrus-50-ml-euro-/</t>
+  </si>
+  <si>
     <t>Chloe Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-75-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe Nomade 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-75-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe Nomade Naturelle Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-naturelle-eau-de-parfum-75-ml-euro-/</t>
   </si>
   <si>
     <t>Chloe L'Eau de Parfum Intense 2024 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/chloe/chloe-l-eau-de-parfum-intense-2024-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Chloe Atelier des Fleurs Cedrus 150 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>Christian Dior Miss Dior Rose'n'Roses 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-rose-n-roses-100-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior J’adore Infinissime 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-infinissime-100-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior J’adore Eau de Parfum 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-100-ml-lux-/</t>
   </si>
   <si>
     <t>Christian Dior Sauvage EDP 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/</t>
@@ -931,86 +925,86 @@
   <si>
     <t>Christian Dior Sauvage Cherry &amp; Patchouli 60 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-cherry-patchouli-60-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior Hypnotic Poison 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-hypnotic-poison-100-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior Pure Poison 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-pure-poison-100-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior J’adore In Joy 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-in-joy-50-ml-euro-/</t>
   </si>
   <si>
-    <t>Christian Dior Dior Homme Parfum 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Christian Dior Higher Energy 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-higher-energy-100-ml-euro-/</t>
   </si>
   <si>
     <t>Christian Dior Sauvage Eau Forte 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-forte-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Christian Dior Sauvage Parfum (2019) 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-parfum-2019-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-parfum-75-ml-euro-/</t>
   </si>
   <si>
+    <t>Christian Dior Miss Dior Blooming Bouquet (2023) 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-blooming-bouquet-2023-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Clinque</t>
   </si>
   <si>
     <t>Clinique Happy For Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/clinque/clinique-happy-for-men-100-ml-lux-/</t>
   </si>
   <si>
     <t>Clinique My Happy Cocoa &amp; Cashmere 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/clinque/clinique-my-happy-cocoa-cashmere-100-ml-euro-/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
     <t>Creed Aventus For Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-100-ml-lux-/</t>
   </si>
   <si>
     <t>Creed Aventus Cologne 100 мл (EURO)</t>
@@ -1111,50 +1105,56 @@
   <si>
     <t>Creed Flower Spring 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-flower-spring-100-ml-euro-/</t>
   </si>
   <si>
     <t>Creed Fleurissimo 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-fleurissimo-75-ml-euro-/</t>
   </si>
   <si>
     <t>Creed Acqua Fiorentina 2024 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-acqua-fiorentina-2024-75-ml-euro-/</t>
   </si>
   <si>
     <t>Creed Royal Princess Oud 2024 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-royal-princess-oud-2024-75-ml-euro-/</t>
   </si>
   <si>
+    <t>Creed Absolu Aventus 2025 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/-creed-/creed-absolu-aventus-2025-100-ml-a-plus-1/</t>
+  </si>
+  <si>
     <t>Davidoff</t>
   </si>
   <si>
     <t>Davidoff Cool Water for Men 125 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-men-125-ml-euro-/</t>
   </si>
   <si>
     <t>Davidoff Cool Water Sea Rose 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-sea-rose-100-ml-euro-/</t>
   </si>
   <si>
     <t>Davidoff Cool Water for Woman 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-woman-100-ml-euro-/</t>
   </si>
   <si>
     <t>Davidoff Cool Water Reborn Eau de Parfum Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-reborn-eau-de-parfum-intense-100-ml-euro-/</t>
@@ -1171,56 +1171,50 @@
   <si>
     <t>DSQUARED2 Red Wood Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-red-wood-pour-femme-100-ml/</t>
   </si>
   <si>
     <t>DSQUARED2 Wood Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-wood-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>DKNY</t>
   </si>
   <si>
     <t>Donna Karan Be Delicious 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dkny-/donna-karan-be-delicious-100-ml-lux-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
-    <t>Dolce &amp; Gabbana The One Baroque For Men 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>D&amp;G Anthology 3 L’IMPERATRICE Limited Edition 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-limited-edition-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Light Blue 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-100-ml-lux-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Light Blue Pour Homme 125 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-pour-homme-125-ml-lux-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Anthology 3 L’imperatrice 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-100-ml-lux-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana The Only One 100 мл (EURO)</t>
@@ -1249,56 +1243,50 @@
   <si>
     <t>Dolce &amp; Gabbana The One For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-one-for-men-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-eau-de-parfum-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana K For Men EDT 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-edt-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Light Blue Forever 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-forever-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Dolce &amp; Gabbana Dolce Shine 75 мл (EURO) Sale</t>
-[...4 lines deleted...]
-  <si>
     <t>Dolce &amp; Gabbana Lemon 150 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-lemon-150-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Orange 150 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-orange-150-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Pineapple 150 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-pineapple-150-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Devotion 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana Eau de Parfum Intense 100 мл (EURO)</t>
@@ -1321,56 +1309,50 @@
   <si>
     <t>Dolce &amp; Gabbana Light Blue Summer Vibes Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Velvet Desert Oud 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-desert-oud-50-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Velvet Blue Musk 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-blue-musk-50-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Velvet Exotic Leather 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-exotic-leather-50-ml-euro-/</t>
   </si>
   <si>
-    <t>Dolce &amp; Gabbana Pour Femme Intense 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Dolce &amp; Gabbana Q by Dolce &amp; Gabbana 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Devotion Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-intense-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana Devotion Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana L'Imperatrice Royale 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-l-imperatrice-royale-100-ml-euro-/</t>
   </si>
   <si>
     <t>Elizabeth Arden</t>
@@ -1471,99 +1453,84 @@
   <si>
     <t>Escentric Molecules Molecule 01 Limited Edition (M01) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-m01-100-ml-euro-/</t>
   </si>
   <si>
     <t>Escentric Molecules Molecule 02 Limited Edition (M02) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-02-m02-100-ml-euro-/</t>
   </si>
   <si>
     <t>Escentric Molecules Escentric E-03 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-e-03-100-ml-euro-/</t>
   </si>
   <si>
     <t>Escentric Molecules Molecule 01 + Guaiac Wood 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>Giardino Magico</t>
-[...13 lines deleted...]
-  <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>Giorgio Armani Si EDP 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-100-ml-lux-/</t>
   </si>
   <si>
     <t>Giorgio Armani Code Profumo 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-code-profumo-75-ml-lux-/</t>
   </si>
   <si>
     <t>Giorgio Armani Acqua Di Gio For Men 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-for-men-100-ml-lux-/</t>
   </si>
   <si>
     <t>Giorgio Armani Armani Code Pour Homme 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-armani-code-75-ml-lux-/</t>
   </si>
   <si>
-    <t>Giorgio Armani Stronger With You 100 мл (EURO) SALE</t>
+    <t>Giorgio Armani Stronger With You 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-stronger-with-you-100-ml-lux-/</t>
   </si>
   <si>
-    <t>Giorgio Armani My Way Eau de Parfum 90 мл (EURO) SALE</t>
+    <t>Giorgio Armani My Way Eau de Parfum 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/parfyumirovannaya-voda-giorgio-armani-my-way-/</t>
   </si>
   <si>
     <t>Giorgio Armani Si Passione 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani Acqua Di Gio Absolu EDP 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-absolu-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani Si Passione Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-intense-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani My Way Intense 90 мл (EURO)</t>
   </si>
@@ -1696,56 +1663,50 @@
   <si>
     <t>Givenchy Pour Homme Blue Label 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-blue-label-100-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Irresistible Eau De Toilette 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-80-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Irresistible Eau De Toilette Fraiche 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy L`Interdit Intense 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-intense-80-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>Givenchy Ange Ou Demon Le Secret Eau de Parfum (2014) 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Givenchy Irresistible Rose Velvet 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-rose-velvet-80-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Sans Artifice 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-sans-artifice-100-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Irresistible Givenchy Very Floral 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-givenchy-very-floral-80-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Noctambule 100 мл (EURO)</t>
@@ -1792,56 +1753,50 @@
   <si>
     <t>Givenchy L'Interdit Eau de Parfum Rouge Ultime 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Ysatis 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-ysatis-100-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Hot Couture 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-hot-couture-100-ml-euro-/</t>
   </si>
   <si>
     <t>Givenchy Xeryus Rouge 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-xeryus-rouge-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Givenchy Absolutely Irresistible 75 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Gucci</t>
   </si>
   <si>
     <t>Gucci Flora by Gucci Gorgeous Gardenia (цветочки) 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/</t>
   </si>
   <si>
     <t>Gucci Bloom 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-bloom-100-ml-lux-/</t>
   </si>
   <si>
     <t>Gucci Envy Me 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-envy-me-100-ml-euro-/</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-pour-homme-90-ml-euro-/</t>
@@ -1921,62 +1876,62 @@
   <si>
     <t>Gucci by Gucci Eau de Toilette 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-toilette-75-ml-euro-/</t>
   </si>
   <si>
     <t>Gucci by Gucci Eau de Parfum 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-parfum-75-ml-euro-/</t>
   </si>
   <si>
     <t>Gucci Guilty Love Edition Pour Femme 2024 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-love-edition-pour-femme-2024-90-ml-euro-/</t>
   </si>
   <si>
     <t>Gucci Guilty Elixir de Parfum pour Femme 60 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-elixir-de-parfum-pour-femme-60-ml-euro-/</t>
   </si>
   <si>
-    <t>Gucci Guilty Elixir de Parfum pour Homme 60 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Gucci Flora Gorgeous Gardenia Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-intense-100-ml-euro-/</t>
   </si>
   <si>
+    <t>Gucci Flora Gorgeous Gardenia Eau de Parfum 2021 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus-1/</t>
+  </si>
+  <si>
     <t>Guerlain</t>
   </si>
   <si>
     <t>Guerlain Shalimar 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-shalimar-90-ml-lux-/</t>
   </si>
   <si>
     <t>Guerlain Aqua Alleqoria Coconut Fizz 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-coconut-fizz-75-ml-lux-/</t>
   </si>
   <si>
     <t>Guerlain Aqua Alleqoria Herba Fresca 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-herba-fresca-75-ml-lux-/</t>
   </si>
   <si>
     <t>Guerlain Aqua Alleqoria Ginger Piccante 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-ginger-piccante-75-ml-lux-/</t>
@@ -2161,98 +2116,101 @@
   <si>
     <t>Hugo Boss The Collection Elegant Vetiver 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-elegant-vetiver-100-ml/</t>
   </si>
   <si>
     <t>Hugo Boss The Collection Daring Saffiano 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-daring-saffiano-100-ml/</t>
   </si>
   <si>
     <t>Hugo Boss Boss Alive Intense 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-alive-intense-80-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Boss Bottled Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-intense-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Hugo Boss Boss Bottled United (Limited Editon) Eau de Parfum 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Hugo Boss Boss Bottled Elixir 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-elixir-100-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss The Scent Elixir For Him 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-scent-elixir-for-him-100-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Jour 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-jour-75-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Nuit 75 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-nuit-75-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Hugo Intense 150 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-hugo-intense-150-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Alive Absolu Parfum Intense 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-absolu-parfum-intense-80-ml-euro-/</t>
   </si>
   <si>
     <t>Hugo Boss Alive Parfum 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-parfum-80-ml-euro-/</t>
   </si>
   <si>
+    <t>Issey Miyake</t>
+  </si>
+  <si>
+    <t>Issey Miyake L'eau D'Issey 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/issey-miyake/issey-miyake-l-eau-d-issey-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Jean Paul Gaultier</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal 80 мл (туба) EURO</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-tuba-euro/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Gold 80 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-gold-80-ml-euro--1/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Absolu 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-absolu-80-ml-euro-/</t>
@@ -2377,89 +2335,101 @@
   <si>
     <t>Kenzo L'Eau Kenzo Glacee Pour Femme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-femme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Kenzo L'Eau Kenzo Glacee Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-homme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Kenzo Flower By Kenzo L'Elixir 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-l-elixir-50-ml-euro-/</t>
   </si>
   <si>
     <t>Kenzo Flower By Kenzo Eau De Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-eau-de-parfum-75-ml-euro-/</t>
   </si>
   <si>
+    <t>Kenzo Homme Eau de Toilette 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-homme-eau-de-toilette-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Kylie Cosmetics</t>
   </si>
   <si>
     <t>Kylie Cosmetics Cosmic Kylie Jenner 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/kylie-cosmetics/kylie-cosmetics-cosmic-kylie-jenner-100-ml-euro-/</t>
   </si>
   <si>
     <t>Lalique</t>
   </si>
   <si>
     <t>Lalique Encre Noire Pour Homme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-noire-pour-homme-100-ml-euro-_1/</t>
   </si>
   <si>
     <t>Lalique Encre Indigo 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-indigo-100-ml-euro-/</t>
   </si>
   <si>
+    <t>Lalique Encre Noire A L'Extreme 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-noire-a-l-extreme-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Lacoste</t>
   </si>
   <si>
-    <t>Lacoste L.12.12 Pour Elle Sparkling 90 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Lacoste Pour Femme 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-lux-/</t>
   </si>
   <si>
+    <t>Lacoste Eau De Lacoste L.12.12 Blanc 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-lux-/</t>
+  </si>
+  <si>
     <t>Lacoste Match Point 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-match-point-100-ml-euro-/</t>
   </si>
   <si>
     <t>Lacoste Pour Femme 90 мл (белая) (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-belaya-lux-/</t>
   </si>
   <si>
     <t>Lacoste L.12.12. Blanc Eau Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-blanc-eau-intense-100-ml-euro-/</t>
   </si>
   <si>
     <t>Lacoste L.12.12. Rose Eau Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-rose-eau-intense-100-ml-euro-/</t>
   </si>
   <si>
     <t>Lacoste Match Point Cologne 100 мл (EURO)</t>
@@ -2911,56 +2881,50 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-nina-100-ml-euro-/</t>
   </si>
   <si>
     <t>Nina Ricci Premier Jour 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-premier-jour-100-ml-euro-/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-80-ml-lux-/</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Prive 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-prive-100-ml-lux-/</t>
   </si>
   <si>
-    <t>Paco Rabanne 1 Million 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Paco Rabanne Invictus 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-100-ml-lux-/</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Legend 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-legend-100-ml-lux-/</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-intense-100-ml-lux-/</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Aqua 80 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-aqua-80-ml-lux-/</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Legend 80 мл (EURO)</t>
@@ -3223,110 +3187,104 @@
   <si>
     <t>Tom Ford Tobacco Oud 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tobacco-oud-100-ml-uniseks-euro/</t>
   </si>
   <si>
     <t>Tom Ford Rose Prick 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-prick-100-ml-dlya-muzhchin-euro/</t>
   </si>
   <si>
     <t>Tom Ford Neroli Portofino 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-neroli-portofino-100-ml-uniseks-euro/</t>
   </si>
   <si>
     <t>Tom Ford Sole Di Positano 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-sole-di-positano-50-ml-dlya-muzhchin-euro/</t>
   </si>
   <si>
-    <t>Tom Ford Neroli Portofino Acqua 50 мл (EURO)</t>
-[...2 lines deleted...]
-    <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-neroli-portofino-acqua-100-ml-uniseks-euro/</t>
+    <t>Tom Ford Soleil Blanc 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-soleil-blanc-50-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Beau De Jour 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-beau-de-jour-100-ml-dlya-muzhchin-lux/</t>
   </si>
   <si>
     <t>Tom Ford Oud Wood 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-50-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Rose Prick 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-rose-prick-50-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Jasmin Rouge 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-jasmin-rouge-100-ml-dlya-zhenshchin-lux/</t>
   </si>
   <si>
     <t>Tom Ford Fucking Fabulous 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Oud Wood 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Noir de Noir 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Cafe Rose 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-cafe-rose-100-ml-uniseks-lux/</t>
   </si>
   <si>
-    <t>Tom Ford Tobacco Vanille 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom Ford Black Orchid 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-black-orchid-100-ml-uniseks-euro/</t>
   </si>
   <si>
     <t>Tom Ford Lost Cherry 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Eau De Vert Boheme 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-de-vert-boheme-50-ml-dlya-zhenshchin-euro/</t>
   </si>
   <si>
     <t>Tom Ford Tubereuse Nue 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tubereuse-nue-50-ml-uniseks-euro/</t>
   </si>
   <si>
     <t>Tom Ford Eau De Jasmin Rouge 50 мл (EURO)</t>
@@ -3373,68 +3331,56 @@
   <si>
     <t>Tom Ford Costa Azzurra 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-costa-azzurra-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Soleil Brulant 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-brulant-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Soleil de Feu 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-de-feu-50-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Cherry Smoke 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cherry-smoke-100-ml-a-plus-1/</t>
   </si>
   <si>
-    <t>Tom Ford Tuscan Leather 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom Ford Ombre Leather 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ombre-leather-100-ml-euro-/</t>
   </si>
   <si>
-    <t>Tom Ford Azure Lime 100 мл (EURO)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom Ford Cafe Rose (2023) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cafe-rose-2023-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 100 мл (EURO) Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-100-ml/</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 50 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-50-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Vanille Fatale (2024) 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-2024-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Vanille Fatale (2024) 50 мл (EURO)</t>
@@ -3475,50 +3421,62 @@
   <si>
     <t>Tom Ford Eau D'Ombre Leather 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-d-ombre-leather-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Soleil Neige 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-neige-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford Rose Exposed 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-exposed-100-ml-euro-/</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (EURO) SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-white-suede-100-ml-euro-sale/</t>
   </si>
   <si>
+    <t>Tom Ford Grey Vetiver Parfum 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-grey-vetiver-parfum-100-ml-euro-/</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Voyager 100 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-oud-voyager-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Tous</t>
   </si>
   <si>
     <t>Tous Baby Eau De Cologne 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/tous/tous-baby-eau-de-cologne-100-ml/</t>
   </si>
   <si>
     <t>Trussardi</t>
   </si>
   <si>
     <t>Trussardi Donna 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-100-ml-euro-/</t>
   </si>
   <si>
     <t>Trussardi Donna Pink Marina 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-pink-marina-100-ml-euro-/</t>
   </si>
   <si>
     <t>Trussardi Delicate Rose 100 мл (EURO)</t>
@@ -3665,50 +3623,56 @@
     <t>https://parfum-moscow.com/parfyum-euro/versace/versace-crystal-noir-new-90-ml-euro-/</t>
   </si>
   <si>
     <t>Versace Pour Homme Oud Noir 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/versace/versace-pour-homme-oud-noir-100-ml-euro-/</t>
   </si>
   <si>
     <t>Versace Eros Najim 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/versace/versace-eros-najim-100-ml-euro-/</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche Extreme 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/versace/versace-man-eau-fraiche-extreme-100-ml-euro-/</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/versace/versace-eros-parfum-100-ml-euro-/</t>
+  </si>
+  <si>
+    <t>Versace Crystal Emerald 90 мл (EURO)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-absolu-90-ml-euro-_1/</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Flowerbomb 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-flowerbomb-100-ml-euro-/</t>
   </si>
   <si>
     <t>Viktor &amp; Rolf Spicebomb Metallic Musk 90 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-spicebomb-metallic-musk-90-ml-euro-/</t>
   </si>
   <si>
     <t>Victoria`s Secret</t>
   </si>
   <si>
     <t>Victoria's Secret Bombshell Intense 100 мл (EURO)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-intense-100-ml-euro-/</t>
   </si>
@@ -4082,51 +4046,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1c253e689dff842b74a4453c83bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa352795026a0ce19298a3014d15a80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1f82f902cee92a27fed8cc3d8790.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cba5a68047aa5882a6063a4934b4c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a98959c43b692d502f0940c1285ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51da4abe2950c9d83127c9ab81a0425.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a9d7327fac02db041ceb3a4f94aa.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ddd84a74d06dea66a890d6aec033e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1167e9b937e35d4ee00d27a6ef18a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d10f559cbea510ef485e63d0de6e0f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a17472926f7f8a485d0eedd7200f6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbfa3e0b39d3f6f4342d51a7de025.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d823f7e9472e05bad7becf9a7824.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514db02b830d8eee5673b1a227983d5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda712a1e27a96a33023476414cef7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b361844ac84f9aeb73be21a52c73.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5d784102658f0868bb33d92f8880.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34f8a452b6a4c64425ae767ff70c1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317ff7ce531c384ccb253f2a193506.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5677413ffd9585d229e83bff77bfd.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300ccd3c4af9e3df6a67cc54caaf3b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2587d3d3c7f3ab20363170924b692c5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6448070ce13ef2278791174dfc66b.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5db41c801d94d0aeabe1944a78a06.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3c7e5b780c5577a11a12aa9b547a.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fd919e739c35d58d70564e1c33c7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c296a35143d1d7c9736708278a9679.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654ff14f29a4eb0d4c146609e66624.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d749e43952866dd859e182f7a609.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f61e02ebb62634f1baa977c7f3b0.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea5fa6ad3d57fc97657dec15cc195a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c20fedaab1adb8db1a380b42c28d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eec9ad74850b431d79246ec887df51.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c2135822639692473ce233e8d578.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996608d0f488dd09b9ddb86f00681b2.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09c3d9d900a1db3059ff54dac1850.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75761ddb451cae31a191a6c4fbfed31.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fd4e14bf75d2225c5c005c72719f.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb7ac4c61758053d18bcb961b0c8c.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce1641e27db5fa7bb8fd1ef5ee7e8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdfbb35d3b07bfaefd7cf02cdd7fbe.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0adffb336172f95677da6c4e0ef35c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d728de9e49cde97609637a9a50058.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c72013484fc7e65edbe8b1fb77c0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae90c77799586707cde8e5f67f2f5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170a8bf4b2f6eceda87268eab234d1.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc9e44a0e09285094f02c4a45fdcba.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce4c8acd97132b77b1411ef17bd4c.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5b9b970c6e660664f943c20bd369.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0cb05979e740379ba6d7fa85c42be.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a63180149aff4009bf9d81f435b8f0.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd4913ab3f93110dbaf973747c4f8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b7560eb4680c14a4698f394ee192.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad633371a75a42aa44285563718a8f.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4745332cce03c7e08648a12fe76bde.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba23d46bed787ba77a0c6ea64356d5.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed43c222037cb7365453b80e275bfa.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d049bef932b015eb9fd57238d06e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada74157cadc31d31c6ebb3693b719.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c20fb4ef9075a9307788235064ea6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf27f5a3ee41951a660c7394bd0953.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b4a4db152f322586897c059a9b94.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e5fb7e2eed842486ae0b4a823c0b.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692db3d30130c72612c30f1abd6011.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d69dc25733b3082feeecd72de97247.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c14a905ff6d2d79248dbc3aaa64e.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2419a7c4bc240f7619441745d50b.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06672fa8982b41e9b482ff218a752d4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f7c6f1d89941d9cd20584042e3a06.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4245cad0baf57ad9ed836c4f52864.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5772d83e584525673abbda4252759c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16fabb5c23097ef455a4c7d444a287.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ba70665cfe485fdce3b8d570cd4d.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250c940ce357fc5a85ba4f9582758a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb82088f8b90a846e07fe107f21677.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1585dccc042035a9daa30bf20a2ed6.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83c1ce8960389fc13959c6cca0041.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8aee71f928f92a7c475ee0fa2176.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efc5cb78ee012313599f08a56f9cd.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350f6183912d3858212c0f10f9ec11.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933963fa6160c4945ca69454b4c7985b.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd34da9ceb925fd54b2abaf0d72ad.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1388e4c7e97afd376da10bd2ce3d60c.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d13421e452e8ec8e16b4502522fa.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf5f76839046f2f26b2b7bf8ba7d4.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522a40bbe54ff41883155d2b6963f6f.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e226389d528dbde703442999d37f9.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d911c44fb746ad9d8956ae1f08d0e7.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d6f6c000b83e93979f5e6b8a7c10.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5cf4dcfebacb3436c4b7b25524700.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9bb8cdefb473dfb51dcb5feff2a54.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5f4ae6c7da25e2263ef2a36d9a6d3.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390981e4e200334a510646d5ccece22.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb3be9a25b454035166d76f1fd3ab.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f65dc1a527beda1f8c20e4042f22b.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaa17551f97b874a5aa64281f78c78.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106d85e303b4c2497fae85a12f8edf3.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c26c2c98b3e511cba30a9e009e5a9.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad70f638f8db3390e2559a70836a48.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d22773a830a50e6d78f8246f9a536.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb35f7f20629f4fa2597e637cbdb48b.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315887c8b7381837246365214823df1a.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe8c87b3a656929351170a05813bc.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd72476ba72acb0ce4491e67b76f2d.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff82499ad73050fe117b84123fb0dd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cce4cf803c07871b8898488aacdc.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ce4ac2578335639b4fb097802072.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e644661353ea64c79c81086f28a78b.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f66bd5f7694a257043ca288a232a.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa37d0410e0ac455a010660795e36.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3541b77e9ae727615cd8c4eacd2ae4.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92663782c11f79f898744894255800.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe509dbdd92628741be740ca5276741.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52ea257be05486ffcecece1e70faf.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad7b56acf300a88e828e9d86038b7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062613567da048893701218bb448e2af.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751545b419918ec09a46be7c7a0183.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a335ff6e7fce9882ad4a074642d00a.jfif"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad6e858be7b7306476501ecbe2136.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313c528a5fed3af54059663009d26e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a3a8b6dc2a2f210a5a6e4d07a94fd.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596525441b4b1fa6194de70b7817460.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a5b05ef66f5e88f917126ac18023.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680dbbd32bfad0930462b4cc36dcf2.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5de42bbeaaaba578719c4f45c8c19.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa9a1449ce87cb3c9b4217c29479e8.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aee70d1b2baf5c3003c74e53b16ed.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b38e658b7c5813bde74aa96aac5f.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a3e14cea2a6121391953698dacc7.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6776d0b1368a0a93ee9c14a2d83bb.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50d2442ee338a329efe72fe48f4b4.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac453861c947df194f485f1eb21425.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4bb249dc2b6c46dea7d78fb88c2d1.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3957c6bf6ca15f800f7e51d258a1.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81030af4caf8ebf482c92aa652cff771.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f06a3566e85945c3bd080e20dce8.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda814b9cc7d90868659e411cdf0cff.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4427d0b6e4f569604327ff7df274.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b2de148cb0816c9ed13cdfd5c46e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b440d004ded8cfeb3c3129ebf1964.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac15196c1d70fb81ec24ef0c0ea8ed.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab391dfce1ba19b1ef18a00e788a226.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dfd38685cd6249be149ad411ce642.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6055de2ea615e4d0f50a23cce83c22.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87faa3fd849cdeea9e0a637ff3ee23e.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e196ff9a60223abb4ab09bc421bc9e.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26528f51ab605eab206291c7a99f9.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54d59dd6ce102a8c659608616da2a.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfbdb20be3812fb42b52f1a17e3ac.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d02db4c7cb504abbc10bf744db017.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306aedc3bc33422fed3ce1c826665e7.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcea2c787bc8c8146c31a47d00325a5.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedd71eb127c5c61e7331d9d8dc686.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c09d7f4332a2ce9200da8b8d30d9f.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a215365dcff8cf5e2a61b8f79d856.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcb00f3d61995575d3fd69eeea43c.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4445644e231ea0995fa059ee2eaf8f.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6968556f4d930dffbd1dbdda7c6a.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563671985cb035447bf50b8a0bf5a899.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa15026e0c8703bda63275eacee464.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3accb8c1c51b1d1920a2fa4fe90dccb.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccaab69c68016b58266abd57ba20e.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dfc68a1063189294d2ecb26cd9de7.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4467ccd1b269b20a2a2b11b8f00a8b.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c5e0a7e61176ce495d7e8de9bf4ba.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55c94a68fcb6791a2ced8354ad820.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06f1cde4fad6fc2cb86f49bd6c124.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f081eed2ad2c11f9e0a455d35a2d37.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4ff036d080e64080637558a61864.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabb5957dfbcfa4001fe6617174ccc.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9646a81263e262553d5636010eb9fa.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730fe20d836355225d66b0f514c950b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6fcc11f71defca9c4ca160b6fbdad.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55babc705f61747fa1a6d6db7d1416.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d34421c3578823fb6d8abe827ce4c.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f2263c1c64266436d7ef9df96cca.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24cc9e19b860fac2890e2b056c138.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e0b260c14ab938f36ea22af8f683.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313e266196e0f41a6f4b1ac6814eec.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7cb67051d4229874686b92348673.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31bb7d664d74fe14b2beb6831c0043.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeed0ab2aecfeb1a5ae1f5947be967.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ecbadac1075e416a8c9a0cbb4b7a.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f7356933605eb663d09d5110e338.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519869d24a800d9cb05510da204fa6.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261007689489528e35d271f1d1e689d.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c9e7ae82ce0c04987274277ccd90.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0856cc96a21993e770a22a558d72.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1940527c19cd027139c4de2b76a8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca475dbdbb11043a0995f44745998.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48975b6acc1aaf5fa0bb904d8fb76.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cfaa62b663781acd483607bcad04d.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e467bbf01d9ece33c2ff586a411a770.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209615db110af2b19b7364987e48b110.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b8cd651ae13da7c569edd7da4de1.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb6ff2a53f949c1a18922024f39ab.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b886ed4dd88b1a34ea8c73319563.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a21894f5a354c63cd032e5cd15436.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e598a7bee4265b8475a39a1e7f539e.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6deb4bce940940a078eb459e944826.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac95111675dfcf45b1396b22ad21e.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96197e725b63b40bb4a29741862a358.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb819b1a53a2542496dbc2310b1c8e.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066177f03abac778fd258e6fe7a44cfe.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5151082748a7a9f4e9d4d6e8a0a4b9.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1e6378bef0e7606f8cae189e31b1.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f0cf3e12d44bd92a75df0c4bffb02.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd73a860e08c0d1947760f5b562718.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56cadd031759f215e71e340f13a271.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f86daf59c9a15061c6ffaa9230bc4.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd26f8dd677806eb7fe309c8571788.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f5a214c6ae66a3a2a36def9651fe.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ab998fc2e9111349171289540293.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf669e8a45e85144a78f8495e8c1480.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9aacda72c1ddf21ad80b6f6673b7.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a1a76eef90e5c46475b771dd01e4.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f717880e1623d24ada4e322c9fa23.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fd118303f4d4e59bbb86a4af0274.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6318fd1937c6a0bce4246dd49d9f00.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed0c2d327cd6b1fb715c1e0dd4a49.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b247e93cd1c84147344356131d308e.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c453b89a0231b98f5088f84d3b20.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0133cd7b4e7bd87e6168ad396ead28.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd06fa1f0e411062d69e43967ec5575.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf223f83eab76707d9094e30b0290.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44062cb9b3c7b170a4e47fb209e367.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d235b60a3ba8584b9545664cd1846.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf326b3196b161d6101a0917ff923.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608ab63df04d5b8c2b510a663c4b69.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a93060cc27aa9c90eee02fed8bd4a.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421573987d679c619daa995cf22e9db9.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6d43d1da145d2b0aa159620d1fc0.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d27f2da72bfa85bb57160f9203c19.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7df393df1b66bd081ab10c50f6a98.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00fa9d5cb953643662c8957cd28c4.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717521a444c4e326de8dec39e15289e.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1a58b4fcd3b43c3ccf1620a417d4.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1430600b14b6749fc2ec96da9cdf9b.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242041f90d7970e16b5f999358daae.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44faf3fb4674a92a8d4e197aba5665.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249a9abe0b67dd200644ddbd0e3beb.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98520d1b298cb2058b7e4f04a2f0862.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7a099fda69cb7344df4b731a1cf5.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944342b02d8bb0255983a4497ac8d54.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee6284aec0094717b88c32e61a215.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9647a546a43f1399ec1e3a413febb8.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1ad87d9793c6d7b352934e1367dc.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95ee804befa04eb44afea488bb3de.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186bc56663a014cf9b66ec4aa94869.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d374422c1f4c405ba6de07c162e3b7f.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73cd5a0788ba549221b507833c5de.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013bd246e3140d3eadd278bba90943.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00706d0d45b5128aebd9fb9240886e.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867377864247437f7aadec4470e6dd.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c995d48e06a93bdcb5d15ace265390.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d6450ebb17a17c41ab106c57daef.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f641035e894257c1208680341f72.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032160c3cfdec2e05db259805ae357b9.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a59fe99f4eb605d1e988446a14af85.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a741fd3ef3ceef3375ca0d01ac6e7.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c879faef4ad004cf32b670bb92144b.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847063c6eff373e7ad82842932ffd10.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e60226fcd100925bb5d110e50d73.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe433d879798fa4b011e8e5753e78.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaec81b8d8bc1b4b1acddbd9b9c1b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6b2d387468ebfdf0122714385e18.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07c15c4c47acbb201bd5026c09fc7.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8f6a500f76867e58aa42610710e6.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ae015e9df65a1cd4a1020a0384f3.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fde989a436e15be991cef155a24e2d.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b34776766e6393d48517cdecf459.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c450d9e51d00a4f0343a1a3c36979.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813283643487bfcdbad4683516a7d688.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660f4c27b57766769e8f8e0ba55bf6.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4d8c603cc1bd02f3be4647382009.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccaa6a0d28fdfc0e1dcc78bd32f6bc.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f505d6c801b9e2015ead445728df8f.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240321f417aa5feb59b46b8edac87375.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047b61fef39da60bad7c1390e5a091.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded44d9f492bdbd8bcba1e3d813a61fd.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e075c72e39b65a02178f4c7ea4080b.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa4359f2e048dc4c004eb93f3e7db.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc4bc5abd7335a5bbaf76c30edabb.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775922ced82785998c0b4f5bab91139.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ad9ea0cb82274acc430527f030b8.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bde2550c6ce88b3eeb9a375bfc834.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c4f77442c33ff69fd7cdeeacd8ad.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2e25ce1e0b255d2efeeaccc809ed.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b039373656fb5fb2c6fcff75d527d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3acb9f88ec8c714f05c8cdc6e52c.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932547a2b3829b73f5e457c6e55e199c.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f716bee2329938425fa8edf01c846.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52a3925aceb9cca3a5d974d56aed7.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16760373c8f677171dfff4dae3b9b2e.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a920420389b36645e801e89b071c9.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81882424dd884ea39b5f930025ff06d.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122fca37f7ba09774e29023090a740d.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4add35bad12b41c80f0dfdbe60ed.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523544701bbe6798b839bc9faaa36070.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a26552a91ced2cf220a565bce58be.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84e714558ca093cc014a2f210804bc.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e439ccd39ece2cb069f267f3ddfc.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337868f69bb83cacffc60391c46060.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b81f6022aa5323230c9de67ab3bdf.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422eef6b906015d0d962a77dbdf6e59.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17c09504f635dcd1581b8c40e50d3.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a687e5514a7c2689c1e1fbc7ddaa1.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2476702572de08174aec0935366b.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85063943c924d5a598cf123c188263d.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c19a7c13d8c404498641cdc2c9081.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40e31a241fa817c77191fd0188e43.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db0df31543f49c8719a26c26161614.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77f0236ea5dd2dc9ea877b23746f4.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53f7a747e3a09c5f3b91b6925a53c.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd25de676f883a1d7728a294b9a71.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2573ae86a080e7ef0921bfcd09a7.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa86bb9d597004277a9c11af24c44.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db460e1c4a24500a8b903e319b285.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172c9f01fb90fda3425f0a80e4e125.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d98bc88a1c03754c54743239e010.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d15b7831fcc43f5f353266d253117.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad648601dea33f86bee67bd74b62ceb.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c9324fdb1191a7bcb5f8366b3c3f.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571567550e03987f5fbc11df1172bdb1.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b74d28defd8ea81074556000804e.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4c39815303d6270f822fb208bef2.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d753124fb463851ab630424a64f44.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d70c2c7901a2ca756efbdaa3d09f7.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba270b26c59047364480196ee22281.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d2d241412916a81532ed2457aa80.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6332069f71bd88c14298cf46cd48.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da2103589d0de1759727770bbc9c4.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6225dbbef7afe24d4216279b9a838.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63131dc07673a2bd3bfa69208daec.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc9b4d0f93cc61b74861bd8b67625.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b630c3fce6b508d6f51c375a89a1908.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d875f19a8fcdeb66019f87a2505d5.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab0fa7c2827aa30f104302340e005.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b9c5d625628dbcca85e1b4b81325.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e973c7a2ca45beed9dfa4252d48ba3.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2cdae75a46ab4efbecd6d97f6a426.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b735d871e43e57e8ebdd49e458db4.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a75e764717dd6446eb861f848556c.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aec67354f07b35b5cf464ad166745.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3221bc848f7fb5ddb52ab4ab33b9d0.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5700135cbc9ecad1a8277f290e6f.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba33a4bd7cd3f46902af436a45b02c.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aea92d57bf169f9b0201ade6aee3.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ab69899f8305a1163c71de3546cd.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f80845515353b3acd9209eb9f413.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e470996038e36c84b2f94a6c62046.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7756335e4729b94a2d29334ef33dfd0.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961396828b247d765355bba2ef33eb81.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d6c5d266bf44d4f23b095eb2b37c.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75afc759c3df08423e2c823dec00d.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4415c73e8d889646433efc29767d0c.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17bd893f8de31872dc5dbc86fa3857.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c1982b41c1434535748d32dae0ce5.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ee3e59c322086ecb3badc03693fe.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c533ef88960905c247ae28fcd24c1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfcbee5f3c407085476f323e092449.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9885251478267324b179f84ee5407.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937c5a8d7cef9d1741ecdca1b75080.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2716d8ae3b73d7ea269f3d671fd5f3d.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32238f89aede44194d3803477de7a63.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eaf93f5254072f21831f7ffbd9a22.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd77bbcb324b95ca5a1198902d8236.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fc336416d05f6c9dbb1aa9db85e9.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e9f20d4188e44b105197aa1d5551.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f52f748cebcc4dee18718a8cc97de.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b81a29d7f32cd7e5c1f6965ca99ee.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41a7e58b607359b02d156eac853dd.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06ad2435817c75e1627ed3889fbd0.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f3d1af8ae3f93316911000cf3994.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9bb553297705bacab0683243988f0.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac7e58a369fdf3a87c2699dcdf212.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee47621010b04513e89f62fe637576.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63df0a6dbeb681b36e5171caa8ef6.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d1d0f90cb61ab0cdc8a7f47dca49.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1eea71aef95074f3ffce9796d236d.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a282b4987552ca58279dbef2bc79e.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e8f92b73aadfee8224539dde73b3.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f5b178955ad63bbdd33ff8550d60.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0d72e7de8f48a05e1158d3cb7cb1.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c167d2bf9bff41aed3153a7aad92.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c5561119ca1741f649f2dc495d0a.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df9c027440596d40689111ad45c44c.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a318eb62446ff7a1a1a1105fc51e.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcac32ee8c577e544cf953f6406d0b3.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93e92d8c206ceb0bb01a02ed012be.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff875a82e2047752b90ba7dc99c2965.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28169aaac1ca5ec1dd20b66b9cc138.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34ea4dde62a4848a57aa04a2c4c4d.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6d36d155bc0ab8f3af107a00a219.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c110a49e3e6022262f0929a6caa3.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e74c7c1b9e0eec1b49af38650a392.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583570994f707d533d8db2d9f1f1e00.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428bfc85577ad861f6b2a66499213b.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed90b62bad4b68ce5f3e8f7e19496c.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53faee888bf431dad7e983ca24185a6.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6880b569582afd8e8461eb2814f928.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc1940a4ec80d99297889ba55114d.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72e658c7748e3bc4ce492e29e899b.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ba3593cb916e24822965e4bdebaf.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b059d0b3feb008ab1a13ca244da7.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d99c9765c1c4f95ab03ca3012270.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac634798923889ce082a0f75eb2cc.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0198462f2ff68539d489fddbab17.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e46b11617b1c7bd4b842f6d18d949.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375337489a9eeae9cb05306aed1907.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b50b6de6cc4e40c5bd21668a7bee.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474b2cfb930baa5df15a6bb7d07588b.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa55e5713c6fb6c93b693448c1a40d.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca31f1c7464615e2eef10e80dbf8c.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518edc9a161feeeb3e33ca70e597cb09.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9e86420a7d397b055d57870bc133.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436187c7a4faea03f2e60f090d234f83.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1c128bd265d048b065611db80b66.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53230f0fca22b5ae8f8498e53ffc0a3.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781bc79ade8f221655f5c6493a01373.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820f91cc78ab11164568640287310b.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966d8a45692e3b315f2cc6e0fc9802.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721a7b53c6ab8e5302a68258f3becb.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542bdacc7f24ba7bc7015b24bf96a0.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398ee74d1197667340591b4a8a6a76.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23146951d25f69a8a64641536274dfe.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9630c1416a5b2cba765167944aba00.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc23289ead30a251ed3f871728b3c43.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c1d903ae3906f4b4a99657e88474.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be6db443db35cd0dfe56d0efbff59.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdcc4d59bcf10db8fc6e942a61b51.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e572ba472d83ed0c152214b07aabe.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc693262f2aa8a29412c6707350c4f1.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db52a6111d624256845cbfa337ac2.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6adc1867cd308c86009f57d7863df.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746246fb690220dcbfe54a6b4ff549dc.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dedddfae43763e95426dc92e8840b.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8784e1b1e65a2ee4c3299989f791f.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc580e257a85ca9279a7e187cdc230.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54fb211be771baf8bc9441b89e112.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555543235ac532739261c51968296760.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f1f6bbaeff8aac1b93717779d735.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd30dc1aca36d43354ac950685973.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d1cf068a3661bc405a32eb903c49.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040478e268d48e29a93c59d45e69d9d3.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d89a289b67c6a920f85a475a56ea.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c871056618176ca286753af2a6048.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd3665887c9e169c86d86de12686b.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83f8322fc9ef3c95b6d745f63b21c.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6cda443e2d08b7e821b4b12c74255.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374801db5df4f7f71455747d212f3456.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab3b11190783fa60981fdad4912f0.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ffe2a8e51c747ce47adae399fec0.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc0daeacf313201c9c7a8e76f769b.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf97dd0a4d99e231cb26e6b21920df.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19645d3574043df6aec6c9cb8753caf.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a5244f931e77ec0278bd0f6cc532f.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86e6224e5259386aeb69a15bf9c95.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6102072c0d04a73a5068029d314c.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962e3852e28ef09dac63eede2d2183.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaca9b3c16be1f9d6206029ae5ce9d.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0df9ff220878cce803d139cdbe26.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5476c8a5024fd7c4d60afb7067643.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfab13b42214793e9b3d252114638.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478aefc3702a271472aab56c7a0c9fa.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc37e9a033e719985e3667a78e311f.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5aa8aa58809e5167c88b5f1ea617.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccbdf0cef5da022fabd37658fb8561.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b43065ef5f016fdb4421be0f1244f.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a85cbd695d86b41022b5c23af750.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6f6c1aa8aefdbbd39c25affc3e67.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87953058ab1615ff56756fddf2f1ee.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cbd3e0f9843c0b422dcfc3f75ce82.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd823f5044a8bd89ab678322d8511.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982715a4be19bef2bb329304ff7d4bbd.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b075b103440aa537e3f2835a7842e3.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bf2b93ef06791718a679e26ac531.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1027b31281b52a4e7952f47cc401c7.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0f6dcea56a35a60e47d3a89d5fae.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06f4d5802cdc848c2b332aa5f79c09.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64d7762a2e3a88a30689aae5a3b2f.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7fa9b5a543db7354450c2e5c56273.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c0cc88edd70ae9fb6106829d96ad.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868faf505bad3563095d144cda8d298.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009b6a4f93259cd76a4070f01f1522.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7228d568bda55a1cd256f8292abd.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e92f40ea5817e4c0203f3f1429a7f.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90cf3d13b001717793945ac6b07aa8.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f9cacf62df94d9101229895a68b3.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82a8368c92c1967d104b3d6b17fa0.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de91eb280df9256aaeeff8142ac07.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160a014913d403dae94ea77ab1d2286.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9007366ab4249b9dc120d2a1f2e7e3.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57fe34b4f1aad2065414bb9cdf9fdc.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1c253e689dff842b74a4453c83bb.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81065aac31b1877cf6a21ebe0c2cf7.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d00194ebc4c53d7d9ff0457e4e771.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a57e756c777058dc3ae4df64f4805.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fb7c0a76501433a7ed97c3a12df0.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07615947390c3ddbdfab6c0630d70.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a85823bbe211c10a4b1feedad9b03.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e3f36d9137bb80bb7046497fabaef.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fd29e5b5513726c43f5223e3cf41.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb0bee0f40dad89bbbd4601d6cd7c.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c552a8fd5c331d539a3abf66a445d7.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c90496f4d1aa235a46d1d99dba4e6.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c46a4f439a65aa28b9d660f7ce12.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124696dec9186116cac15f85a2c2423.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99505f1caf96619e4df71117864afc.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e0aae55ab03da5c418bd2e1786f0.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac616a7fa97a26e31c7f565a8f23e.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbccf496c567d4cb540c9a7db3de0.jpeg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a313f8fac24a1262d820331a7aafd.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e772238b591501be8c541816223e46.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5950ea97c70bfd4f2d94fa5eb9a622.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133ac990569ae956aa9b4c69197401f.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374471d2e87eb0ea44385e75308ae15f.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb42289d2a0319a8bc75a4320d7d3.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b75b1022928e2420b0fc5c33fed85.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb681dcd7f5ef5de3d47915e588bfa.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2016eb9f1ad45e039ddafdb82a41.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c7b504a4dfd5c3c13beeb2416258.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ab55488a0118273fb83ddecbd117.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c5ed1de5cfa8672fc09bba12f13a.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc93e626c170fa5bd84df8855c2d50.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660809c21ac762e56c08a6a13c66730.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeada7b9dcefe4ca7b299fb74bf69a.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd51865696f0c9824ec3c68b7305b1.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e91754d51164a07311c788aeeb135.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb75ca6a2a5131810da9f5d3507c8e.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c16f64c4272f701bda0c1ba1de8150.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181c4edaac0e385ffefa9336ffc184.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679c3e5574c81cd1694a5b22f06e97.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2809cca12746e79ddc5d70e92a590e.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1714dfaf1eef18c7f0e73bfe7db1d5.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ddb011d29943460d0ba2dc8edff10.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aacb0a9cbac9581065026eaff81a4.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75242c8af1cb395b6aaacb617f00dea.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877b1f3b471440c7c068772d73a050.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392cf3aa08ce834a92d3d462db0ac1.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e7b57465ec7b16b7bce94e4a47c1.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b646c0735f87a44c878b46e2432b79.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302b4dafdb0f07697f11910dceffa5.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a7852b192cfb393bc9b9cb3acce8.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e35e5867ba2439e0fb90f7892d41f.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed086bdc566dff34ada8995c2951cf1a.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78771ce57c8efd85d53c0e3e4c9a233.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bec7c2f4d7fcc81d745f00661aaf0.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019307efec59179312eb2bf2d8a14a06.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1160fba1fd02a678c8f50fcd1908a1.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c105f92a9216409eced5e493261357d.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119654ee96c2ef15615d67f0c2079a.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f8576be2fa7f15eaa3313a0d59c8.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4b7f814b28cce5e6b9f1f01bf7ff.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b32ae2b5e9e30c2eb2b678c458cb3.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23586ff06452865716dcc2aff446a9.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7045afb14182a20012259f266f2edf.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf375db4777ffdb3b00fe6817364be8.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c68e25d626ded3666a1c7f44b7414.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bbe5d0ec00ffa3d69719adc9057ef.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bbd1632ec2903c5aa51eb22756356.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94692b4e84ef916bbcb4a23260f0f9.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905dda7aae3cc7032e01c78841520b.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cbcd9eecdabcbd68d4a2366d93bfe.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83992ae57cfdf131312cf1d885ab9c45.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5a01f4027f241c6de37e1ba526f6.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31aae4bd9c20cbc1b37abc24b6b58.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a3598bd7537c589953e44bc848a2b.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644337c137d7f58a02406048430a78.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7069c428c43e43a547c447348fcd.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d549b27a0569234f173bdac8fa07d2.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359293ce80ae8d645c348b122d243b0a.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f791ff3136daff30c83c894c9948a7.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680b78899f7062e61fdc8bc56e2fd4.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179a40a78ee044ae06d084d5fc968c7.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f09bf029d36f6f8b5e1615fd13b0.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b8aa0005eaf2955f9d3da4bad7f2.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca2ea84cd38a6979ee507f2ccd037.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adf804fddcf455bc287eb47dc881e.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa4374ca0e1df5da72d1d2df768b6.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee0ab35e131206ca5c183426932ee.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e8caa4fa4053ba2b550aa85a980e.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1efdf50a1cf33d99b6a55e15c17c.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdaf67aa438d4b404e794e41c73f0e.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445dea05dbde457e4cae42beb0d6bcb.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd51edde6f0c280a2c6ec9965aae20.jpeg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a9623f61eadc446e03413736bb86.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac5a0ae61863d3dbdbbf172c9cf2bf.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a1ae75ae67a96612763d02af30e1a.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf82d92d177520dec783dd58c211a0.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc4031b202269241f4aed8c658150.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62146e3e9c0aa579a2b51550d08362.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d6c330301260d2eef6147bd4e56f.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d952f9424ff45cc0a568de36c2c66.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a18e7cd47685df87e1d6de7be1bbb0.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c4b65a2bb4534a038301f26e93b0d.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c7f567ab7086094987881543c54a.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8cec2ffeb184910a27caa6df7a07.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9950968f8c06289a4f46f2c41c68.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f98bcb9587bb3bc9722f4635853c.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b38e31f6c58f19917d45acade4e9e.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de6a98520c1a33e3febba0c0838fe.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246c06fe05e782e4fe918050108c2b8.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64154d7453e52b4f6921ff5b4d1e68f.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa91cf4fdd17022c84388255c515f.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4426697e3de206fc7e18c64b5d1b5.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a153856c2283572552125a6738e2c.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce244986ef9425bc25a7c3fbf49df.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcc3b099f05831781e7d302c6df58.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45ece04fc7881ce33f2286638db06.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50f902df81ccf282786974eb55809.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e740cdb4793dc2f443477d6ff948.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52ad4fb45f1ce43f679e4c631757a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1c253e689dff842b74a4453c83bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa352795026a0ce19298a3014d15a80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1f82f902cee92a27fed8cc3d8790.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cba5a68047aa5882a6063a4934b4c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a98959c43b692d502f0940c1285ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51da4abe2950c9d83127c9ab81a0425.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de245da65cd6dc3e8808e9af84786a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a9d7327fac02db041ceb3a4f94aa.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ddd84a74d06dea66a890d6aec033e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1167e9b937e35d4ee00d27a6ef18a4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d10f559cbea510ef485e63d0de6e0f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a17472926f7f8a485d0eedd7200f6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbfa3e0b39d3f6f4342d51a7de025.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d823f7e9472e05bad7becf9a7824.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be5b2955af2cfc0eb91aeff6c94e3f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514db02b830d8eee5673b1a227983d5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda712a1e27a96a33023476414cef7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b361844ac84f9aeb73be21a52c73.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5d784102658f0868bb33d92f8880.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34f8a452b6a4c64425ae767ff70c1.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317ff7ce531c384ccb253f2a193506.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5677413ffd9585d229e83bff77bfd.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300ccd3c4af9e3df6a67cc54caaf3b.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2587d3d3c7f3ab20363170924b692c5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6448070ce13ef2278791174dfc66b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5db41c801d94d0aeabe1944a78a06.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3c7e5b780c5577a11a12aa9b547a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fd919e739c35d58d70564e1c33c7.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c296a35143d1d7c9736708278a9679.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654ff14f29a4eb0d4c146609e66624.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d749e43952866dd859e182f7a609.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f61e02ebb62634f1baa977c7f3b0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea5fa6ad3d57fc97657dec15cc195a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c20fedaab1adb8db1a380b42c28d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eec9ad74850b431d79246ec887df51.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c2135822639692473ce233e8d578.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996608d0f488dd09b9ddb86f00681b2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09c3d9d900a1db3059ff54dac1850.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75761ddb451cae31a191a6c4fbfed31.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fd4e14bf75d2225c5c005c72719f.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb7ac4c61758053d18bcb961b0c8c.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce1641e27db5fa7bb8fd1ef5ee7e8.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdfbb35d3b07bfaefd7cf02cdd7fbe.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0adffb336172f95677da6c4e0ef35c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d728de9e49cde97609637a9a50058.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c72013484fc7e65edbe8b1fb77c0.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170a8bf4b2f6eceda87268eab234d1.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc9e44a0e09285094f02c4a45fdcba.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce4c8acd97132b77b1411ef17bd4c.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5b9b970c6e660664f943c20bd369.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0cb05979e740379ba6d7fa85c42be.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a63180149aff4009bf9d81f435b8f0.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b7560eb4680c14a4698f394ee192.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad633371a75a42aa44285563718a8f.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4745332cce03c7e08648a12fe76bde.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba23d46bed787ba77a0c6ea64356d5.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed43c222037cb7365453b80e275bfa.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d049bef932b015eb9fd57238d06e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada74157cadc31d31c6ebb3693b719.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c20fb4ef9075a9307788235064ea6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf27f5a3ee41951a660c7394bd0953.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b4a4db152f322586897c059a9b94.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e5fb7e2eed842486ae0b4a823c0b.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692db3d30130c72612c30f1abd6011.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d69dc25733b3082feeecd72de97247.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c14a905ff6d2d79248dbc3aaa64e.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb363c622b8d6727e347627e428af352.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2419a7c4bc240f7619441745d50b.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06672fa8982b41e9b482ff218a752d4.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f7c6f1d89941d9cd20584042e3a06.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4245cad0baf57ad9ed836c4f52864.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5772d83e584525673abbda4252759c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6123bd1cdf50855f52f608086ab5.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ba70665cfe485fdce3b8d570cd4d.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250c940ce357fc5a85ba4f9582758a.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb82088f8b90a846e07fe107f21677.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83c1ce8960389fc13959c6cca0041.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8aee71f928f92a7c475ee0fa2176.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efc5cb78ee012313599f08a56f9cd.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350f6183912d3858212c0f10f9ec11.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933963fa6160c4945ca69454b4c7985b.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd34da9ceb925fd54b2abaf0d72ad.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1388e4c7e97afd376da10bd2ce3d60c.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d13421e452e8ec8e16b4502522fa.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf5f76839046f2f26b2b7bf8ba7d4.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e226389d528dbde703442999d37f9.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d911c44fb746ad9d8956ae1f08d0e7.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d6f6c000b83e93979f5e6b8a7c10.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5cf4dcfebacb3436c4b7b25524700.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9bb8cdefb473dfb51dcb5feff2a54.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5f4ae6c7da25e2263ef2a36d9a6d3.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390981e4e200334a510646d5ccece22.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb3be9a25b454035166d76f1fd3ab.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f65dc1a527beda1f8c20e4042f22b.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaa17551f97b874a5aa64281f78c78.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106d85e303b4c2497fae85a12f8edf3.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c26c2c98b3e511cba30a9e009e5a9.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad70f638f8db3390e2559a70836a48.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d22773a830a50e6d78f8246f9a536.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb35f7f20629f4fa2597e637cbdb48b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315887c8b7381837246365214823df1a.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe8c87b3a656929351170a05813bc.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d181bcabfe51501d206d1467bc8cb.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd72476ba72acb0ce4491e67b76f2d.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff82499ad73050fe117b84123fb0dd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cce4cf803c07871b8898488aacdc.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ce4ac2578335639b4fb097802072.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f66bd5f7694a257043ca288a232a.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa37d0410e0ac455a010660795e36.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3541b77e9ae727615cd8c4eacd2ae4.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92663782c11f79f898744894255800.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe509dbdd92628741be740ca5276741.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52ea257be05486ffcecece1e70faf.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad7b56acf300a88e828e9d86038b7.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062613567da048893701218bb448e2af.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751545b419918ec09a46be7c7a0183.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a335ff6e7fce9882ad4a074642d00a.jfif"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad6e858be7b7306476501ecbe2136.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313c528a5fed3af54059663009d26e.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a3a8b6dc2a2f210a5a6e4d07a94fd.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596525441b4b1fa6194de70b7817460.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a5b05ef66f5e88f917126ac18023.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680dbbd32bfad0930462b4cc36dcf2.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5de42bbeaaaba578719c4f45c8c19.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa9a1449ce87cb3c9b4217c29479e8.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aee70d1b2baf5c3003c74e53b16ed.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b38e658b7c5813bde74aa96aac5f.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a3e14cea2a6121391953698dacc7.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6776d0b1368a0a93ee9c14a2d83bb.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50d2442ee338a329efe72fe48f4b4.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac453861c947df194f485f1eb21425.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4bb249dc2b6c46dea7d78fb88c2d1.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3957c6bf6ca15f800f7e51d258a1.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81030af4caf8ebf482c92aa652cff771.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f06a3566e85945c3bd080e20dce8.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda814b9cc7d90868659e411cdf0cff.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4427d0b6e4f569604327ff7df274.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b440d004ded8cfeb3c3129ebf1964.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac15196c1d70fb81ec24ef0c0ea8ed.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab391dfce1ba19b1ef18a00e788a226.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dfd38685cd6249be149ad411ce642.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6055de2ea615e4d0f50a23cce83c22.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4b1e9b80d97ba7a8e09c1f9bb9fa.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87faa3fd849cdeea9e0a637ff3ee23e.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e196ff9a60223abb4ab09bc421bc9e.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26528f51ab605eab206291c7a99f9.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54d59dd6ce102a8c659608616da2a.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfbdb20be3812fb42b52f1a17e3ac.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d02db4c7cb504abbc10bf744db017.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306aedc3bc33422fed3ce1c826665e7.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcea2c787bc8c8146c31a47d00325a5.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedd71eb127c5c61e7331d9d8dc686.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c09d7f4332a2ce9200da8b8d30d9f.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a215365dcff8cf5e2a61b8f79d856.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcb00f3d61995575d3fd69eeea43c.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4445644e231ea0995fa059ee2eaf8f.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6968556f4d930dffbd1dbdda7c6a.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563671985cb035447bf50b8a0bf5a899.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa15026e0c8703bda63275eacee464.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3accb8c1c51b1d1920a2fa4fe90dccb.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccaab69c68016b58266abd57ba20e.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dfc68a1063189294d2ecb26cd9de7.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4467ccd1b269b20a2a2b11b8f00a8b.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c5e0a7e61176ce495d7e8de9bf4ba.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55c94a68fcb6791a2ced8354ad820.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06f1cde4fad6fc2cb86f49bd6c124.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ad88f9c0c4f211f67a9bc586f01a.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f081eed2ad2c11f9e0a455d35a2d37.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4ff036d080e64080637558a61864.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabb5957dfbcfa4001fe6617174ccc.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9646a81263e262553d5636010eb9fa.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730fe20d836355225d66b0f514c950b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6fcc11f71defca9c4ca160b6fbdad.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55babc705f61747fa1a6d6db7d1416.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d34421c3578823fb6d8abe827ce4c.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24cc9e19b860fac2890e2b056c138.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e0b260c14ab938f36ea22af8f683.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313e266196e0f41a6f4b1ac6814eec.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7cb67051d4229874686b92348673.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31bb7d664d74fe14b2beb6831c0043.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeed0ab2aecfeb1a5ae1f5947be967.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ecbadac1075e416a8c9a0cbb4b7a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f7356933605eb663d09d5110e338.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519869d24a800d9cb05510da204fa6.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261007689489528e35d271f1d1e689d.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c9e7ae82ce0c04987274277ccd90.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0856cc96a21993e770a22a558d72.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca475dbdbb11043a0995f44745998.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48975b6acc1aaf5fa0bb904d8fb76.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cfaa62b663781acd483607bcad04d.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e467bbf01d9ece33c2ff586a411a770.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209615db110af2b19b7364987e48b110.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b8cd651ae13da7c569edd7da4de1.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb6ff2a53f949c1a18922024f39ab.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b886ed4dd88b1a34ea8c73319563.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a21894f5a354c63cd032e5cd15436.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e598a7bee4265b8475a39a1e7f539e.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6deb4bce940940a078eb459e944826.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96197e725b63b40bb4a29741862a358.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb819b1a53a2542496dbc2310b1c8e.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066177f03abac778fd258e6fe7a44cfe.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5151082748a7a9f4e9d4d6e8a0a4b9.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1e6378bef0e7606f8cae189e31b1.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f0cf3e12d44bd92a75df0c4bffb02.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd73a860e08c0d1947760f5b562718.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56cadd031759f215e71e340f13a271.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f86daf59c9a15061c6ffaa9230bc4.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770863cf9ad86bf85e5cd1fb781c6d1.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f5a214c6ae66a3a2a36def9651fe.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ab998fc2e9111349171289540293.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf669e8a45e85144a78f8495e8c1480.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9aacda72c1ddf21ad80b6f6673b7.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a1a76eef90e5c46475b771dd01e4.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f717880e1623d24ada4e322c9fa23.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fd118303f4d4e59bbb86a4af0274.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6318fd1937c6a0bce4246dd49d9f00.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed0c2d327cd6b1fb715c1e0dd4a49.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b247e93cd1c84147344356131d308e.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c453b89a0231b98f5088f84d3b20.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0133cd7b4e7bd87e6168ad396ead28.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd06fa1f0e411062d69e43967ec5575.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d235b60a3ba8584b9545664cd1846.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf326b3196b161d6101a0917ff923.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608ab63df04d5b8c2b510a663c4b69.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a93060cc27aa9c90eee02fed8bd4a.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421573987d679c619daa995cf22e9db9.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6d43d1da145d2b0aa159620d1fc0.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d27f2da72bfa85bb57160f9203c19.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7df393df1b66bd081ab10c50f6a98.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00fa9d5cb953643662c8957cd28c4.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717521a444c4e326de8dec39e15289e.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1a58b4fcd3b43c3ccf1620a417d4.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1430600b14b6749fc2ec96da9cdf9b.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242041f90d7970e16b5f999358daae.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44faf3fb4674a92a8d4e197aba5665.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249a9abe0b67dd200644ddbd0e3beb.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98520d1b298cb2058b7e4f04a2f0862.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7a099fda69cb7344df4b731a1cf5.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944342b02d8bb0255983a4497ac8d54.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee6284aec0094717b88c32e61a215.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9647a546a43f1399ec1e3a413febb8.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1ad87d9793c6d7b352934e1367dc.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95ee804befa04eb44afea488bb3de.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186bc56663a014cf9b66ec4aa94869.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d374422c1f4c405ba6de07c162e3b7f.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73cd5a0788ba549221b507833c5de.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013bd246e3140d3eadd278bba90943.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00706d0d45b5128aebd9fb9240886e.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867377864247437f7aadec4470e6dd.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c995d48e06a93bdcb5d15ace265390.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d6450ebb17a17c41ab106c57daef.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f641035e894257c1208680341f72.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032160c3cfdec2e05db259805ae357b9.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a59fe99f4eb605d1e988446a14af85.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a741fd3ef3ceef3375ca0d01ac6e7.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847063c6eff373e7ad82842932ffd10.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e60226fcd100925bb5d110e50d73.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe433d879798fa4b011e8e5753e78.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaec81b8d8bc1b4b1acddbd9b9c1b.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6b2d387468ebfdf0122714385e18.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07c15c4c47acbb201bd5026c09fc7.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8f6a500f76867e58aa42610710e6.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ae015e9df65a1cd4a1020a0384f3.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fde989a436e15be991cef155a24e2d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b34776766e6393d48517cdecf459.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c450d9e51d00a4f0343a1a3c36979.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813283643487bfcdbad4683516a7d688.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660f4c27b57766769e8f8e0ba55bf6.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4d8c603cc1bd02f3be4647382009.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccaa6a0d28fdfc0e1dcc78bd32f6bc.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240321f417aa5feb59b46b8edac87375.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047b61fef39da60bad7c1390e5a091.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded44d9f492bdbd8bcba1e3d813a61fd.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e075c72e39b65a02178f4c7ea4080b.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa4359f2e048dc4c004eb93f3e7db.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc4bc5abd7335a5bbaf76c30edabb.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775922ced82785998c0b4f5bab91139.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ad9ea0cb82274acc430527f030b8.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bde2550c6ce88b3eeb9a375bfc834.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c4f77442c33ff69fd7cdeeacd8ad.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2e25ce1e0b255d2efeeaccc809ed.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b039373656fb5fb2c6fcff75d527d.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3acb9f88ec8c714f05c8cdc6e52c.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932547a2b3829b73f5e457c6e55e199c.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f716bee2329938425fa8edf01c846.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52a3925aceb9cca3a5d974d56aed7.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16760373c8f677171dfff4dae3b9b2e.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a920420389b36645e801e89b071c9.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81882424dd884ea39b5f930025ff06d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122fca37f7ba09774e29023090a740d.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523544701bbe6798b839bc9faaa36070.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259d4347dcfc38871ec7f4b91cc018b.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a26552a91ced2cf220a565bce58be.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84e714558ca093cc014a2f210804bc.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e439ccd39ece2cb069f267f3ddfc.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337868f69bb83cacffc60391c46060.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b81f6022aa5323230c9de67ab3bdf.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422eef6b906015d0d962a77dbdf6e59.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17c09504f635dcd1581b8c40e50d3.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a687e5514a7c2689c1e1fbc7ddaa1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2476702572de08174aec0935366b.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85063943c924d5a598cf123c188263d.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c19a7c13d8c404498641cdc2c9081.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40e31a241fa817c77191fd0188e43.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db0df31543f49c8719a26c26161614.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77f0236ea5dd2dc9ea877b23746f4.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53f7a747e3a09c5f3b91b6925a53c.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd25de676f883a1d7728a294b9a71.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2573ae86a080e7ef0921bfcd09a7.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa86bb9d597004277a9c11af24c44.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db460e1c4a24500a8b903e319b285.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172c9f01fb90fda3425f0a80e4e125.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d98bc88a1c03754c54743239e010.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d15b7831fcc43f5f353266d253117.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad648601dea33f86bee67bd74b62ceb.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c9324fdb1191a7bcb5f8366b3c3f.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571567550e03987f5fbc11df1172bdb1.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b74d28defd8ea81074556000804e.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4c39815303d6270f822fb208bef2.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d753124fb463851ab630424a64f44.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d70c2c7901a2ca756efbdaa3d09f7.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba270b26c59047364480196ee22281.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d2d241412916a81532ed2457aa80.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6332069f71bd88c14298cf46cd48.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da2103589d0de1759727770bbc9c4.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6225dbbef7afe24d4216279b9a838.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63131dc07673a2bd3bfa69208daec.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc9b4d0f93cc61b74861bd8b67625.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d875f19a8fcdeb66019f87a2505d5.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab0fa7c2827aa30f104302340e005.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b9c5d625628dbcca85e1b4b81325.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e973c7a2ca45beed9dfa4252d48ba3.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2cdae75a46ab4efbecd6d97f6a426.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b735d871e43e57e8ebdd49e458db4.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a75e764717dd6446eb861f848556c.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02a6cb3e556370f42ea4ef488e3ecc.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aec67354f07b35b5cf464ad166745.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3221bc848f7fb5ddb52ab4ab33b9d0.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5700135cbc9ecad1a8277f290e6f.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba33a4bd7cd3f46902af436a45b02c.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aea92d57bf169f9b0201ade6aee3.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ab69899f8305a1163c71de3546cd.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f80845515353b3acd9209eb9f413.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e470996038e36c84b2f94a6c62046.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7756335e4729b94a2d29334ef33dfd0.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961396828b247d765355bba2ef33eb81.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d6c5d266bf44d4f23b095eb2b37c.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75afc759c3df08423e2c823dec00d.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4415c73e8d889646433efc29767d0c.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17bd893f8de31872dc5dbc86fa3857.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c1982b41c1434535748d32dae0ce5.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ee3e59c322086ecb3badc03693fe.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c533ef88960905c247ae28fcd24c1.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfcbee5f3c407085476f323e092449.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9885251478267324b179f84ee5407.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937c5a8d7cef9d1741ecdca1b75080.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2716d8ae3b73d7ea269f3d671fd5f3d.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32238f89aede44194d3803477de7a63.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eaf93f5254072f21831f7ffbd9a22.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd77bbcb324b95ca5a1198902d8236.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fc336416d05f6c9dbb1aa9db85e9.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e9f20d4188e44b105197aa1d5551.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3b203476e5ad80a1d96c0fa85260.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f52f748cebcc4dee18718a8cc97de.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b81a29d7f32cd7e5c1f6965ca99ee.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41a7e58b607359b02d156eac853dd.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee0abee1e6f665ed83ced678a51b8a.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f3d1af8ae3f93316911000cf3994.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3711a6a8b2bf0584507f2eeada357e3.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9bb553297705bacab0683243988f0.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac7e58a369fdf3a87c2699dcdf212.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee47621010b04513e89f62fe637576.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63df0a6dbeb681b36e5171caa8ef6.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d1d0f90cb61ab0cdc8a7f47dca49.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1eea71aef95074f3ffce9796d236d.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a282b4987552ca58279dbef2bc79e.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e8f92b73aadfee8224539dde73b3.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f5b178955ad63bbdd33ff8550d60.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0d72e7de8f48a05e1158d3cb7cb1.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c167d2bf9bff41aed3153a7aad92.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c5561119ca1741f649f2dc495d0a.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df9c027440596d40689111ad45c44c.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a318eb62446ff7a1a1a1105fc51e.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcac32ee8c577e544cf953f6406d0b3.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93e92d8c206ceb0bb01a02ed012be.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff875a82e2047752b90ba7dc99c2965.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28169aaac1ca5ec1dd20b66b9cc138.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34ea4dde62a4848a57aa04a2c4c4d.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6d36d155bc0ab8f3af107a00a219.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c110a49e3e6022262f0929a6caa3.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e74c7c1b9e0eec1b49af38650a392.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583570994f707d533d8db2d9f1f1e00.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428bfc85577ad861f6b2a66499213b.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed90b62bad4b68ce5f3e8f7e19496c.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53faee888bf431dad7e983ca24185a6.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6880b569582afd8e8461eb2814f928.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc1940a4ec80d99297889ba55114d.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72e658c7748e3bc4ce492e29e899b.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ba3593cb916e24822965e4bdebaf.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b059d0b3feb008ab1a13ca244da7.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d99c9765c1c4f95ab03ca3012270.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac634798923889ce082a0f75eb2cc.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0198462f2ff68539d489fddbab17.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e46b11617b1c7bd4b842f6d18d949.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375337489a9eeae9cb05306aed1907.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b50b6de6cc4e40c5bd21668a7bee.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474b2cfb930baa5df15a6bb7d07588b.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa55e5713c6fb6c93b693448c1a40d.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca31f1c7464615e2eef10e80dbf8c.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518edc9a161feeeb3e33ca70e597cb09.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9e86420a7d397b055d57870bc133.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436187c7a4faea03f2e60f090d234f83.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1c128bd265d048b065611db80b66.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53230f0fca22b5ae8f8498e53ffc0a3.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781bc79ade8f221655f5c6493a01373.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820f91cc78ab11164568640287310b.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966d8a45692e3b315f2cc6e0fc9802.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721a7b53c6ab8e5302a68258f3becb.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542bdacc7f24ba7bc7015b24bf96a0.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398ee74d1197667340591b4a8a6a76.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23146951d25f69a8a64641536274dfe.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9630c1416a5b2cba765167944aba00.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc23289ead30a251ed3f871728b3c43.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c1d903ae3906f4b4a99657e88474.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be6db443db35cd0dfe56d0efbff59.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdcc4d59bcf10db8fc6e942a61b51.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e572ba472d83ed0c152214b07aabe.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc693262f2aa8a29412c6707350c4f1.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db52a6111d624256845cbfa337ac2.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6adc1867cd308c86009f57d7863df.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746246fb690220dcbfe54a6b4ff549dc.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dedddfae43763e95426dc92e8840b.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8784e1b1e65a2ee4c3299989f791f.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc580e257a85ca9279a7e187cdc230.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54fb211be771baf8bc9441b89e112.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555543235ac532739261c51968296760.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f1f6bbaeff8aac1b93717779d735.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd30dc1aca36d43354ac950685973.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d1cf068a3661bc405a32eb903c49.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040478e268d48e29a93c59d45e69d9d3.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d89a289b67c6a920f85a475a56ea.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c871056618176ca286753af2a6048.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd3665887c9e169c86d86de12686b.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83f8322fc9ef3c95b6d745f63b21c.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6cda443e2d08b7e821b4b12c74255.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374801db5df4f7f71455747d212f3456.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab3b11190783fa60981fdad4912f0.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc0daeacf313201c9c7a8e76f769b.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf97dd0a4d99e231cb26e6b21920df.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19645d3574043df6aec6c9cb8753caf.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a5244f931e77ec0278bd0f6cc532f.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86e6224e5259386aeb69a15bf9c95.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6102072c0d04a73a5068029d314c.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962e3852e28ef09dac63eede2d2183.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaca9b3c16be1f9d6206029ae5ce9d.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0df9ff220878cce803d139cdbe26.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5476c8a5024fd7c4d60afb7067643.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfab13b42214793e9b3d252114638.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478aefc3702a271472aab56c7a0c9fa.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc37e9a033e719985e3667a78e311f.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5aa8aa58809e5167c88b5f1ea617.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccbdf0cef5da022fabd37658fb8561.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b43065ef5f016fdb4421be0f1244f.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a85cbd695d86b41022b5c23af750.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6f6c1aa8aefdbbd39c25affc3e67.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87953058ab1615ff56756fddf2f1ee.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cbd3e0f9843c0b422dcfc3f75ce82.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd823f5044a8bd89ab678322d8511.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982715a4be19bef2bb329304ff7d4bbd.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b075b103440aa537e3f2835a7842e3.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2bf2b93ef06791718a679e26ac531.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1027b31281b52a4e7952f47cc401c7.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0f6dcea56a35a60e47d3a89d5fae.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06f4d5802cdc848c2b332aa5f79c09.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64d7762a2e3a88a30689aae5a3b2f.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7fa9b5a543db7354450c2e5c56273.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c0cc88edd70ae9fb6106829d96ad.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868faf505bad3563095d144cda8d298.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009b6a4f93259cd76a4070f01f1522.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7228d568bda55a1cd256f8292abd.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e92f40ea5817e4c0203f3f1429a7f.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90cf3d13b001717793945ac6b07aa8.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f9cacf62df94d9101229895a68b3.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82a8368c92c1967d104b3d6b17fa0.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de91eb280df9256aaeeff8142ac07.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160a014913d403dae94ea77ab1d2286.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9007366ab4249b9dc120d2a1f2e7e3.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57fe34b4f1aad2065414bb9cdf9fdc.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1c253e689dff842b74a4453c83bb.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81065aac31b1877cf6a21ebe0c2cf7.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d00194ebc4c53d7d9ff0457e4e771.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a57e756c777058dc3ae4df64f4805.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fb7c0a76501433a7ed97c3a12df0.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07615947390c3ddbdfab6c0630d70.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a85823bbe211c10a4b1feedad9b03.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc52106a915c7dd8c03d98d5505826.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fd29e5b5513726c43f5223e3cf41.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb0bee0f40dad89bbbd4601d6cd7c.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c552a8fd5c331d539a3abf66a445d7.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c90496f4d1aa235a46d1d99dba4e6.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c46a4f439a65aa28b9d660f7ce12.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124696dec9186116cac15f85a2c2423.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99505f1caf96619e4df71117864afc.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e0aae55ab03da5c418bd2e1786f0.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbccf496c567d4cb540c9a7db3de0.jpeg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a313f8fac24a1262d820331a7aafd.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e772238b591501be8c541816223e46.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5950ea97c70bfd4f2d94fa5eb9a622.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133ac990569ae956aa9b4c69197401f.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374471d2e87eb0ea44385e75308ae15f.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb42289d2a0319a8bc75a4320d7d3.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b75b1022928e2420b0fc5c33fed85.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb681dcd7f5ef5de3d47915e588bfa.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2016eb9f1ad45e039ddafdb82a41.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c7b504a4dfd5c3c13beeb2416258.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ab55488a0118273fb83ddecbd117.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c5ed1de5cfa8672fc09bba12f13a.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc93e626c170fa5bd84df8855c2d50.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660809c21ac762e56c08a6a13c66730.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd51865696f0c9824ec3c68b7305b1.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb75ca6a2a5131810da9f5d3507c8e.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c16f64c4272f701bda0c1ba1de8150.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181c4edaac0e385ffefa9336ffc184.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679c3e5574c81cd1694a5b22f06e97.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2809cca12746e79ddc5d70e92a590e.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1714dfaf1eef18c7f0e73bfe7db1d5.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ddb011d29943460d0ba2dc8edff10.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aacb0a9cbac9581065026eaff81a4.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75242c8af1cb395b6aaacb617f00dea.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877b1f3b471440c7c068772d73a050.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392cf3aa08ce834a92d3d462db0ac1.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e7b57465ec7b16b7bce94e4a47c1.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b646c0735f87a44c878b46e2432b79.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302b4dafdb0f07697f11910dceffa5.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120f0c587b461bb40f67215de90475.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0e3b14aba12a8ba3b28d7fd1641e.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a7852b192cfb393bc9b9cb3acce8.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e35e5867ba2439e0fb90f7892d41f.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed086bdc566dff34ada8995c2951cf1a.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78771ce57c8efd85d53c0e3e4c9a233.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bec7c2f4d7fcc81d745f00661aaf0.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019307efec59179312eb2bf2d8a14a06.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1160fba1fd02a678c8f50fcd1908a1.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c105f92a9216409eced5e493261357d.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119654ee96c2ef15615d67f0c2079a.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f8576be2fa7f15eaa3313a0d59c8.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4b7f814b28cce5e6b9f1f01bf7ff.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b32ae2b5e9e30c2eb2b678c458cb3.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23586ff06452865716dcc2aff446a9.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7045afb14182a20012259f266f2edf.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf375db4777ffdb3b00fe6817364be8.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c68e25d626ded3666a1c7f44b7414.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bbe5d0ec00ffa3d69719adc9057ef.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bbd1632ec2903c5aa51eb22756356.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94692b4e84ef916bbcb4a23260f0f9.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905dda7aae3cc7032e01c78841520b.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cbcd9eecdabcbd68d4a2366d93bfe.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83992ae57cfdf131312cf1d885ab9c45.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5a01f4027f241c6de37e1ba526f6.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31aae4bd9c20cbc1b37abc24b6b58.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a3598bd7537c589953e44bc848a2b.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644337c137d7f58a02406048430a78.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7069c428c43e43a547c447348fcd.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d549b27a0569234f173bdac8fa07d2.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359293ce80ae8d645c348b122d243b0a.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f791ff3136daff30c83c894c9948a7.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca55378420e74f6a67790af5cb322b.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680b78899f7062e61fdc8bc56e2fd4.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179a40a78ee044ae06d084d5fc968c7.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f09bf029d36f6f8b5e1615fd13b0.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b8aa0005eaf2955f9d3da4bad7f2.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca2ea84cd38a6979ee507f2ccd037.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adf804fddcf455bc287eb47dc881e.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa4374ca0e1df5da72d1d2df768b6.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee0ab35e131206ca5c183426932ee.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e8caa4fa4053ba2b550aa85a980e.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1efdf50a1cf33d99b6a55e15c17c.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdaf67aa438d4b404e794e41c73f0e.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445dea05dbde457e4cae42beb0d6bcb.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd51edde6f0c280a2c6ec9965aae20.jpeg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a9623f61eadc446e03413736bb86.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac5a0ae61863d3dbdbbf172c9cf2bf.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a1ae75ae67a96612763d02af30e1a.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf82d92d177520dec783dd58c211a0.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc4031b202269241f4aed8c658150.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62146e3e9c0aa579a2b51550d08362.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d6c330301260d2eef6147bd4e56f.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d952f9424ff45cc0a568de36c2c66.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a18e7cd47685df87e1d6de7be1bbb0.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c4b65a2bb4534a038301f26e93b0d.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c7f567ab7086094987881543c54a.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8cec2ffeb184910a27caa6df7a07.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9950968f8c06289a4f46f2c41c68.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f98bcb9587bb3bc9722f4635853c.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b38e31f6c58f19917d45acade4e9e.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de6a98520c1a33e3febba0c0838fe.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246c06fe05e782e4fe918050108c2b8.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64154d7453e52b4f6921ff5b4d1e68f.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa91cf4fdd17022c84388255c515f.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4426697e3de206fc7e18c64b5d1b5.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a153856c2283572552125a6738e2c.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce244986ef9425bc25a7c3fbf49df.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcc3b099f05831781e7d302c6df58.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45ece04fc7881ce33f2286638db06.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50f902df81ccf282786974eb55809.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e740cdb4793dc2f443477d6ff948.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52ad4fb45f1ce43f679e4c631757a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4324,1716 +4288,1716 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_24434" descr=""/>
+        <xdr:cNvPr id="7" name="product_25895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="8" name="product_24435" descr=""/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="product_24434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="9" name="product_24436" descr=""/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="product_24435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="10" name="product_24437" descr=""/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="product_24436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_21657" descr=""/>
+        <xdr:cNvPr id="11" name="product_24437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="12" name="product_21867" descr=""/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_21657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="13" name="product_21997" descr=""/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_21867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_18215" descr=""/>
+        <xdr:cNvPr id="14" name="product_21997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_25984" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_12673" descr=""/>
+        <xdr:cNvPr id="16" name="product_18215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="17" name="product_8703" descr=""/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_8702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="18" name="product_12639" descr=""/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_12673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="19" name="product_12640" descr=""/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="product_8703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="20" name="product_16687" descr=""/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_12639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="21" name="product_16778" descr=""/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_12640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="22" name="product_16779" descr=""/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_16687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="23" name="product_16780" descr=""/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_16778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="24" name="product_16976" descr=""/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_16779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="25" name="product_17526" descr=""/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="product_16780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="26" name="product_19673" descr=""/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="product_16976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_20472" descr=""/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_17526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="28" name="product_22102" descr=""/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_19673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_22319" descr=""/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_20472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_22941" descr=""/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_22102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_22942" descr=""/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_22319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_22943" descr=""/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_22941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_22944" descr=""/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_22942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="34" name="product_22977" descr=""/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_22943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_22988" descr=""/>
+        <xdr:cNvPr id="35" name="product_22944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_22977" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_9812" descr=""/>
+        <xdr:cNvPr id="37" name="product_22988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="38" name="product_12632" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_9792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="39" name="product_12634" descr=""/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="product_9812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="40" name="product_16672" descr=""/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_12632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="41" name="product_17527" descr=""/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_12634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="42" name="product_22272" descr=""/>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_16672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="43" name="product_22273" descr=""/>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_17527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="44" name="product_22483" descr=""/>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_22272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_18987" descr=""/>
+        <xdr:cNvPr id="45" name="product_22273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_22483" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_21427" descr=""/>
+        <xdr:cNvPr id="47" name="product_21157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_25193" descr=""/>
+        <xdr:cNvPr id="48" name="product_21427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_25193" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_9805" descr=""/>
+        <xdr:cNvPr id="50" name="product_8705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_11994" descr=""/>
+        <xdr:cNvPr id="51" name="product_9805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_15974" descr=""/>
+        <xdr:cNvPr id="52" name="product_11994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -6533,395 +6497,395 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_25905" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_12661" descr=""/>
+        <xdr:cNvPr id="68" name="product_8707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_12666" descr=""/>
+        <xdr:cNvPr id="69" name="product_12661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_12667" descr=""/>
+        <xdr:cNvPr id="70" name="product_12666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_14091" descr=""/>
+        <xdr:cNvPr id="71" name="product_12667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_14106" descr=""/>
+        <xdr:cNvPr id="72" name="product_14091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_8708" descr=""/>
+        <xdr:cNvPr id="73" name="product_14106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_8709" descr=""/>
+        <xdr:cNvPr id="74" name="product_8708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_8710" descr=""/>
+        <xdr:cNvPr id="75" name="product_8709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_8711" descr=""/>
+        <xdr:cNvPr id="76" name="product_8710" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -7247,680 +7211,680 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_18553" descr=""/>
+        <xdr:cNvPr id="86" name="product_19482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_19482" descr=""/>
+        <xdr:cNvPr id="87" name="product_19462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_19462" descr=""/>
+        <xdr:cNvPr id="88" name="product_20469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_20469" descr=""/>
+        <xdr:cNvPr id="89" name="product_21248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_21248" descr=""/>
+        <xdr:cNvPr id="90" name="product_21249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_21249" descr=""/>
+        <xdr:cNvPr id="91" name="product_21354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_21354" descr=""/>
+        <xdr:cNvPr id="92" name="product_21866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_21866" descr=""/>
+        <xdr:cNvPr id="93" name="product_21906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_21906" descr=""/>
+        <xdr:cNvPr id="94" name="product_22211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_22211" descr=""/>
+        <xdr:cNvPr id="95" name="product_22307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_22307" descr=""/>
+        <xdr:cNvPr id="96" name="product_22320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_22320" descr=""/>
+        <xdr:cNvPr id="97" name="product_22474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_22474" descr=""/>
+        <xdr:cNvPr id="98" name="product_23221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_23221" descr=""/>
+        <xdr:cNvPr id="99" name="product_23922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="100" name="product_23922" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_11980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_11980" descr=""/>
+        <xdr:cNvPr id="101" name="product_12671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_12671" descr=""/>
+        <xdr:cNvPr id="102" name="product_11981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_11981" descr=""/>
+        <xdr:cNvPr id="103" name="product_12115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -8050,2245 +8014,2245 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_25838" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_12828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_12828" descr=""/>
+        <xdr:cNvPr id="109" name="product_13230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_13230" descr=""/>
+        <xdr:cNvPr id="110" name="product_8714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_8714" descr=""/>
+        <xdr:cNvPr id="111" name="product_9800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_9800" descr=""/>
+        <xdr:cNvPr id="112" name="product_9801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_9801" descr=""/>
+        <xdr:cNvPr id="113" name="product_11137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_11137" descr=""/>
+        <xdr:cNvPr id="114" name="product_11138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_11138" descr=""/>
+        <xdr:cNvPr id="115" name="product_12013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_12013" descr=""/>
+        <xdr:cNvPr id="116" name="product_12668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_12668" descr=""/>
+        <xdr:cNvPr id="117" name="product_16504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_16504" descr=""/>
+        <xdr:cNvPr id="118" name="product_16505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_16505" descr=""/>
+        <xdr:cNvPr id="119" name="product_16842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_16842" descr=""/>
+        <xdr:cNvPr id="120" name="product_18279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_18279" descr=""/>
+        <xdr:cNvPr id="121" name="product_18291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_18291" descr=""/>
+        <xdr:cNvPr id="122" name="product_18327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_18327" descr=""/>
+        <xdr:cNvPr id="123" name="product_19224" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_19224" descr=""/>
+        <xdr:cNvPr id="124" name="product_21446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21446" descr=""/>
+        <xdr:cNvPr id="125" name="product_21654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_21654" descr=""/>
+        <xdr:cNvPr id="126" name="product_22213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_22213" descr=""/>
+        <xdr:cNvPr id="127" name="product_22214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_22214" descr=""/>
+        <xdr:cNvPr id="128" name="product_22254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_22254" descr=""/>
+        <xdr:cNvPr id="129" name="product_22352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_22352" descr=""/>
+        <xdr:cNvPr id="130" name="product_22269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_22269" descr=""/>
+        <xdr:cNvPr id="131" name="product_22469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_22469" descr=""/>
+        <xdr:cNvPr id="132" name="product_22487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_22487" descr=""/>
+        <xdr:cNvPr id="133" name="product_22810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_22810" descr=""/>
+        <xdr:cNvPr id="134" name="product_22955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_22955" descr=""/>
+        <xdr:cNvPr id="135" name="product_22980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_22980" descr=""/>
+        <xdr:cNvPr id="136" name="product_22981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_22981" descr=""/>
+        <xdr:cNvPr id="137" name="product_22983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_22983" descr=""/>
+        <xdr:cNvPr id="138" name="product_23670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_23112" descr=""/>
+        <xdr:cNvPr id="139" name="product_24185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_23670" descr=""/>
+        <xdr:cNvPr id="140" name="product_24481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_24185" descr=""/>
+        <xdr:cNvPr id="141" name="product_25600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_24481" descr=""/>
+        <xdr:cNvPr id="142" name="product_25839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_25600" descr=""/>
+        <xdr:cNvPr id="143" name="product_25983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="144" name="product_25839" descr=""/>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_8706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_8706" descr=""/>
+        <xdr:cNvPr id="145" name="product_23668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>204</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_23668" descr=""/>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_8704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_8704" descr=""/>
+        <xdr:cNvPr id="147" name="product_9875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_9875" descr=""/>
+        <xdr:cNvPr id="148" name="product_12641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_12641" descr=""/>
+        <xdr:cNvPr id="149" name="product_16503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_16503" descr=""/>
+        <xdr:cNvPr id="150" name="product_16781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_16781" descr=""/>
+        <xdr:cNvPr id="151" name="product_16978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_16978" descr=""/>
+        <xdr:cNvPr id="152" name="product_17546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_17546" descr=""/>
+        <xdr:cNvPr id="153" name="product_18092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_18092" descr=""/>
+        <xdr:cNvPr id="154" name="product_18143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_18143" descr=""/>
+        <xdr:cNvPr id="155" name="product_18144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_18144" descr=""/>
+        <xdr:cNvPr id="156" name="product_18145" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_18145" descr=""/>
+        <xdr:cNvPr id="157" name="product_21161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_21161" descr=""/>
+        <xdr:cNvPr id="158" name="product_21370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_21370" descr=""/>
+        <xdr:cNvPr id="159" name="product_22122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_22122" descr=""/>
+        <xdr:cNvPr id="160" name="product_22079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_22079" descr=""/>
+        <xdr:cNvPr id="161" name="product_22987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_22987" descr=""/>
+        <xdr:cNvPr id="162" name="product_23613" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_23613" descr=""/>
+        <xdr:cNvPr id="163" name="product_23679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_23679" descr=""/>
+        <xdr:cNvPr id="164" name="product_24199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_24199" descr=""/>
+        <xdr:cNvPr id="165" name="product_24201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_24201" descr=""/>
+        <xdr:cNvPr id="166" name="product_24202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_24202" descr=""/>
+        <xdr:cNvPr id="167" name="product_25892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -10577,16226 +10541,16004 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_9615" descr=""/>
+        <xdr:cNvPr id="176" name="product_14086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_14086" descr=""/>
+        <xdr:cNvPr id="177" name="product_9803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_9803" descr=""/>
+        <xdr:cNvPr id="178" name="product_9804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_9804" descr=""/>
+        <xdr:cNvPr id="179" name="product_10204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_10204" descr=""/>
+        <xdr:cNvPr id="180" name="product_11146" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_11146" descr=""/>
+        <xdr:cNvPr id="181" name="product_12014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_12014" descr=""/>
+        <xdr:cNvPr id="182" name="product_12015" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_12015" descr=""/>
+        <xdr:cNvPr id="183" name="product_13406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_13406" descr=""/>
+        <xdr:cNvPr id="184" name="product_13448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_13448" descr=""/>
+        <xdr:cNvPr id="185" name="product_16507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_16507" descr=""/>
+        <xdr:cNvPr id="186" name="product_16786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_16786" descr=""/>
+        <xdr:cNvPr id="187" name="product_16973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_16973" descr=""/>
+        <xdr:cNvPr id="188" name="product_20858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_19679" descr=""/>
+        <xdr:cNvPr id="189" name="product_20859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_20858" descr=""/>
+        <xdr:cNvPr id="190" name="product_20901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_20859" descr=""/>
+        <xdr:cNvPr id="191" name="product_21221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_20901" descr=""/>
+        <xdr:cNvPr id="192" name="product_21865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_21221" descr=""/>
+        <xdr:cNvPr id="193" name="product_21879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_21865" descr=""/>
+        <xdr:cNvPr id="194" name="product_21890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_21879" descr=""/>
+        <xdr:cNvPr id="195" name="product_22001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_21890" descr=""/>
+        <xdr:cNvPr id="196" name="product_22124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_22001" descr=""/>
+        <xdr:cNvPr id="197" name="product_22125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_22124" descr=""/>
+        <xdr:cNvPr id="198" name="product_22126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_22125" descr=""/>
+        <xdr:cNvPr id="199" name="product_22814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_22126" descr=""/>
+        <xdr:cNvPr id="200" name="product_23672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_22276" descr=""/>
+        <xdr:cNvPr id="201" name="product_23673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_22814" descr=""/>
+        <xdr:cNvPr id="202" name="product_23816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="203" name="product_23672" descr=""/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_25346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="204" name="product_23673" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_12939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>278</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="205" name="product_23816" descr=""/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="product_13268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="206" name="product_25346" descr=""/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="product_13269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_12939" descr=""/>
+        <xdr:cNvPr id="207" name="product_14082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_13268" descr=""/>
+        <xdr:cNvPr id="208" name="product_16409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_13269" descr=""/>
+        <xdr:cNvPr id="209" name="product_16680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_14082" descr=""/>
+        <xdr:cNvPr id="210" name="product_16681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_16409" descr=""/>
+        <xdr:cNvPr id="211" name="product_16762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_16680" descr=""/>
+        <xdr:cNvPr id="212" name="product_18521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_16681" descr=""/>
+        <xdr:cNvPr id="213" name="product_19072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_16762" descr=""/>
+        <xdr:cNvPr id="214" name="product_19535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_18521" descr=""/>
+        <xdr:cNvPr id="215" name="product_19554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_19072" descr=""/>
+        <xdr:cNvPr id="216" name="product_20466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_19535" descr=""/>
+        <xdr:cNvPr id="217" name="product_21250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_19554" descr=""/>
+        <xdr:cNvPr id="218" name="product_21363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_20466" descr=""/>
+        <xdr:cNvPr id="219" name="product_21473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_21250" descr=""/>
+        <xdr:cNvPr id="220" name="product_22260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_21363" descr=""/>
+        <xdr:cNvPr id="221" name="product_24383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="222" name="product_21473" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="product_8715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="223" name="product_22260" descr=""/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="product_9794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="224" name="product_24383" descr=""/>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="product_9799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_19819" descr=""/>
+        <xdr:cNvPr id="225" name="product_11131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_19821" descr=""/>
+        <xdr:cNvPr id="226" name="product_11996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="product_12591" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="product_13462" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_16508" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_8715" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <xdr:cNvPr id="230" name="product_16673" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_9794" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <xdr:cNvPr id="231" name="product_16678" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_9799" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <xdr:cNvPr id="232" name="product_16763" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_11131" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <xdr:cNvPr id="233" name="product_17532" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_11996" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <xdr:cNvPr id="234" name="product_18368" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_12591" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <xdr:cNvPr id="235" name="product_18458" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_13462" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <xdr:cNvPr id="236" name="product_19708" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_16508" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <xdr:cNvPr id="237" name="product_20368" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_16673" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <xdr:cNvPr id="238" name="product_20369" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_16678" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <xdr:cNvPr id="239" name="product_20430" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_16763" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <xdr:cNvPr id="240" name="product_21107" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_17532" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <xdr:cNvPr id="241" name="product_21447" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_18368" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <xdr:cNvPr id="242" name="product_22073" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_18458" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <xdr:cNvPr id="243" name="product_22081" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_19708" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <xdr:cNvPr id="244" name="product_22475" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_20368" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <xdr:cNvPr id="245" name="product_23111" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_20369" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <xdr:cNvPr id="246" name="product_23222" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_20430" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <xdr:cNvPr id="247" name="product_24040" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_21107" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <xdr:cNvPr id="248" name="product_24230" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_21447" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="249" name="product_16703" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_23111" descr=""/>
+        <xdr:cNvPr id="250" name="product_16908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_23222" descr=""/>
+        <xdr:cNvPr id="251" name="product_16974" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_24040" descr=""/>
+        <xdr:cNvPr id="252" name="product_17533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_24230" descr=""/>
+        <xdr:cNvPr id="253" name="product_18366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_16703" descr=""/>
+        <xdr:cNvPr id="254" name="product_18628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="product_19684" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="product_20144" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="product_20742" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_16908" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <xdr:cNvPr id="258" name="product_21833" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_16974" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <xdr:cNvPr id="259" name="product_22004" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_17533" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <xdr:cNvPr id="260" name="product_22109" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_18366" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <xdr:cNvPr id="261" name="product_22110" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_18628" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <xdr:cNvPr id="262" name="product_22111" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_19684" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <xdr:cNvPr id="263" name="product_22112" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_19693" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <xdr:cNvPr id="264" name="product_22113" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_20144" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <xdr:cNvPr id="265" name="product_22114" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_20742" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <xdr:cNvPr id="266" name="product_22261" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_21833" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <xdr:cNvPr id="267" name="product_22624" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_22004" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <xdr:cNvPr id="268" name="product_22627" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_22109" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <xdr:cNvPr id="269" name="product_22628" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_22110" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="270" name="product_22629" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_22114" descr=""/>
+        <xdr:cNvPr id="271" name="product_11136" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_22261" descr=""/>
+        <xdr:cNvPr id="272" name="product_11998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_22624" descr=""/>
+        <xdr:cNvPr id="273" name="product_12636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_22627" descr=""/>
+        <xdr:cNvPr id="274" name="product_16771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_22628" descr=""/>
+        <xdr:cNvPr id="275" name="product_16772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_22629" descr=""/>
+        <xdr:cNvPr id="276" name="product_18183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_22991" descr=""/>
+        <xdr:cNvPr id="277" name="product_18263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="product_20394" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="product_22101" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>369</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="product_22106" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_11136" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <xdr:cNvPr id="281" name="product_22258" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_11998" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <xdr:cNvPr id="282" name="product_22278" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_12636" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <xdr:cNvPr id="283" name="product_22321" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_16771" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <xdr:cNvPr id="284" name="product_22348" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_16772" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <xdr:cNvPr id="285" name="product_22429" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_18183" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <xdr:cNvPr id="286" name="product_22471" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_18263" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <xdr:cNvPr id="287" name="product_22970" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_20394" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <xdr:cNvPr id="288" name="product_22971" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_22101" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <xdr:cNvPr id="289" name="product_23685" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_22106" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <xdr:cNvPr id="290" name="product_24438" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_22258" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <xdr:cNvPr id="291" name="product_24635" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_22278" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="292" name="product_25893" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_22471" descr=""/>
+        <xdr:cNvPr id="293" name="product_11641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_22970" descr=""/>
+        <xdr:cNvPr id="294" name="product_11747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_22971" descr=""/>
+        <xdr:cNvPr id="295" name="product_11748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_23685" descr=""/>
+        <xdr:cNvPr id="296" name="product_11749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_24438" descr=""/>
+        <xdr:cNvPr id="297" name="product_14217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_24439" descr=""/>
+        <xdr:cNvPr id="298" name="product_16646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_24635" descr=""/>
+        <xdr:cNvPr id="299" name="product_17247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="product_21774" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="product_21776" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>394</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="product_21777" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_11641" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <xdr:cNvPr id="303" name="product_21778" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_11747" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <xdr:cNvPr id="304" name="product_21779" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_11748" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <xdr:cNvPr id="305" name="product_22105" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_11749" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <xdr:cNvPr id="306" name="product_22466" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_14217" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="307" name="product_23683" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>402</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_21776" descr=""/>
+        <xdr:cNvPr id="308" name="product_22244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>403</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="309" name="product_21777" descr=""/>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="product_13232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>404</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="310" name="product_21778" descr=""/>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="product_16674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>405</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="311" name="product_21779" descr=""/>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="product_16730" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>406</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="312" name="product_22105" descr=""/>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="product_17147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>407</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="313" name="product_22466" descr=""/>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_17148" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>408</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="314" name="product_23683" descr=""/>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_19464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_22244" descr=""/>
+        <xdr:cNvPr id="315" name="product_21152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>416</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="316" name="product_13232" descr=""/>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="product_24214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>417</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="product_24687" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>418</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>418</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_16730" descr=""/>
+        <xdr:cNvPr id="318" name="product_9802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_17147" descr=""/>
+        <xdr:cNvPr id="319" name="product_11640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_17148" descr=""/>
+        <xdr:cNvPr id="320" name="product_13455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_19464" descr=""/>
+        <xdr:cNvPr id="321" name="product_16512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_21152" descr=""/>
+        <xdr:cNvPr id="322" name="product_16513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_24214" descr=""/>
+        <xdr:cNvPr id="323" name="product_17060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_24687" descr=""/>
+        <xdr:cNvPr id="324" name="product_17521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="product_17523" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="product_17524" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>428</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="product_18077" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_9802" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <xdr:cNvPr id="328" name="product_19555" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_11640" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <xdr:cNvPr id="329" name="product_22107" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_13455" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <xdr:cNvPr id="330" name="product_22108" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_16512" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <xdr:cNvPr id="331" name="product_22973" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_16513" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <xdr:cNvPr id="332" name="product_22974" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_17060" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <xdr:cNvPr id="333" name="product_23108" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_17521" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <xdr:cNvPr id="334" name="product_23115" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_17523" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="335" name="product_23116" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>439</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>439</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_21373" descr=""/>
+        <xdr:cNvPr id="336" name="product_18160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>440</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="337" name="product_22107" descr=""/>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="product_19098" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>441</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="338" name="product_22108" descr=""/>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="product_19629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>442</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="339" name="product_22973" descr=""/>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="product_21301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>443</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="340" name="product_22974" descr=""/>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="product_22264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>444</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="341" name="product_23108" descr=""/>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="product_22951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>445</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="342" name="product_23115" descr=""/>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="product_22952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>446</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="343" name="product_23116" descr=""/>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="product_23779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_19098" descr=""/>
+        <xdr:cNvPr id="344" name="product_24080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>451</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="345" name="product_19629" descr=""/>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="product_24207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>452</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="346" name="product_21301" descr=""/>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="product_24208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>453</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="347" name="product_22264" descr=""/>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="product_24209" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>454</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="348" name="product_22951" descr=""/>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="product_24246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>455</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="349" name="product_22952" descr=""/>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="product_23174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>456</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="350" name="product_23779" descr=""/>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="product_23175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>457</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="351" name="product_24080" descr=""/>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="product_14219" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>461</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="352" name="product_24207" descr=""/>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="product_17229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>462</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="353" name="product_24208" descr=""/>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="product_18142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>463</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="354" name="product_24209" descr=""/>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="product_18158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>464</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="355" name="product_24246" descr=""/>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="product_18157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>468</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="356" name="product_23174" descr=""/>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="product_18156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>469</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="357" name="product_23175" descr=""/>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="product_18304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_14219" descr=""/>
+        <xdr:cNvPr id="358" name="product_18305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_17229" descr=""/>
+        <xdr:cNvPr id="359" name="product_22619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>476</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_18142" descr=""/>
+        <xdr:cNvPr id="360" name="product_22620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>476</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_18158" descr=""/>
+        <xdr:cNvPr id="361" name="product_22992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_18157" descr=""/>
+        <xdr:cNvPr id="362" name="product_22993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>479</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_18156" descr=""/>
+        <xdr:cNvPr id="363" name="product_25881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>479</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="364" name="product_18304" descr=""/>
+      <xdr:row>482</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>483</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="product_22626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>480</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="365" name="product_18305" descr=""/>
+      <xdr:row>486</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="product_16647" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>481</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="366" name="product_22619" descr=""/>
+      <xdr:row>487</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="product_22006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>482</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="367" name="product_22620" descr=""/>
+      <xdr:row>488</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>489</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="product_25894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>483</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="368" name="product_22992" descr=""/>
+      <xdr:row>492</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="product_11134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>484</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="369" name="product_22993" descr=""/>
+      <xdr:row>493</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="product_11144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>488</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="370" name="product_22626" descr=""/>
+      <xdr:row>494</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="product_12637" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>492</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="371" name="product_16647" descr=""/>
+      <xdr:row>495</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="product_9317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>493</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="372" name="product_22006" descr=""/>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>497</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="product_19003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="product_9810" descr=""/>
+        <xdr:cNvPr id="373" name="product_19004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="product_11134" descr=""/>
+        <xdr:cNvPr id="374" name="product_22275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="product_12637" descr=""/>
+        <xdr:cNvPr id="375" name="product_22476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="product_9317" descr=""/>
+        <xdr:cNvPr id="376" name="product_23684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>501</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="377" name="product_19003" descr=""/>
+      <xdr:row>504</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="product_12642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>502</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="378" name="product_19004" descr=""/>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="product_13457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>503</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="379" name="product_22275" descr=""/>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="product_14961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>504</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="380" name="product_22476" descr=""/>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="product_17543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>505</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="381" name="product_23684" descr=""/>
+      <xdr:row>508</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>509</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="product_18096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="product_12642" descr=""/>
+        <xdr:cNvPr id="382" name="product_20741" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="product_13457" descr=""/>
+        <xdr:cNvPr id="383" name="product_21158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="product_14961" descr=""/>
+        <xdr:cNvPr id="384" name="product_21655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="product_17543" descr=""/>
+        <xdr:cNvPr id="385" name="product_22099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="product_18096" descr=""/>
+        <xdr:cNvPr id="386" name="product_22100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="product_20741" descr=""/>
+        <xdr:cNvPr id="387" name="product_22256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="product_21158" descr=""/>
+        <xdr:cNvPr id="388" name="product_22653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="product_21655" descr=""/>
+        <xdr:cNvPr id="389" name="product_22654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>518</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="product_22099" descr=""/>
+        <xdr:cNvPr id="390" name="product_22655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>518</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="product_22100" descr=""/>
+        <xdr:cNvPr id="391" name="product_22656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>520</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="product_22256" descr=""/>
+        <xdr:cNvPr id="392" name="product_22657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>520</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="product_22653" descr=""/>
+        <xdr:cNvPr id="393" name="product_22658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="product_22654" descr=""/>
+        <xdr:cNvPr id="394" name="product_22659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="product_22655" descr=""/>
+        <xdr:cNvPr id="395" name="product_22660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="product_22656" descr=""/>
+        <xdr:cNvPr id="396" name="product_22661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="product_22657" descr=""/>
+        <xdr:cNvPr id="397" name="product_22662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="product_22658" descr=""/>
+        <xdr:cNvPr id="398" name="product_23667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="product_22659" descr=""/>
+        <xdr:cNvPr id="399" name="product_24480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="product_22660" descr=""/>
+        <xdr:cNvPr id="400" name="product_24999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="product_22661" descr=""/>
+        <xdr:cNvPr id="401" name="product_25001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="product_22662" descr=""/>
+        <xdr:cNvPr id="402" name="product_25002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="product_23667" descr=""/>
+        <xdr:cNvPr id="403" name="product_25003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>532</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="product_24480" descr=""/>
+        <xdr:cNvPr id="404" name="product_25192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>532</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="product_24999" descr=""/>
+        <xdr:cNvPr id="405" name="product_25194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>534</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="product_25001" descr=""/>
+        <xdr:cNvPr id="406" name="product_25672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>534</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="407" name="product_25002" descr=""/>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="product_12011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>535</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="408" name="product_25003" descr=""/>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="product_12012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>536</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="409" name="product_25192" descr=""/>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="product_14303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>537</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="410" name="product_25194" descr=""/>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="product_16514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>538</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="411" name="product_25672" descr=""/>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="product_17709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="product_12011" descr=""/>
+        <xdr:cNvPr id="412" name="product_17711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="product_12012" descr=""/>
+        <xdr:cNvPr id="413" name="product_22311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="product_14303" descr=""/>
+        <xdr:cNvPr id="414" name="product_22946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>546</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="product_16514" descr=""/>
+        <xdr:cNvPr id="415" name="product_23418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>546</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="416" name="product_17709" descr=""/>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="product_17544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>547</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="417" name="product_17711" descr=""/>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="product_21487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>548</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="418" name="product_22311" descr=""/>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="product_21881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>549</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="419" name="product_22946" descr=""/>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="product_22940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>550</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="420" name="product_23418" descr=""/>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="product_23941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>554</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="421" name="product_17544" descr=""/>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="product_13391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>555</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="422" name="product_21487" descr=""/>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="product_18244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>556</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="423" name="product_21881" descr=""/>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="product_23113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>557</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="424" name="product_22940" descr=""/>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="product_24440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>558</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="425" name="product_23941" descr=""/>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="product_24441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>562</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="426" name="product_13391" descr=""/>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="product_24446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>563</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="427" name="product_18244" descr=""/>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="product_16768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>564</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="428" name="product_23113" descr=""/>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="product_16769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>568</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="429" name="product_24440" descr=""/>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="product_16770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>569</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="430" name="product_24441" descr=""/>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="product_19008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>570</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="431" name="product_24446" descr=""/>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="product_20064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>574</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>575</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="product_16768" descr=""/>
+        <xdr:cNvPr id="432" name="product_21163" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>575</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="433" name="product_16769" descr=""/>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="product_12662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>576</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="434" name="product_16770" descr=""/>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="product_12663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>577</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="435" name="product_19008" descr=""/>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="product_16677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>578</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="436" name="product_20064" descr=""/>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="product_16679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>579</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="437" name="product_21163" descr=""/>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="product_16766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>583</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="product_12662" descr=""/>
+        <xdr:cNvPr id="438" name="product_16767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="product_12663" descr=""/>
+        <xdr:cNvPr id="439" name="product_19689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="product_16677" descr=""/>
+        <xdr:cNvPr id="440" name="product_21864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="441" name="product_16679" descr=""/>
+        <xdr:cNvPr id="441" name="product_22257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="product_16766" descr=""/>
+        <xdr:cNvPr id="442" name="product_22329" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="product_16767" descr=""/>
+        <xdr:cNvPr id="443" name="product_23681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>589</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="444" name="product_19689" descr=""/>
+      <xdr:row>592</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="product_16787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>590</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="445" name="product_21864" descr=""/>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="product_19036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>591</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="446" name="product_22257" descr=""/>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="product_8716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>592</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="447" name="product_22329" descr=""/>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="product_9797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>593</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="448" name="product_23681" descr=""/>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="product_11140" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>597</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="449" name="product_16787" descr=""/>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="product_11141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>598</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="450" name="product_19036" descr=""/>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="product_11989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>602</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>603</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="451" name="product_8716" descr=""/>
+        <xdr:cNvPr id="451" name="product_11990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>603</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="452" name="product_9797" descr=""/>
+        <xdr:cNvPr id="452" name="product_11991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>605</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="453" name="product_9809" descr=""/>
+        <xdr:cNvPr id="453" name="product_13452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>605</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>606</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="product_11140" descr=""/>
+        <xdr:cNvPr id="454" name="product_16305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>606</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>607</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="product_11141" descr=""/>
+        <xdr:cNvPr id="455" name="product_16509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>607</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>608</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="product_11989" descr=""/>
+        <xdr:cNvPr id="456" name="product_16782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>608</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>609</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="product_11990" descr=""/>
+        <xdr:cNvPr id="457" name="product_16783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>609</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="458" name="product_11991" descr=""/>
+        <xdr:cNvPr id="458" name="product_18078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>611</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="product_13452" descr=""/>
+        <xdr:cNvPr id="459" name="product_19531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>611</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>612</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="product_16305" descr=""/>
+        <xdr:cNvPr id="460" name="product_22470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>612</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>613</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="product_16509" descr=""/>
+        <xdr:cNvPr id="461" name="product_22949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>613</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>614</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="product_16782" descr=""/>
+        <xdr:cNvPr id="462" name="product_22954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>614</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>615</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="product_16783" descr=""/>
+        <xdr:cNvPr id="463" name="product_22975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>615</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>616</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="product_18078" descr=""/>
+        <xdr:cNvPr id="464" name="product_23443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>616</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>617</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="product_19531" descr=""/>
+        <xdr:cNvPr id="465" name="product_24223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>617</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="466" name="product_22470" descr=""/>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="product_14258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>618</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="467" name="product_22949" descr=""/>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="product_18179" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>619</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="468" name="product_22954" descr=""/>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="product_18992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>620</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="469" name="product_22975" descr=""/>
+      <xdr:row>626</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="product_20297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>621</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="470" name="product_23443" descr=""/>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="product_20478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>622</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="471" name="product_24223" descr=""/>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="product_22265" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>626</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="472" name="product_14258" descr=""/>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>630</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="product_22604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>630</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>631</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="product_18179" descr=""/>
+        <xdr:cNvPr id="473" name="product_22605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>631</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>632</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="474" name="product_18992" descr=""/>
+        <xdr:cNvPr id="474" name="product_22606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>632</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="product_20297" descr=""/>
+        <xdr:cNvPr id="475" name="product_22617" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="product_20478" descr=""/>
+        <xdr:cNvPr id="476" name="product_23089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>635</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="product_22265" descr=""/>
+        <xdr:cNvPr id="477" name="product_23090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>635</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>636</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="product_22604" descr=""/>
+        <xdr:cNvPr id="478" name="product_23091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>636</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="479" name="product_22605" descr=""/>
+      <xdr:row>639</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="product_22098" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>637</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="480" name="product_22606" descr=""/>
+      <xdr:row>643</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="product_19031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>638</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="481" name="product_22617" descr=""/>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>645</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="product_19032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>639</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="482" name="product_23089" descr=""/>
+      <xdr:row>648</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="product_22947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>640</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="483" name="product_23090" descr=""/>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="product_22948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>641</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="484" name="product_23091" descr=""/>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="product_23721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>645</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="485" name="product_22098" descr=""/>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="product_23723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>649</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="486" name="product_19031" descr=""/>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="product_11982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>650</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="487" name="product_19032" descr=""/>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="product_21156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>654</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="488" name="product_22947" descr=""/>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="product_12674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>655</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="489" name="product_22948" descr=""/>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="product_12946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>656</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="490" name="product_23721" descr=""/>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="product_13270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>657</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="491" name="product_23723" descr=""/>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="product_13351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>661</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="492" name="product_11982" descr=""/>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="product_13417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>665</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="493" name="product_21156" descr=""/>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="product_13418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>669</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>670</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="494" name="product_12674" descr=""/>
+        <xdr:cNvPr id="494" name="product_13419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>670</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>671</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="product_12946" descr=""/>
+        <xdr:cNvPr id="495" name="product_13422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>671</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>672</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="496" name="product_13270" descr=""/>
+        <xdr:cNvPr id="496" name="product_11227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>672</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>673</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="product_13351" descr=""/>
+        <xdr:cNvPr id="497" name="product_11639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>673</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>674</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="product_13417" descr=""/>
+        <xdr:cNvPr id="498" name="product_11815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>674</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>675</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="product_13418" descr=""/>
+        <xdr:cNvPr id="499" name="product_11816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>675</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>676</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="500" name="product_13419" descr=""/>
+        <xdr:cNvPr id="500" name="product_12070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>676</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>677</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="501" name="product_13422" descr=""/>
+        <xdr:cNvPr id="501" name="product_12071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>677</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>678</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="502" name="product_13424" descr=""/>
+        <xdr:cNvPr id="502" name="product_12072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>678</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>679</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="product_11639" descr=""/>
+        <xdr:cNvPr id="503" name="product_12075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>679</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>680</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="504" name="product_11815" descr=""/>
+        <xdr:cNvPr id="504" name="product_12076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>680</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>681</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="505" name="product_11816" descr=""/>
+        <xdr:cNvPr id="505" name="product_13404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>681</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>682</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="506" name="product_12070" descr=""/>
+        <xdr:cNvPr id="506" name="product_11302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>682</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>683</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="507" name="product_12071" descr=""/>
+        <xdr:cNvPr id="507" name="product_16038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>683</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>684</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="508" name="product_12072" descr=""/>
+        <xdr:cNvPr id="508" name="product_16039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>684</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>685</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="509" name="product_12075" descr=""/>
+        <xdr:cNvPr id="509" name="product_16872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>685</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>686</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="510" name="product_12076" descr=""/>
+        <xdr:cNvPr id="510" name="product_16873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>686</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>687</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="511" name="product_13402" descr=""/>
+        <xdr:cNvPr id="511" name="product_17171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>687</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>688</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="512" name="product_13404" descr=""/>
+        <xdr:cNvPr id="512" name="product_17172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>688</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>689</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="513" name="product_11302" descr=""/>
+        <xdr:cNvPr id="513" name="product_17173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>689</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>690</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="514" name="product_16038" descr=""/>
+        <xdr:cNvPr id="514" name="product_17224" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>690</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>691</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="515" name="product_16039" descr=""/>
+        <xdr:cNvPr id="515" name="product_17547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>691</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>692</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="516" name="product_16872" descr=""/>
+        <xdr:cNvPr id="516" name="product_17548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>692</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>693</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="517" name="product_16873" descr=""/>
+        <xdr:cNvPr id="517" name="product_18561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>693</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>694</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="518" name="product_17171" descr=""/>
+        <xdr:cNvPr id="518" name="product_19351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>694</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>695</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="519" name="product_17172" descr=""/>
+        <xdr:cNvPr id="519" name="product_19675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>695</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>696</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="520" name="product_17173" descr=""/>
+        <xdr:cNvPr id="520" name="product_20336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>696</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>697</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="521" name="product_17224" descr=""/>
+        <xdr:cNvPr id="521" name="product_20857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>697</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>698</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="522" name="product_17547" descr=""/>
+        <xdr:cNvPr id="522" name="product_21527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>698</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>699</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="523" name="product_17548" descr=""/>
+        <xdr:cNvPr id="523" name="product_21617" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>699</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>700</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="524" name="product_18561" descr=""/>
+        <xdr:cNvPr id="524" name="product_21887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>700</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>701</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="525" name="product_19351" descr=""/>
+        <xdr:cNvPr id="525" name="product_21888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>701</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>702</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="526" name="product_19675" descr=""/>
+        <xdr:cNvPr id="526" name="product_21889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>702</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>703</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="527" name="product_19685" descr=""/>
+        <xdr:cNvPr id="527" name="product_22075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>703</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>704</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="528" name="product_20336" descr=""/>
+        <xdr:cNvPr id="528" name="product_22087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>704</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>705</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="529" name="product_20471" descr=""/>
+        <xdr:cNvPr id="529" name="product_22335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>705</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>706</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="530" name="product_20857" descr=""/>
+        <xdr:cNvPr id="530" name="product_22621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>706</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>707</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="531" name="product_21527" descr=""/>
+        <xdr:cNvPr id="531" name="product_22623" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>707</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>708</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="532" name="product_21617" descr=""/>
+        <xdr:cNvPr id="532" name="product_22986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>708</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>709</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="533" name="product_21887" descr=""/>
+        <xdr:cNvPr id="533" name="product_23069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>709</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>710</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="534" name="product_21888" descr=""/>
+        <xdr:cNvPr id="534" name="product_25195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>710</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>711</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="535" name="product_21889" descr=""/>
+        <xdr:cNvPr id="535" name="product_25882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>711</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>712</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="536" name="product_22075" descr=""/>
+        <xdr:cNvPr id="536" name="product_25907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>712</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="537" name="product_22087" descr=""/>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="product_12830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>713</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="538" name="product_22335" descr=""/>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="product_18197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>714</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="539" name="product_22621" descr=""/>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="product_18625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>715</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="540" name="product_22623" descr=""/>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="product_19139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>716</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="541" name="product_22986" descr=""/>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>723</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="product_22103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>717</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="542" name="product_23069" descr=""/>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="product_20470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>718</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="543" name="product_25195" descr=""/>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="product_22002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>722</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="544" name="product_12830" descr=""/>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="product_22003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>726</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="545" name="product_18197" descr=""/>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="product_22091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>727</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="546" name="product_18625" descr=""/>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="product_22093" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>728</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="547" name="product_19139" descr=""/>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="product_22094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>729</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="548" name="product_22103" descr=""/>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="product_22308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>733</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>734</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="549" name="product_20470" descr=""/>
+        <xdr:cNvPr id="549" name="product_22950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>734</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="550" name="product_22002" descr=""/>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="product_9806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>735</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="551" name="product_22003" descr=""/>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="product_11142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>736</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="552" name="product_22091" descr=""/>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="product_12018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>737</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="553" name="product_22093" descr=""/>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="product_13461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>738</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="554" name="product_22094" descr=""/>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="product_16506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>739</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="555" name="product_22308" descr=""/>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="product_16684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>740</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="556" name="product_22950" descr=""/>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>744</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="product_22082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>744</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>745</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="557" name="product_9806" descr=""/>
+        <xdr:cNvPr id="557" name="product_22085" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>745</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>746</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="558" name="product_11142" descr=""/>
+        <xdr:cNvPr id="558" name="product_22233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>746</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>747</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="559" name="product_12018" descr=""/>
+        <xdr:cNvPr id="559" name="product_22459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>747</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>748</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="560" name="product_13461" descr=""/>
+        <xdr:cNvPr id="560" name="product_22467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>748</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>749</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="561" name="product_16506" descr=""/>
+        <xdr:cNvPr id="561" name="product_22821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>749</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>750</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="562" name="product_16684" descr=""/>
+        <xdr:cNvPr id="562" name="product_22976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>750</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>751</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="563" name="product_22082" descr=""/>
+        <xdr:cNvPr id="563" name="product_23070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>751</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>752</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="564" name="product_22085" descr=""/>
+        <xdr:cNvPr id="564" name="product_24632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>752</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>753</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="565" name="product_22233" descr=""/>
+        <xdr:cNvPr id="565" name="product_24698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>753</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>754</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="566" name="product_22459" descr=""/>
+        <xdr:cNvPr id="566" name="product_24984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>754</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>755</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="567" name="product_22467" descr=""/>
+        <xdr:cNvPr id="567" name="product_25987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>755</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="568" name="product_22821" descr=""/>
+      <xdr:row>758</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>759</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="product_15973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>756</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="569" name="product_22976" descr=""/>
+      <xdr:row>759</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>760</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="product_25556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>757</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="570" name="product_23070" descr=""/>
+      <xdr:row>763</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>764</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="product_16775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>758</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="571" name="product_24632" descr=""/>
+      <xdr:row>764</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>765</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="product_16776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>759</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="572" name="product_24698" descr=""/>
+      <xdr:row>765</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>766</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="product_16777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>760</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="573" name="product_24984" descr=""/>
+      <xdr:row>766</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>767</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="product_21223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>764</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="574" name="product_15973" descr=""/>
+      <xdr:row>767</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>768</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="product_21243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>765</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="575" name="product_25556" descr=""/>
+      <xdr:row>768</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>769</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="product_21265" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>769</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>770</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="576" name="product_16775" descr=""/>
+        <xdr:cNvPr id="576" name="product_23148" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>770</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>771</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="577" name="product_16776" descr=""/>
+        <xdr:cNvPr id="577" name="product_24210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>771</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>772</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="578" name="product_16777" descr=""/>
+        <xdr:cNvPr id="578" name="product_24211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>772</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>773</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="579" name="product_21223" descr=""/>
+        <xdr:cNvPr id="579" name="product_24212" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>773</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="580" name="product_21243" descr=""/>
+      <xdr:row>776</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>777</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="product_11132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>774</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="581" name="product_21265" descr=""/>
+      <xdr:row>777</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>778</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="product_12659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>775</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="582" name="product_23148" descr=""/>
+      <xdr:row>778</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>779</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="product_12665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>776</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="583" name="product_24210" descr=""/>
+      <xdr:row>779</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>780</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="product_13449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>777</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="584" name="product_24211" descr=""/>
+      <xdr:row>780</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>781</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="product_13456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>778</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="585" name="product_24212" descr=""/>
+      <xdr:row>781</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>782</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="product_14304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>782</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>783</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="586" name="product_11132" descr=""/>
+        <xdr:cNvPr id="586" name="product_14305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>783</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>784</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="587" name="product_12659" descr=""/>
+        <xdr:cNvPr id="587" name="product_16510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>784</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>785</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="588" name="product_12665" descr=""/>
+        <xdr:cNvPr id="588" name="product_16511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>785</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>786</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="589" name="product_13449" descr=""/>
+        <xdr:cNvPr id="589" name="product_18558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>786</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>787</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="590" name="product_13456" descr=""/>
+        <xdr:cNvPr id="590" name="product_20855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>787</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>788</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="591" name="product_14304" descr=""/>
+        <xdr:cNvPr id="591" name="product_21022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>788</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>789</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="592" name="product_14305" descr=""/>
+        <xdr:cNvPr id="592" name="product_21880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>789</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>790</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="593" name="product_16510" descr=""/>
+        <xdr:cNvPr id="593" name="product_21904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>790</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>791</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="594" name="product_16511" descr=""/>
+        <xdr:cNvPr id="594" name="product_22074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>791</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>792</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="595" name="product_18558" descr=""/>
+        <xdr:cNvPr id="595" name="product_22255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>792</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>793</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="596" name="product_20855" descr=""/>
+        <xdr:cNvPr id="596" name="product_22266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>793</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>794</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="597" name="product_21022" descr=""/>
+        <xdr:cNvPr id="597" name="product_22306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>794</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>795</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="598" name="product_21880" descr=""/>
+        <xdr:cNvPr id="598" name="product_22618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>795</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>796</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="599" name="product_21904" descr=""/>
+        <xdr:cNvPr id="599" name="product_22972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>796</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>797</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="600" name="product_22074" descr=""/>
+        <xdr:cNvPr id="600" name="product_22982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>797</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>798</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="601" name="product_22255" descr=""/>
+        <xdr:cNvPr id="601" name="product_23220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>798</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>799</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="product_22266" descr=""/>
+        <xdr:cNvPr id="602" name="product_23686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>799</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="603" name="product_22306" descr=""/>
+      <xdr:row>802</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>803</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="product_12000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>800</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="604" name="product_22618" descr=""/>
+      <xdr:row>803</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>804</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="product_14605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>801</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="605" name="product_22972" descr=""/>
+      <xdr:row>804</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>805</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="product_22480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>802</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="606" name="product_22982" descr=""/>
+      <xdr:row>805</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>806</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="product_22481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>803</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="607" name="product_23220" descr=""/>
+      <xdr:row>806</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>807</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="product_23087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
-        <a:stretch>
-[...220 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -27057,59 +26799,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/max-philip/max-philip-mandarin-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ariana-grande/ariana-grande-god-is-a-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/antonio-banderas/antonio-banderas-blue-seduction-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-dark-cherry-amber-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-cypress-cedar-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-neroli-woods-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-peony-peppercorn-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-3-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bottega-veneta/bottega-veneta-illusione-tonka-solaire-for-her-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-blush-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-london-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-black-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-hero-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-london-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-weekend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-goddess-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-elixir-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-hero-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-snow-blossom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-petals-limited-edition-88-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-london-dream-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-brit-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/britney-spears/britney-spears-fantasy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-goldea-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-pink-sapphire-65-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-aqva-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-aqva-marine-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-by-mary-katrantzou-65-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-crystalline-65-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-patchouli-tentation-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-rose-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-pour-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/cacharel/cacharel-amor-amor-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-my-euphoria-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-euphoria-amber-gold-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-eternity-parfum-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-collector-edition-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-very-good-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-gold-fantasy-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-lucky-charm-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-call-me-darling-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-mad-world-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-me-first-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-alegria-de-vivir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-fearless-fabulous-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-bad-boy-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-dazzling-garden-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-gold-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-black-i-ny-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-sparkling-ice-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-colormania-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-l-eau-privee-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-essence-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-edp-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-extreme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-l-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-edition-blanche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/tester-chanel-chance-eau-de-parfum-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-v-podarochnoy-upakovke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-v-podarochnoy-upakovke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-cristalle-eau-de-parfum-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gardenia-75-ml-euro_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-19-eau-de-toilette-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-l-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-tendre-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-egoiste-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-superleggera-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-splendide-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-neroli-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-naturelle-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-l-eau-de-parfum-intense-2024-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-cedrus-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-rose-n-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-infinissime-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-toilette-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-absolutely-blooming-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-joy-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-addict-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-le-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-homme-cologne-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-blooming-bouquet-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-rose-essence-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-oud-ispahan-edp-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-parfum-d-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-parfum-d-eau-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-32-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-bonne-toile-baby-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sakura-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-parfum-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-parfum-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-cherry-patchouli-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-hypnotic-poison-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-pure-poison-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-in-joy-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-higher-energy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-forte-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-parfum-2019-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/clinque/clinique-happy-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/clinque/clinique-my-happy-cocoa-cashmere-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-cologne-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-10th-anniversar-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-love-in-white-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-erol-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-original-vetiver-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-wind-flowers-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-love-in-black-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-asian-cedre-blanc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-asian-green-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-carmina-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-absolu-aventus-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-queen-of-silk-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-for-her-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-bois-du-portugal-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-fragaria-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-flower-spring-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-fleurissimo-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-acqua-fiorentina-2024-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-royal-princess-oud-2024-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-men-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-sea-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-reborn-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-wood-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-red-wood-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-wood-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dkny-/donna-karan-be-delicious-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-one-baroque-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-pour-homme-125-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-only-one-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-italian-zest-pour-homme-125-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-italian-zest-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-eau-intense-for-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-one-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-forever-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-dolce-shine-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-lemon-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-orange-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-pineapple-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-summer-vibes-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-desert-oud-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-blue-musk-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-exotic-leather-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-pour-femme-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-l-imperatrice-royale-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/elizabeth-arden/elizabeth-arden-green-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-01-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-02-100-ml-eu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-02-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-iris-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-patchouli-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-mandarin-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-04-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-01-limited-edition-e-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-02-e-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-ginger-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-black-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-h01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-m01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-02-m02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-e-03-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giardino-magico/giardino-magico-grapefruit-santal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giardino-magico/giardino-magico-rose-almond-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-code-profumo-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-armani-code-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-absolu-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-intense-90ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-light-di-gioia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-floral-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-eclat-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-amber-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-oud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-armani-code-parfum-125-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-parfum-2023-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-tobacco-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-homme-eau-de-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-nectar-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-stronger-with-you-sandalwood-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-red-musk-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-blue-label-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-intense-80-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-rose-velvet-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-sans-artifice-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-givenchy-very-floral-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-noctambule-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-fantasque-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-garcon-manque-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-accord-particulier-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-enflamme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-mmw-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-burning-neroli-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-ysatis-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-hot-couture-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-xeryus-rouge-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-absolutely-irresistible-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-bloom-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-envy-me-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-pour-homme-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-jasmine-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-pour-homme-2016-edt-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-eau-de-parfum-new-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-magnolia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-bloom-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-love-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-belaya-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-bamboo-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-parfum-pour-homme-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-toilette-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-love-edition-pour-femme-2024-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-elixir-de-parfum-pour-femme-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-elixir-de-parfum-pour-homme-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-shalimar-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-coconut-fizz-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-herba-fresca-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-ginger-piccante-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-flora-rosa-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-mandarine-basilic-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-bosca-vanilla-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-rosa-palissandro-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-nerolia-vetiver-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-oud-yuzu-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-teazzurra-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-l-homme-ideal-platine-prive-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-la-petite-robe-noire-le-flacon-coeur-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guy-laroche/guy-laroche-fidji-14-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-le-nil-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-le-toit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-la-lagune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-terre-d-hermes-eau-tres-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-tutti-twilly-d-hermes-85-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-barenia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-eau-des-merveilles-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-scent-for-her-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-alive-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-hugo-for-men-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-unlimited-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-noble-wood-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-elegant-vetiver-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-daring-saffiano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-alive-intense-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-united-limited-editon-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-elixir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-scent-elixir-for-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-jour-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-nuit-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-hugo-intense-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-absolu-parfum-intense-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-tuba-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-absolu-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-essence-de-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-ultra-male-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-le-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-white-rose-lemon-leaves-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-jo-by-jo-loves-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-mango-thai-lime-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-pomelo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/karl-lagerfeld/karl-lagerfeld-ikonik-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/karl-lagerfeld/karl-lagerfeld-ikonik-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-pour-homme-eau-de-toilette-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/16905/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-nuit-tatami-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-soleil-th-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-cedre-secret-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-coeur-azuki-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-par-kenzo-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-l-elixir-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kylie-cosmetics/kylie-cosmetics-cosmic-kylie-jenner-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-noire-pour-homme-100-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-indigo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-pour-elle-sparkling-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-match-point-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-belaya-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-blanc-eau-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-rose-eau-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-match-point-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-touch-of-pink-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-original-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-l-intense-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-miracle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-l-intense-eau-de-parfum-75-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-nuit-tresor-intense-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-now-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-extrait-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-tresor-l-absolu-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-limited-edition-2021-75-ml-euro-zvezda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-oui-la-vie-est-belle-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-eveil-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-hell-of-a-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-le-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-rose-or-die-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-storm-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-6am-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-not-your-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-i-flamed-a-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-rose-on-the-moon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-hot-as-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-1001-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-hypnose-senses-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-tresor-in-love-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-o-zenith-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-over-the-top-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-off-now-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-nuit-tresor-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-hypnose-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-magie-noire-7-5-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-blooming-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-eclat-d-aprege-sheer-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-lanvin-eclat-d-aprege-100-ml-plastik-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-sunny-magnolia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-water-lily-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-eclat-de-fleurs-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-in-jeans-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-jeanne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-explorer-100-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-signature-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/montblanc-signature-absolue-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-legend-spirit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-explorer-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-decadance-eao-so-decadent-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-perfect-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-perfect-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-verde-d-arancia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-rose-oud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-white-musk-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-boy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-bubble-gum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-bubble-gum-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-cheap-chic-i-love-love-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-pearl-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-narciso-eau-de-parfum-ambree-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-narciso-narciso-poudree-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-pure-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-fleur-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-musc-nude-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-forever-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-him-vetiver-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-nina-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-premier-jour-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-prive-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-legend-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-intense-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-aqua-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-legend-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-pure-xs-for-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-victory-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-pure-xs-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-onyx-collector-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-solar-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-legion-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-lady-million-royal-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-elixir-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paloma-picasso/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-olfactories-dark-light-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-prada-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-infusion-de-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-intense-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-candy-florale-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-red-passione-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-white-mademoiselle-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-bleu-turquoise-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-blush-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-ocean-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-black-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-carbon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/roberto-cavalli/roberto-cavalli-florence-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ruf-taboo/ruf-taboo-espiegle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ruf-taboo/ruf-taboo-equivoque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-aura-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-elixir-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-nova-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/salvatore-ferragamo/salvatore-ferragamo-incanto-shine-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tartine-et-chocolat/tartine-et-chocolat-ptisenbon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-grey-vetiver-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-neige-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tobacco-oud-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-prick-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-neroli-portofino-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-sole-di-positano-50-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-neroli-portofino-acqua-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-beau-de-jour-100-ml-dlya-muzhchin-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-rose-prick-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-jasmin-rouge-100-ml-dlya-zhenshchin-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-cafe-rose-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tobacco-vanille-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-black-orchid-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-de-vert-boheme-50-ml-dlya-zhenshchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tubereuse-nue-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-de-jasmin-rouge-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-solril-brulant-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-de-russie-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-de-chine-50-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ebene-fume-50-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ebene-fume-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-costa-azzurra-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-brulant-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-de-feu-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cherry-smoke-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tuscan-leather-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-azure-lime-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cafe-rose-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-2024-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-2024-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-oud-minerale-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-myrrhe-mystere-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-myrrhe-mystere-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bois-marocain-2022-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-black-lacquer-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-d-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-neige-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-exposed-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tous/tous-baby-eau-de-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-pink-marina-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-delicate-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-sound-of-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-valentina-eau-de-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-yellow-dream-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-born-in-roma-green-stravaganza-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-born-in-roma-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-born-in-roma-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-the-gold-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-man-eau-fraiche-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-dylan-blue-pour-femme-100-ml-lux-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-dylan-turquoise-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-absolu-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-versense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-flame-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-energy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-pour-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-crystal-noir-new-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-pour-homme-oud-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-najim-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-man-eau-fraiche-extreme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-flowerbomb-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-spicebomb-metallic-musk-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-seduction-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-paradise-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-creme-cloud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-eau-de-parfum-2020-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-candy-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-st-tropez-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-santorini-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-amalfi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-holiday-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-mon-paris-parfum-floral-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-parfum-intense-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurentlibre-collector-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-mon-paris-edp-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-myslf-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-l-absolu-platine-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-over-red-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-l-elixir-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-kouros-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-manifesto-le-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-flowers-flames-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-eau-de-parfum-collector-edition-2024-90ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-l-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-myslf-le-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-glitter-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-l-eau-nue-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-undressed-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-vibes-of-freedom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-him-vibes-of-freedom-100-ml-euro-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/max-philip/max-philip-mandarin-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ariana-grande/ariana-grande-god-is-a-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/antonio-banderas/antonio-banderas-blue-seduction-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/armand-basi/armand-basi-in-red-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/azzaro-/azzaro-wanted-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-dark-cherry-amber-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-cypress-cedar-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-neroli-woods-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/banana-republic/banana-republic-peony-peppercorn-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-eilish-no-3-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/billie-eilish/billie-eilish-your-turn-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bottega-veneta/bottega-veneta-illusione-tonka-solaire-for-her-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-blush-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-london-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-black-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-hero-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-women-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-london-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-weekend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-my-burberry-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-goddess-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-elixir-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-hero-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-snow-blossom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-petals-limited-edition-88-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-london-dream-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-her-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/burberry/burberry-brit-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/britney-spears/britney-spears-fantasy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-goldea-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-pink-sapphire-65-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-aqva-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-aqva-marine-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-by-mary-katrantzou-65-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-omnia-crystalline-65-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-patchouli-tentation-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-splendida-rose-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/bvlgari/bvlgari-pour-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-my-euphoria-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-euphoria-amber-gold-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/calvin-klein/calvin-klein-eternity-parfum-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-collector-edition-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-gold-fantasy-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-lucky-charm-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-call-me-darling-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-mad-world-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-me-first-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-alegria-de-vivir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-fearless-fabulous-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-bad-boy-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-dazzling-garden-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-men-heroes-forever-young-gold-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-212-vip-black-i-ny-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-sparkling-ice-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-good-girl-colormania-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/carolina-herrera/carolina-herrera-cedar-chic-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-l-eau-privee-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-essence-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-egoiste-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-tender-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-parfum-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-extreme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-5-l-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-edition-blanche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/tester-chanel-chance-eau-de-parfum-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-coco-mademoiselle-100-ml-v-podarochnoy-upakovke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-v-podarochnoy-upakovke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-cristalle-eau-de-parfum-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gardenia-75-ml-euro_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-19-eau-de-toilette-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-gabrielle-l-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-tendre-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-egoiste-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-allure-homme-sport-superleggera-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-chanel-/chanel-chance-eau-splendide-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-neroli-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-love-story-eau-sensuelle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-atelier-des-fleurs-cedrus-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-nomade-naturelle-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/chloe/chloe-l-eau-de-parfum-intense-2024-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-rose-n-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-infinissime-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-parfum-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-toilette-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-absolutely-blooming-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-joy-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-addict-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-addict-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-le-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-homme-cologne-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-blooming-bouquet-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-rose-essence-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-oud-ispahan-edp-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-parfum-d-eau-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-parfum-d-eau-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-fahrenheit-32-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-bonne-toile-baby-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sakura-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-parfum-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-de-parfum-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-cherry-patchouli-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-hypnotic-poison-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-pure-poison-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-j-adore-in-joy-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-higher-energy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-eau-forte-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-sauvage-parfum-2019-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-dior-homme-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/christian-dior/christian-dior-miss-dior-blooming-bouquet-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/clinque/clinique-happy-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/clinque/clinique-my-happy-cocoa-cashmere-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-cologne-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-10th-anniversar-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-viking-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-love-in-white-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-erol-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-original-vetiver-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-wind-flowers-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-love-in-black-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-asian-cedre-blanc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-asian-green-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-carmina-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-absolu-aventus-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-queen-of-silk-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-aventus-for-her-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-bois-du-portugal-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-fragaria-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-flower-spring-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-fleurissimo-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-acqua-fiorentina-2024-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-royal-princess-oud-2024-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-creed-/creed-absolu-aventus-2025-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-men-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-sea-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-for-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/davidoff/davidoff-cool-water-reborn-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-wood-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-red-wood-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dsquared2/dsquared2-wood-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dkny-/donna-karan-be-delicious-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-pour-homme-125-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/d-g-anthology-3-l-imperatrice-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-only-one-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-italian-zest-pour-homme-125-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-light-blue-italian-zest-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-eau-intense-for-woman-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-the-one-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-and-gabbana-k-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-forever-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-lemon-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-orange-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-pineapple-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-summer-vibes-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-desert-oud-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-blue-musk-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-velvet-exotic-leather-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-devotion-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/dolce-gabbana/dolce-gabbana-l-imperatrice-royale-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/elizabeth-arden/elizabeth-arden-green-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-01-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-02-100-ml-eu-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecules-05-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-02-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-iris-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-patchouli-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-mandarin-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-04-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-01-limited-edition-e-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-02-e-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-ginger-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-black-tea-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-h01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-m01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-02-m02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-escentric-e-03-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-code-profumo-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-armani-code-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-stronger-with-you-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/parfyumirovannaya-voda-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-absolu-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-intense-90ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-light-di-gioia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-floral-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-eclat-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-limited-edition-2019-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-amber-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-oud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-armani-code-parfum-125-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-parfum-2023-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-tobacco-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-acqua-di-gio-homme-eau-de-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-my-way-nectar-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-stronger-with-you-sandalwood-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-passione-red-musk-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/giorgio-armani/giorgio-armani-si-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-blue-label-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-eau-de-toilette-fraiche-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-intense-80-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-rose-velvet-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-sans-artifice-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-irresistible-givenchy-very-floral-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-noctambule-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-fantasque-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-garcon-manque-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-accord-particulier-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-enflamme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-mmw-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-burning-neroli-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-ysatis-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-hot-couture-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/givenchy/givenchy-xeryus-rouge-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-gorgeous-gardenia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-bloom-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-envy-me-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-pour-homme-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-jasmine-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-pour-homme-2016-edt-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-eau-de-parfum-new-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-magnolia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-bloom-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-love-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-belaya-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-bamboo-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-by-gucci-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-pour-femme-75-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-parfum-pour-homme-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-toilette-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-by-gucci-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-love-edition-pour-femme-2024-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-guilty-elixir-de-parfum-pour-femme-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-gucci-/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-shalimar-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-coconut-fizz-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-herba-fresca-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-ginger-piccante-75-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-vol-de-nuit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-alleqoria-flora-rosa-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-mandarine-basilic-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-bosca-vanilla-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-rosa-palissandro-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-nerolia-vetiver-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-forte-oud-yuzu-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-aqua-allegoria-teazzurra-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-l-homme-ideal-platine-prive-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guerlain/guerlain-la-petite-robe-noire-le-flacon-coeur-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/guy-laroche/guy-laroche-fidji-14-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-le-nil-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-le-toit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-h24-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-un-jardin-sur-la-lagune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-terre-d-hermes-eau-tres-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/tester-hermes-terre-d-hermes-100-ml-euro-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-tutti-twilly-d-hermes-85-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-barenia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-hermes-/hermes-eau-des-merveilles-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-scent-for-her-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-alive-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-night-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-hugo-for-men-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-bottled-unlimited-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-noble-wood-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-elegant-vetiver-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-collection-daring-saffiano-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-alive-intense-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-boss-bottled-elixir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-the-scent-elixir-for-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-jour-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-nuit-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-hugo-intense-150-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-absolu-parfum-intense-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/hugo-boss/hugo-boss-alive-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/issey-miyake/issey-miyake-l-eau-d-issey-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-tuba-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-gold-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-scandal-absolu-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-essence-de-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-ultra-male-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jean-paul-gaultier/jean-paul-gaultier-le-male-le-parfum-125-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-white-rose-lemon-leaves-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-jo-by-jo-loves-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-mango-thai-lime-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/jo-loves/jo-loves-pomelo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/karl-lagerfeld/karl-lagerfeld-ikonik-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/karl-lagerfeld/karl-lagerfeld-ikonik-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-pour-homme-eau-de-toilette-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/16905/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-nuit-tatami-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-soleil-th-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-cedre-secret-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-coeur-azuki-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-par-kenzo-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-l-eau-kenzo-glacee-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-l-elixir-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-flower-by-kenzo-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kenzo/kenzo-homme-eau-de-toilette-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/kylie-cosmetics/kylie-cosmetics-cosmic-kylie-jenner-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-noire-pour-homme-100-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-indigo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lalique/lalique-encre-noire-a-l-extreme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-match-point-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-pour-femme-90-ml-belaya-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-blanc-eau-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-l-12-12-rose-eau-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-match-point-cologne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-touch-of-pink-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/-lacoste-/lacoste-original-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-l-intense-eau-de-parfum-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-miracle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-l-intense-eau-de-parfum-75-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-nuit-tresor-intense-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-now-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-extrait-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-tresor-l-absolu-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-limited-edition-2021-75-ml-euro-zvezda-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-oui-la-vie-est-belle-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-vie-est-belle-l-eveil-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-hell-of-a-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-le-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-rose-or-die-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-storm-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-6am-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-not-your-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-i-flamed-a-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-rose-on-the-moon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-hot-as-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-absolue-1001-roses-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-hypnose-senses-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-tresor-in-love-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-idole-power-l-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-o-zenith-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-over-the-top-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-off-now-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-la-nuit-tresor-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-hypnose-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lancome-/lancome-magie-noire-7-5-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-blooming-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-eclat-d-aprege-sheer-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-lanvin-eclat-d-aprege-100-ml-plastik-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-sunny-magnolia-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-water-lily-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-eclat-de-fleurs-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-modern-princess-in-jeans-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/lanvin/lanvin-jeanne-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-explorer-100-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-signature-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/montblanc-signature-absolue-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-legend-spirit-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/mont-blanc/mont-blanc-explorer-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-decadance-eao-so-decadent-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-perfect-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/marc-jacobs-/marc-jacobs-perfect-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-verde-d-arancia-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-rose-oud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/monotheme-venezia/monotheme-venezia-white-musk-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-boy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-bubble-gum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-bubble-gum-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-cheap-chic-i-love-love-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/moschino/moschino-toy-2-pearl-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-edt-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-edp-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-narciso-eau-de-parfum-ambree-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-narciso-narciso-poudree-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-pure-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-fleur-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-fleur-musc-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-musc-nude-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-forever-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-him-vetiver-musc-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/narciso-rodriguez-/narciso-rodriguez-for-her-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-nina-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/nina-ricci/nina-ricci-premier-jour-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-prive-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-legend-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-intense-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-aqua-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-legend-80-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-pure-xs-for-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-victory-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-pure-xs-for-her-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-onyx-collector-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-solar-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-legion-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-lady-million-royal-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-invictus-platinum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-phantom-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-olympea-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paco-rabanne/paco-rabanne-1-million-elixir-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/paloma-picasso/paloma-picasso-paloma-picasso-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-olfactories-dark-light-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-prada-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-infusion-de-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-intense-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-candy-florale-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-red-passione-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-white-mademoiselle-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-bleu-turquoise-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-paradoxe-blush-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-ocean-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-black-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/prada/prada-luna-rossa-carbon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/roberto-cavalli/roberto-cavalli-florence-75-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ruf-taboo/ruf-taboo-espiegle-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/ruf-taboo/ruf-taboo-equivoque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-aura-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-elixir-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/thierry-mugler/thierry-mugler-angel-nova-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/salvatore-ferragamo/salvatore-ferragamo-incanto-shine-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tartine-et-chocolat/tartine-et-chocolat-ptisenbon-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-grey-vetiver-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-neige-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bitter-peach-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tobacco-oud-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-prick-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-neroli-portofino-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-sole-di-positano-50-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-soleil-blanc-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-beau-de-jour-100-ml-dlya-muzhchin-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-rose-prick-50-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-jasmin-rouge-100-ml-dlya-zhenshchin-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-cafe-rose-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-black-orchid-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-de-vert-boheme-50-ml-dlya-zhenshchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-tubereuse-nue-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-de-jasmin-rouge-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-solril-brulant-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-de-russie-50-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-de-chine-50-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ebene-fume-50-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ebene-fume-100-ml-uniseks-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-costa-azzurra-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-brulant-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-de-feu-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cherry-smoke-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-cafe-rose-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanilla-sex-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-2024-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-vanille-fatale-2024-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-oud-minerale-2023-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-myrrhe-mystere-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-myrrhe-mystere-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-bois-marocain-2022-50-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-black-lacquer-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-eau-d-ombre-leather-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-soleil-neige-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-rose-exposed-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-white-suede-100-ml-euro-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-grey-vetiver-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tom-ford-/tom-ford-oud-voyager-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/tous/tous-baby-eau-de-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-donna-pink-marina-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-delicate-rose-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/trussardi/trussardi-sound-of-donna-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-valentina-eau-de-parfum-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-yellow-dream-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-born-in-roma-green-stravaganza-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-born-in-roma-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-born-in-roma-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-donna-born-in-roma-the-gold-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/valentino/valentino-uomo-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-90-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-man-eau-fraiche-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-dylan-blue-pour-femme-100-ml-lux-tuba/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-pour-homme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-dylan-turquoise-pour-femme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-absolu-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-versense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-flame-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-energy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-pour-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-crystal-noir-new-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-pour-homme-oud-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-najim-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-man-eau-fraiche-extreme-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-eros-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/versace/versace-bright-crystal-absolu-90-ml-euro-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-flowerbomb-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/viktor-rolf/viktor-rolf-spicebomb-metallic-musk-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-seduction-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victorias-secret-bombshell-paradise-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-creme-cloud-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-eau-de-parfum-2020-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-tease-candy-noir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-st-tropez-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-santorini-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/victoria-secret/victoria-s-secret-bombshell-amalfi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-for-men-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-fraiche-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-holiday-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-mon-paris-parfum-floral-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-parfum-intense-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurentlibre-collector-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-mon-paris-edp-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-myslf-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-l-absolu-platine-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-over-red-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-y-l-elixir-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-kouros-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-manifesto-le-parfum-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-flowers-flames-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-eau-de-parfum-collector-edition-2024-90ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-l-homme-eau-de-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-myslf-le-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-black-opium-glitter-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/yves-saint-laurent-/yves-saint-laurent-libre-l-eau-nue-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-100-ml-lux-/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-him-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-undressed-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-her-vibes-of-freedom-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-euro/zadig-voltaire/zadig-voltaire-this-is-him-vibes-of-freedom-100-ml-euro-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G813"/>
+  <dimension ref="A1:G807"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -27485,3637 +27227,3637 @@
     </row>
     <row r="29" spans="1:7" outlineLevel="2">
       <c r="A29" s="19"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="12"/>
       <c r="G29" s="7"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="17">
         <v>1</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="13">
+        <v>1350.0</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" outlineLevel="1">
+      <c r="A31" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7" outlineLevel="2">
+      <c r="A32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" outlineLevel="2">
+      <c r="A33" s="19"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A34" s="17">
+        <v>1</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="13">
         <v>1450.0</v>
       </c>
-      <c r="G30" s="9"/>
-[...2 lines deleted...]
-      <c r="A31" s="17">
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A35" s="17">
         <v>2</v>
       </c>
-      <c r="B31" s="8"/>
-[...9 lines deleted...]
-      <c r="F31" s="13">
+      <c r="B35" s="8"/>
+      <c r="C35" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="13">
         <v>1450.0</v>
       </c>
-      <c r="G31" s="9"/>
-[...2 lines deleted...]
-      <c r="A32" s="17">
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A36" s="17">
         <v>3</v>
       </c>
-      <c r="B32" s="8"/>
-[...9 lines deleted...]
-      <c r="F32" s="13">
+      <c r="B36" s="8"/>
+      <c r="C36" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="13">
         <v>1450.0</v>
       </c>
-      <c r="G32" s="9"/>
-[...61 lines deleted...]
-      <c r="G36" s="7"/>
+      <c r="G36" s="9"/>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="13">
         <v>1450.0</v>
       </c>
       <c r="G37" s="9"/>
     </row>
-    <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A38" s="17">
+    <row r="38" spans="1:7" outlineLevel="1">
+      <c r="A38" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7" outlineLevel="2">
+      <c r="A39" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" outlineLevel="2">
+      <c r="A40" s="19"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="7"/>
+    </row>
+    <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A41" s="17">
+        <v>1</v>
+      </c>
+      <c r="B41" s="8"/>
+      <c r="C41" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="13">
+        <v>1450.0</v>
+      </c>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="17">
         <v>2</v>
       </c>
-      <c r="B38" s="8"/>
-[...9 lines deleted...]
-      <c r="F38" s="13">
+      <c r="B42" s="8"/>
+      <c r="C42" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="13">
         <v>1450.0</v>
       </c>
-      <c r="G38" s="9"/>
-[...61 lines deleted...]
-      <c r="G42" s="7"/>
+      <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="13">
-        <v>1680.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
-    <row r="44" spans="1:7" outlineLevel="1">
-      <c r="A44" s="18" t="s">
+    <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A44" s="17">
+        <v>4</v>
+      </c>
+      <c r="B44" s="8"/>
+      <c r="C44" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="2"/>
-[...7 lines deleted...]
-      <c r="A45" s="3" t="s">
+      <c r="D44" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G44" s="9"/>
+    </row>
+    <row r="45" spans="1:7" outlineLevel="1">
+      <c r="A45" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="2"/>
+    </row>
+    <row r="46" spans="1:7" outlineLevel="2">
+      <c r="A46" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="4" t="s">
+      <c r="B46" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C45" s="5" t="s">
+      <c r="C46" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="D46" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E45" s="6" t="s">
+      <c r="E46" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F45" s="11" t="s">
+      <c r="F46" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G45" s="5" t="s">
+      <c r="G46" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="46" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G47" s="9"/>
+    <row r="47" spans="1:7" outlineLevel="2">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="7"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="13">
-        <v>1360.0</v>
+        <v>1680.0</v>
       </c>
       <c r="G48" s="9"/>
     </row>
-    <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C49" s="9" t="s">
+    <row r="49" spans="1:7" outlineLevel="1">
+      <c r="A49" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="D49" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A50" s="17">
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="2"/>
+    </row>
+    <row r="50" spans="1:7" outlineLevel="2">
+      <c r="A50" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B50" s="8"/>
-[...15 lines deleted...]
-      <c r="A51" s="17">
+      <c r="B50" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B51" s="8"/>
-[...12 lines deleted...]
-      <c r="G51" s="9"/>
+      <c r="C50" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" outlineLevel="2">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="7"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="17">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="13">
         <v>1360.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="17">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="13">
         <v>1360.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="17">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="13">
-        <v>750.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="17">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="13">
-        <v>1250.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="17">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="13">
         <v>1360.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="17">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="13">
         <v>1360.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="17">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="13">
-        <v>850.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="17">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="13">
-        <v>1360.0</v>
+        <v>750.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="17">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="13">
-        <v>1290.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="17">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="17">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="13">
         <v>1360.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="17">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="13">
-        <v>1550.0</v>
+        <v>850.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="17">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="13">
         <v>1360.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="17">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="17">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G66" s="9"/>
+    </row>
+    <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A67" s="17">
+        <v>16</v>
+      </c>
+      <c r="B67" s="8"/>
+      <c r="C67" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G67" s="9"/>
+    </row>
+    <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A68" s="17">
+        <v>17</v>
+      </c>
+      <c r="B68" s="8"/>
+      <c r="C68" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D68" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="E68" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G68" s="9"/>
+    </row>
+    <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A69" s="17">
+        <v>18</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="13">
+      <c r="D69" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G66" s="9"/>
-[...42 lines deleted...]
-      <c r="G69" s="7"/>
+      <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="17">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="13">
         <v>1360.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
-    <row r="71" spans="1:7" outlineLevel="1">
-      <c r="A71" s="18" t="s">
+    <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A71" s="17">
+        <v>20</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="B71" s="2"/>
-[...7 lines deleted...]
-      <c r="A72" s="3" t="s">
+      <c r="D71" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G71" s="9"/>
+    </row>
+    <row r="72" spans="1:7" outlineLevel="1">
+      <c r="A72" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="2"/>
+    </row>
+    <row r="73" spans="1:7" outlineLevel="2">
+      <c r="A73" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B72" s="4" t="s">
+      <c r="B73" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C72" s="5" t="s">
+      <c r="C73" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D72" s="5" t="s">
+      <c r="D73" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E72" s="6" t="s">
+      <c r="E73" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F72" s="11" t="s">
+      <c r="F73" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G72" s="5" t="s">
+      <c r="G73" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="73" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G74" s="9"/>
+    <row r="74" spans="1:7" outlineLevel="2">
+      <c r="A74" s="19"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="12"/>
+      <c r="G74" s="7"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="13">
         <v>1360.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
-    <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C76" s="9" t="s">
+    <row r="76" spans="1:7" outlineLevel="1">
+      <c r="A76" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="D76" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A77" s="17">
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="2"/>
+    </row>
+    <row r="77" spans="1:7" outlineLevel="2">
+      <c r="A77" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B77" s="8"/>
-[...15 lines deleted...]
-      <c r="A78" s="17">
+      <c r="B77" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B78" s="8"/>
-[...12 lines deleted...]
-      <c r="G78" s="9"/>
+      <c r="C77" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" outlineLevel="2">
+      <c r="A78" s="19"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="7"/>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="17">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G79" s="9"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="17">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="17">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="13">
         <v>1250.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="17">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="13">
         <v>1360.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
-    <row r="83" spans="1:7" outlineLevel="1">
-      <c r="A83" s="18" t="s">
+    <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A83" s="17">
+        <v>5</v>
+      </c>
+      <c r="B83" s="8"/>
+      <c r="C83" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G83" s="9"/>
+    </row>
+    <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A84" s="17">
+        <v>6</v>
+      </c>
+      <c r="B84" s="8"/>
+      <c r="C84" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G84" s="9"/>
+    </row>
+    <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A85" s="17">
+        <v>7</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D85" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="2"/>
-[...36 lines deleted...]
-      <c r="G85" s="7"/>
+      <c r="E85" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G85" s="9"/>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="13">
-        <v>1350.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
-    <row r="87" spans="1:7" outlineLevel="1">
-      <c r="A87" s="18" t="s">
+    <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A87" s="17">
+        <v>9</v>
+      </c>
+      <c r="B87" s="8"/>
+      <c r="C87" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="B87" s="2"/>
-[...7 lines deleted...]
-      <c r="A88" s="3" t="s">
+      <c r="D87" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G87" s="9"/>
+    </row>
+    <row r="88" spans="1:7" outlineLevel="1">
+      <c r="A88" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="2"/>
+    </row>
+    <row r="89" spans="1:7" outlineLevel="2">
+      <c r="A89" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B88" s="4" t="s">
+      <c r="B89" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C88" s="5" t="s">
+      <c r="C89" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D88" s="5" t="s">
+      <c r="D89" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E88" s="6" t="s">
+      <c r="E89" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F88" s="11" t="s">
+      <c r="F89" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G88" s="5" t="s">
+      <c r="G89" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="89" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G90" s="9"/>
+    <row r="90" spans="1:7" outlineLevel="2">
+      <c r="A90" s="19"/>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="12"/>
+      <c r="G90" s="7"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="13">
         <v>1360.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G92" s="9"/>
+    </row>
+    <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A93" s="17">
+        <v>3</v>
+      </c>
+      <c r="B93" s="8"/>
+      <c r="C93" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="13">
         <v>1450.0</v>
       </c>
-      <c r="G92" s="9"/>
-[...13 lines deleted...]
-      <c r="A94" s="3" t="s">
+      <c r="G93" s="9"/>
+    </row>
+    <row r="94" spans="1:7" outlineLevel="1">
+      <c r="A94" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="10"/>
+      <c r="G94" s="2"/>
+    </row>
+    <row r="95" spans="1:7" outlineLevel="2">
+      <c r="A95" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B94" s="4" t="s">
+      <c r="B95" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C94" s="5" t="s">
+      <c r="C95" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D94" s="5" t="s">
+      <c r="D95" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E94" s="6" t="s">
+      <c r="E95" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F94" s="11" t="s">
+      <c r="F95" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G94" s="5" t="s">
+      <c r="G95" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="95" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G96" s="9"/>
+    <row r="96" spans="1:7" outlineLevel="2">
+      <c r="A96" s="19"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="12"/>
+      <c r="G96" s="7"/>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G97" s="9"/>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="13">
         <v>1360.0</v>
       </c>
       <c r="G98" s="9"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>128</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F99" s="13">
         <v>1360.0</v>
       </c>
       <c r="G99" s="9"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="13">
         <v>1360.0</v>
       </c>
       <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>132</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="13">
         <v>1360.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="13">
         <v>1660.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="17">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>136</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="13">
         <v>1660.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="17">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="13">
         <v>1660.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="13">
         <v>1660.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="17">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="13">
         <v>1660.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="13">
         <v>1660.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="17">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>146</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="13">
         <v>1100.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="13">
         <v>1250.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="17">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="13">
         <v>1360.0</v>
       </c>
       <c r="G110" s="9"/>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F111" s="13">
         <v>1360.0</v>
       </c>
       <c r="G111" s="9"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F112" s="13">
         <v>1360.0</v>
       </c>
       <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="17">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="13">
         <v>1200.0</v>
       </c>
       <c r="G113" s="9"/>
     </row>
-    <row r="114" spans="1:7" outlineLevel="1">
-      <c r="A114" s="18" t="s">
+    <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A114" s="17">
+        <v>18</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="9" t="s">
         <v>157</v>
       </c>
-      <c r="B114" s="2"/>
-[...7 lines deleted...]
-      <c r="A115" s="3" t="s">
+      <c r="D114" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="13">
+        <v>2100.0</v>
+      </c>
+      <c r="G114" s="9"/>
+    </row>
+    <row r="115" spans="1:7" outlineLevel="1">
+      <c r="A115" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="10"/>
+      <c r="G115" s="2"/>
+    </row>
+    <row r="116" spans="1:7" outlineLevel="2">
+      <c r="A116" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B115" s="4" t="s">
+      <c r="B116" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C115" s="5" t="s">
+      <c r="C116" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D115" s="5" t="s">
+      <c r="D116" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E115" s="6" t="s">
+      <c r="E116" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F115" s="11" t="s">
+      <c r="F116" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G115" s="5" t="s">
+      <c r="G116" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="116" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G117" s="9"/>
+    <row r="117" spans="1:7" outlineLevel="2">
+      <c r="A117" s="19"/>
+      <c r="B117" s="7"/>
+      <c r="C117" s="7"/>
+      <c r="D117" s="7"/>
+      <c r="E117" s="7"/>
+      <c r="F117" s="12"/>
+      <c r="G117" s="7"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F118" s="13">
-        <v>1150.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G118" s="9"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F119" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F120" s="13">
         <v>1360.0</v>
       </c>
       <c r="G120" s="9"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="13">
         <v>1360.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="13">
-        <v>950.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="17">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F124" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G124" s="9"/>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="17">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F125" s="13">
-        <v>1250.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G125" s="9"/>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E126" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F126" s="13">
-        <v>990.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G126" s="9"/>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="17">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E127" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="13">
         <v>750.0</v>
       </c>
       <c r="G127" s="9"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="13">
         <v>1250.0</v>
       </c>
       <c r="G128" s="9"/>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="17">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>182</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>183</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="13">
         <v>1100.0</v>
       </c>
       <c r="G129" s="9"/>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>185</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="13">
         <v>1360.0</v>
       </c>
       <c r="G130" s="9"/>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="17">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>186</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="13">
         <v>1360.0</v>
       </c>
       <c r="G131" s="9"/>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>189</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="13">
         <v>1360.0</v>
       </c>
       <c r="G132" s="9"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="13">
         <v>1550.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="17">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="13">
         <v>1250.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="17">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="13">
         <v>1550.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="17">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="13">
-        <v>950.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="17">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>199</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="13">
-        <v>1360.0</v>
+        <v>650.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="17">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>201</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="13">
-        <v>650.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="17">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>203</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="13">
-        <v>1360.0</v>
+        <v>1500.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="17">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>205</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="13">
         <v>1500.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="17">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="13">
-        <v>1500.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="17">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>209</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="13">
         <v>1360.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="17">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="13">
-        <v>1360.0</v>
+        <v>900.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="17">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>213</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="13">
-        <v>900.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="17">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="13">
-        <v>1300.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="17">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="13">
-        <v>1250.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="17">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>218</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>219</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="13">
-        <v>990.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="17">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>221</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G148" s="9"/>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="17">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>223</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G149" s="9"/>
+    </row>
+    <row r="150" spans="1:7" outlineLevel="1">
+      <c r="A150" s="18" t="s">
+        <v>224</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="10"/>
+      <c r="G150" s="2"/>
+    </row>
+    <row r="151" spans="1:7" outlineLevel="2">
+      <c r="A151" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" outlineLevel="2">
+      <c r="A152" s="19"/>
+      <c r="B152" s="7"/>
+      <c r="C152" s="7"/>
+      <c r="D152" s="7"/>
+      <c r="E152" s="7"/>
+      <c r="F152" s="12"/>
+      <c r="G152" s="7"/>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A153" s="17">
+        <v>1</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G149" s="9"/>
-[...61 lines deleted...]
-      <c r="G153" s="7"/>
+      <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>228</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>230</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="13">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>232</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="13">
-        <v>1100.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G156" s="9"/>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>233</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>234</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="13">
         <v>850.0</v>
       </c>
       <c r="G157" s="9"/>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>236</v>
       </c>
       <c r="E158" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="13">
         <v>1200.0</v>
       </c>
       <c r="G158" s="9"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>238</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="13">
         <v>1360.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>239</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>240</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="13">
         <v>1300.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
-    <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A161" s="17">
+    <row r="161" spans="1:7" outlineLevel="1">
+      <c r="A161" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="10"/>
+      <c r="G161" s="2"/>
+    </row>
+    <row r="162" spans="1:7" outlineLevel="2">
+      <c r="A162" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E162" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B161" s="8"/>
-[...3 lines deleted...]
-      <c r="D161" s="9" t="s">
+      <c r="F162" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" outlineLevel="2">
+      <c r="A163" s="19"/>
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="12"/>
+      <c r="G163" s="7"/>
+    </row>
+    <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A164" s="17">
+        <v>1</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="E161" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A162" s="18" t="s">
+      <c r="D164" s="9" t="s">
         <v>243</v>
       </c>
-      <c r="B162" s="2"/>
-[...36 lines deleted...]
-      <c r="G164" s="7"/>
+      <c r="E164" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="13">
-        <v>1200.0</v>
+        <v>750.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>248</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="13">
         <v>750.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>251</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="13">
-        <v>750.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="13">
-        <v>1250.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>254</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="13">
-        <v>1100.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="13">
-        <v>1000.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="13">
         <v>1360.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="13">
         <v>1360.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="13">
-        <v>1360.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="13">
-        <v>1450.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>275</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="13">
-        <v>1550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>278</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>279</v>
       </c>
       <c r="E182" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="13">
         <v>1360.0</v>
       </c>
       <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>281</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="13">
         <v>1360.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>283</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>284</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>285</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F185" s="13">
-        <v>1250.0</v>
+        <v>1890.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="13">
-        <v>1890.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>288</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="13">
-        <v>1250.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>290</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>291</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E189" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G189" s="9"/>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>295</v>
       </c>
       <c r="E190" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G190" s="9"/>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>296</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>297</v>
       </c>
       <c r="E191" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="13">
         <v>1360.0</v>
       </c>
       <c r="G191" s="9"/>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>299</v>
       </c>
       <c r="E192" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="13">
         <v>1360.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>301</v>
       </c>
       <c r="E193" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="13">
         <v>1360.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>302</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>303</v>
       </c>
       <c r="E194" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G194" s="9"/>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>305</v>
       </c>
       <c r="E195" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F195" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G195" s="9"/>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="17">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>307</v>
       </c>
       <c r="E196" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F196" s="13">
-        <v>1300.0</v>
+        <v>650.0</v>
       </c>
       <c r="G196" s="9"/>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="17">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>308</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E197" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="13">
-        <v>1250.0</v>
+        <v>750.0</v>
       </c>
       <c r="G197" s="9"/>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="17">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E198" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F198" s="13">
-        <v>650.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G198" s="9"/>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="17">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>313</v>
       </c>
       <c r="E199" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="13">
-        <v>750.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G199" s="9"/>
     </row>
-    <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C200" s="9" t="s">
+    <row r="200" spans="1:7" outlineLevel="1">
+      <c r="A200" s="18" t="s">
         <v>314</v>
       </c>
-      <c r="D200" s="9" t="s">
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="10"/>
+      <c r="G200" s="2"/>
+    </row>
+    <row r="201" spans="1:7" outlineLevel="2">
+      <c r="A201" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E201" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" outlineLevel="2">
+      <c r="A202" s="19"/>
+      <c r="B202" s="7"/>
+      <c r="C202" s="7"/>
+      <c r="D202" s="7"/>
+      <c r="E202" s="7"/>
+      <c r="F202" s="12"/>
+      <c r="G202" s="7"/>
+    </row>
+    <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A203" s="17">
+        <v>1</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="9" t="s">
         <v>315</v>
       </c>
-      <c r="E200" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A201" s="18" t="s">
+      <c r="D203" s="9" t="s">
         <v>316</v>
       </c>
-      <c r="B201" s="2"/>
-[...36 lines deleted...]
-      <c r="G203" s="7"/>
+      <c r="E203" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F203" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G203" s="9"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
         <v>317</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E204" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G204" s="9"/>
     </row>
-    <row r="205" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C205" s="9" t="s">
+    <row r="205" spans="1:7" outlineLevel="1">
+      <c r="A205" s="18" t="s">
         <v>319</v>
       </c>
-      <c r="D205" s="9" t="s">
+      <c r="B205" s="2"/>
+      <c r="C205" s="2"/>
+      <c r="D205" s="2"/>
+      <c r="E205" s="2"/>
+      <c r="F205" s="10"/>
+      <c r="G205" s="2"/>
+    </row>
+    <row r="206" spans="1:7" outlineLevel="2">
+      <c r="A206" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" outlineLevel="2">
+      <c r="A207" s="19"/>
+      <c r="B207" s="7"/>
+      <c r="C207" s="7"/>
+      <c r="D207" s="7"/>
+      <c r="E207" s="7"/>
+      <c r="F207" s="12"/>
+      <c r="G207" s="7"/>
+    </row>
+    <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A208" s="17">
+        <v>1</v>
+      </c>
+      <c r="B208" s="8"/>
+      <c r="C208" s="9" t="s">
         <v>320</v>
       </c>
-      <c r="E205" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A206" s="18" t="s">
+      <c r="D208" s="9" t="s">
         <v>321</v>
       </c>
-      <c r="B206" s="2"/>
-[...36 lines deleted...]
-      <c r="G208" s="7"/>
+      <c r="E208" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F208" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G208" s="9"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E209" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F209" s="13">
-        <v>990.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G209" s="9"/>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E210" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F210" s="13">
         <v>1360.0</v>
       </c>
       <c r="G210" s="9"/>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="9" t="s">
         <v>326</v>
       </c>
       <c r="D211" s="9" t="s">
         <v>327</v>
       </c>
       <c r="E211" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F211" s="13">
-        <v>1360.0</v>
+        <v>950.0</v>
       </c>
       <c r="G211" s="9"/>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E212" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F212" s="13">
-        <v>950.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G212" s="9"/>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E213" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F213" s="13">
-        <v>1360.0</v>
+        <v>1610.0</v>
       </c>
       <c r="G213" s="9"/>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E214" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F214" s="13">
-        <v>1610.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G214" s="9"/>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E215" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F215" s="13">
         <v>1360.0</v>
       </c>
       <c r="G215" s="9"/>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E216" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F216" s="13">
         <v>1360.0</v>
       </c>
       <c r="G216" s="9"/>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E217" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F217" s="13">
         <v>1360.0</v>
       </c>
       <c r="G217" s="9"/>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>341</v>
       </c>
       <c r="E218" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F218" s="13">
         <v>1360.0</v>
       </c>
       <c r="G218" s="9"/>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>343</v>
       </c>
       <c r="E219" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F219" s="13">
         <v>1360.0</v>
       </c>
       <c r="G219" s="9"/>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E220" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F220" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G220" s="9"/>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>347</v>
       </c>
       <c r="E221" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F221" s="13">
         <v>1360.0</v>
       </c>
       <c r="G221" s="9"/>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>349</v>
       </c>
       <c r="E222" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F222" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G222" s="9"/>
     </row>
     <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B223" s="8"/>
       <c r="C223" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>351</v>
       </c>
       <c r="E223" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F223" s="13">
         <v>1360.0</v>
       </c>
       <c r="G223" s="9"/>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>353</v>
       </c>
       <c r="E224" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F224" s="13">
-        <v>1360.0</v>
+        <v>1190.0</v>
       </c>
       <c r="G224" s="9"/>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E225" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F225" s="13">
         <v>1190.0</v>
       </c>
       <c r="G225" s="9"/>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>357</v>
       </c>
       <c r="E226" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F226" s="13">
-        <v>1190.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G226" s="9"/>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E227" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F227" s="13">
         <v>1200.0</v>
       </c>
       <c r="G227" s="9"/>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>361</v>
       </c>
       <c r="E228" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F228" s="13">
         <v>1200.0</v>
       </c>
       <c r="G228" s="9"/>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>363</v>
       </c>
       <c r="E229" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F229" s="13">
         <v>1200.0</v>
       </c>
       <c r="G229" s="9"/>
     </row>
     <row r="230" spans="1:7" outlineLevel="1">
       <c r="A230" s="18" t="s">
         <v>364</v>
       </c>
       <c r="B230" s="2"/>
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="10"/>
@@ -31446,70 +31188,70 @@
         <v>385</v>
       </c>
       <c r="E250" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F250" s="13">
         <v>1360.0</v>
       </c>
       <c r="G250" s="9"/>
     </row>
     <row r="251" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="17">
         <v>2</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D251" s="9" t="s">
         <v>387</v>
       </c>
       <c r="E251" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F251" s="13">
-        <v>1360.0</v>
+        <v>990.0</v>
       </c>
       <c r="G251" s="9"/>
     </row>
     <row r="252" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="17">
         <v>3</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D252" s="9" t="s">
         <v>389</v>
       </c>
       <c r="E252" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F252" s="13">
-        <v>990.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G252" s="9"/>
     </row>
     <row r="253" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="17">
         <v>4</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D253" s="9" t="s">
         <v>391</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F253" s="13">
         <v>1360.0</v>
       </c>
       <c r="G253" s="9"/>
     </row>
     <row r="254" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="17">
         <v>5</v>
@@ -31579,10294 +31321,10180 @@
         <v>399</v>
       </c>
       <c r="E257" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F257" s="13">
         <v>1360.0</v>
       </c>
       <c r="G257" s="9"/>
     </row>
     <row r="258" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="17">
         <v>9</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D258" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E258" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F258" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G258" s="9"/>
     </row>
     <row r="259" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="17">
         <v>10</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D259" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E259" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F259" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G259" s="9"/>
     </row>
     <row r="260" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="17">
         <v>11</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D260" s="9" t="s">
         <v>405</v>
       </c>
       <c r="E260" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F260" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G260" s="9"/>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="17">
         <v>12</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>407</v>
       </c>
       <c r="E261" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F261" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G261" s="9"/>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="17">
         <v>13</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D262" s="9" t="s">
         <v>409</v>
       </c>
       <c r="E262" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F262" s="13">
-        <v>1360.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G262" s="9"/>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="17">
         <v>14</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9" t="s">
         <v>410</v>
       </c>
       <c r="D263" s="9" t="s">
         <v>411</v>
       </c>
       <c r="E263" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F263" s="13">
-        <v>850.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G263" s="9"/>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="17">
         <v>15</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D264" s="9" t="s">
         <v>413</v>
       </c>
       <c r="E264" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F264" s="13">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G264" s="9"/>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="17">
         <v>16</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D265" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E265" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F265" s="13">
         <v>1450.0</v>
       </c>
       <c r="G265" s="9"/>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="17">
         <v>17</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="9" t="s">
         <v>416</v>
       </c>
       <c r="D266" s="9" t="s">
         <v>417</v>
       </c>
       <c r="E266" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F266" s="13">
-        <v>1450.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G266" s="9"/>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="17">
         <v>18</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9" t="s">
         <v>418</v>
       </c>
       <c r="D267" s="9" t="s">
         <v>419</v>
       </c>
       <c r="E267" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F267" s="13">
-        <v>1450.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G267" s="9"/>
     </row>
     <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="17">
         <v>19</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>421</v>
       </c>
       <c r="E268" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F268" s="13">
         <v>1360.0</v>
       </c>
       <c r="G268" s="9"/>
     </row>
     <row r="269" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="17">
         <v>20</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="9" t="s">
         <v>422</v>
       </c>
       <c r="D269" s="9" t="s">
         <v>423</v>
       </c>
       <c r="E269" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F269" s="13">
-        <v>1050.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G269" s="9"/>
     </row>
     <row r="270" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="17">
         <v>21</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D270" s="9" t="s">
         <v>425</v>
       </c>
       <c r="E270" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F270" s="13">
-        <v>1360.0</v>
+        <v>2250.0</v>
       </c>
       <c r="G270" s="9"/>
     </row>
     <row r="271" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="17">
         <v>22</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D271" s="9" t="s">
         <v>427</v>
       </c>
       <c r="E271" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F271" s="13">
-        <v>1290.0</v>
+        <v>2250.0</v>
       </c>
       <c r="G271" s="9"/>
     </row>
     <row r="272" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="17">
         <v>23</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="9" t="s">
         <v>428</v>
       </c>
       <c r="D272" s="9" t="s">
         <v>429</v>
       </c>
       <c r="E272" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F272" s="13">
         <v>2250.0</v>
       </c>
       <c r="G272" s="9"/>
     </row>
     <row r="273" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="17">
         <v>24</v>
       </c>
       <c r="B273" s="8"/>
       <c r="C273" s="9" t="s">
         <v>430</v>
       </c>
       <c r="D273" s="9" t="s">
         <v>431</v>
       </c>
       <c r="E273" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F273" s="13">
-        <v>2250.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G273" s="9"/>
     </row>
     <row r="274" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="17">
         <v>25</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D274" s="9" t="s">
         <v>433</v>
       </c>
       <c r="E274" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F274" s="13">
-        <v>2250.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G274" s="9"/>
     </row>
     <row r="275" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="17">
         <v>26</v>
       </c>
       <c r="B275" s="8"/>
       <c r="C275" s="9" t="s">
         <v>434</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>435</v>
       </c>
       <c r="E275" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F275" s="13">
-        <v>1450.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G275" s="9"/>
     </row>
     <row r="276" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="17">
         <v>27</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="9" t="s">
         <v>436</v>
       </c>
       <c r="D276" s="9" t="s">
         <v>437</v>
       </c>
       <c r="E276" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F276" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G276" s="9"/>
+    </row>
+    <row r="277" spans="1:7" outlineLevel="1">
+      <c r="A277" s="18" t="s">
+        <v>438</v>
+      </c>
+      <c r="B277" s="2"/>
+      <c r="C277" s="2"/>
+      <c r="D277" s="2"/>
+      <c r="E277" s="2"/>
+      <c r="F277" s="10"/>
+      <c r="G277" s="2"/>
+    </row>
+    <row r="278" spans="1:7" outlineLevel="2">
+      <c r="A278" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E278" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" outlineLevel="2">
+      <c r="A279" s="19"/>
+      <c r="B279" s="7"/>
+      <c r="C279" s="7"/>
+      <c r="D279" s="7"/>
+      <c r="E279" s="7"/>
+      <c r="F279" s="12"/>
+      <c r="G279" s="7"/>
+    </row>
+    <row r="280" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A280" s="17">
+        <v>1</v>
+      </c>
+      <c r="B280" s="8"/>
+      <c r="C280" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>440</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F280" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G280" s="9"/>
+    </row>
+    <row r="281" spans="1:7" outlineLevel="1">
+      <c r="A281" s="18" t="s">
+        <v>441</v>
+      </c>
+      <c r="B281" s="2"/>
+      <c r="C281" s="2"/>
+      <c r="D281" s="2"/>
+      <c r="E281" s="2"/>
+      <c r="F281" s="10"/>
+      <c r="G281" s="2"/>
+    </row>
+    <row r="282" spans="1:7" outlineLevel="2">
+      <c r="A282" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E282" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" outlineLevel="2">
+      <c r="A283" s="19"/>
+      <c r="B283" s="7"/>
+      <c r="C283" s="7"/>
+      <c r="D283" s="7"/>
+      <c r="E283" s="7"/>
+      <c r="F283" s="12"/>
+      <c r="G283" s="7"/>
+    </row>
+    <row r="284" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A284" s="17">
+        <v>1</v>
+      </c>
+      <c r="B284" s="8"/>
+      <c r="C284" s="9" t="s">
+        <v>442</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G284" s="9"/>
+    </row>
+    <row r="285" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A285" s="17">
+        <v>2</v>
+      </c>
+      <c r="B285" s="8"/>
+      <c r="C285" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="E285" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F285" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G285" s="9"/>
+    </row>
+    <row r="286" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A286" s="17">
+        <v>3</v>
+      </c>
+      <c r="B286" s="8"/>
+      <c r="C286" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="E286" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F286" s="13">
         <v>1150.0</v>
       </c>
-      <c r="G276" s="9"/>
-[...161 lines deleted...]
-      <c r="G286" s="7"/>
+      <c r="G286" s="9"/>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="9" t="s">
         <v>448</v>
       </c>
       <c r="D287" s="9" t="s">
         <v>449</v>
       </c>
       <c r="E287" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F287" s="13">
-        <v>1200.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G287" s="9"/>
     </row>
     <row r="288" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D288" s="9" t="s">
         <v>451</v>
       </c>
       <c r="E288" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F288" s="13">
-        <v>1100.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G288" s="9"/>
     </row>
     <row r="289" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B289" s="8"/>
       <c r="C289" s="9" t="s">
         <v>452</v>
       </c>
       <c r="D289" s="9" t="s">
         <v>453</v>
       </c>
       <c r="E289" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F289" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G289" s="9"/>
     </row>
     <row r="290" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="17">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D290" s="9" t="s">
         <v>455</v>
       </c>
       <c r="E290" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F290" s="13">
-        <v>1100.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G290" s="9"/>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="17">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D291" s="9" t="s">
         <v>457</v>
       </c>
       <c r="E291" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F291" s="13">
-        <v>1360.0</v>
+        <v>900.0</v>
       </c>
       <c r="G291" s="9"/>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="17">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B292" s="8"/>
       <c r="C292" s="9" t="s">
         <v>458</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>459</v>
       </c>
       <c r="E292" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F292" s="13">
         <v>1360.0</v>
       </c>
       <c r="G292" s="9"/>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="17">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>461</v>
       </c>
       <c r="E293" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F293" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G293" s="9"/>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="17">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>463</v>
       </c>
       <c r="E294" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F294" s="13">
-        <v>900.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G294" s="9"/>
     </row>
     <row r="295" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="17">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="9" t="s">
         <v>464</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>465</v>
       </c>
       <c r="E295" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F295" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G295" s="9"/>
     </row>
     <row r="296" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="17">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B296" s="8"/>
       <c r="C296" s="9" t="s">
         <v>466</v>
       </c>
       <c r="D296" s="9" t="s">
         <v>467</v>
       </c>
       <c r="E296" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F296" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G296" s="9"/>
     </row>
     <row r="297" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="17">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D297" s="9" t="s">
         <v>469</v>
       </c>
       <c r="E297" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F297" s="13">
-        <v>1360.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G297" s="9"/>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="17">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="9" t="s">
         <v>470</v>
       </c>
       <c r="D298" s="9" t="s">
         <v>471</v>
       </c>
       <c r="E298" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F298" s="13">
-        <v>1200.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G298" s="9"/>
     </row>
     <row r="299" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A299" s="17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="9" t="s">
         <v>472</v>
       </c>
       <c r="D299" s="9" t="s">
         <v>473</v>
       </c>
       <c r="E299" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F299" s="13">
-        <v>1200.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G299" s="9"/>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="17">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
         <v>474</v>
       </c>
       <c r="D300" s="9" t="s">
         <v>475</v>
       </c>
       <c r="E300" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F300" s="13">
-        <v>1490.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G300" s="9"/>
     </row>
     <row r="301" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="17">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="9" t="s">
         <v>476</v>
       </c>
       <c r="D301" s="9" t="s">
         <v>477</v>
       </c>
       <c r="E301" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F301" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G301" s="9"/>
+    </row>
+    <row r="302" spans="1:7" outlineLevel="1">
+      <c r="A302" s="18" t="s">
+        <v>478</v>
+      </c>
+      <c r="B302" s="2"/>
+      <c r="C302" s="2"/>
+      <c r="D302" s="2"/>
+      <c r="E302" s="2"/>
+      <c r="F302" s="10"/>
+      <c r="G302" s="2"/>
+    </row>
+    <row r="303" spans="1:7" outlineLevel="2">
+      <c r="A303" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E303" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" outlineLevel="2">
+      <c r="A304" s="19"/>
+      <c r="B304" s="7"/>
+      <c r="C304" s="7"/>
+      <c r="D304" s="7"/>
+      <c r="E304" s="7"/>
+      <c r="F304" s="12"/>
+      <c r="G304" s="7"/>
+    </row>
+    <row r="305" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A305" s="17">
+        <v>1</v>
+      </c>
+      <c r="B305" s="8"/>
+      <c r="C305" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F305" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G305" s="9"/>
+    </row>
+    <row r="306" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A306" s="17">
+        <v>2</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F306" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G306" s="9"/>
+    </row>
+    <row r="307" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A307" s="17">
+        <v>3</v>
+      </c>
+      <c r="B307" s="8"/>
+      <c r="C307" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="E307" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F307" s="13">
         <v>1100.0</v>
       </c>
-      <c r="G301" s="9"/>
-[...99 lines deleted...]
-      <c r="G307" s="7"/>
+      <c r="G307" s="9"/>
     </row>
     <row r="308" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="9" t="s">
         <v>485</v>
       </c>
       <c r="D308" s="9" t="s">
         <v>486</v>
       </c>
       <c r="E308" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F308" s="13">
-        <v>1590.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G308" s="9"/>
     </row>
     <row r="309" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
         <v>487</v>
       </c>
       <c r="D309" s="9" t="s">
         <v>488</v>
       </c>
       <c r="E309" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F309" s="13">
-        <v>1050.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G309" s="9"/>
     </row>
-    <row r="310" spans="1:7" outlineLevel="1">
-      <c r="A310" s="18" t="s">
+    <row r="310" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A310" s="17">
+        <v>6</v>
+      </c>
+      <c r="B310" s="8"/>
+      <c r="C310" s="9" t="s">
         <v>489</v>
       </c>
-      <c r="B310" s="2"/>
-[...16 lines deleted...]
-      <c r="D311" s="5" t="s">
+      <c r="D310" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F310" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G310" s="9"/>
+    </row>
+    <row r="311" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A311" s="17">
         <v>7</v>
       </c>
-      <c r="E311" s="6" t="s">
+      <c r="B311" s="8"/>
+      <c r="C311" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="D311" s="9" t="s">
+        <v>492</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F311" s="13">
+        <v>650.0</v>
+      </c>
+      <c r="G311" s="9"/>
+    </row>
+    <row r="312" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A312" s="17">
         <v>8</v>
       </c>
-      <c r="F311" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G312" s="7"/>
+      <c r="B312" s="8"/>
+      <c r="C312" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="D312" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F312" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G312" s="9"/>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="17">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="9" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D313" s="9" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="E313" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F313" s="13">
         <v>1360.0</v>
       </c>
       <c r="G313" s="9"/>
     </row>
     <row r="314" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="17">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B314" s="8"/>
       <c r="C314" s="9" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D314" s="9" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="E314" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F314" s="13">
         <v>1360.0</v>
       </c>
       <c r="G314" s="9"/>
     </row>
     <row r="315" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="17">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B315" s="8"/>
       <c r="C315" s="9" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D315" s="9" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="E315" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F315" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G315" s="9"/>
     </row>
     <row r="316" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="17">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B316" s="8"/>
       <c r="C316" s="9" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D316" s="9" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="E316" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F316" s="13">
         <v>1360.0</v>
       </c>
       <c r="G316" s="9"/>
     </row>
     <row r="317" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="17">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B317" s="8"/>
       <c r="C317" s="9" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="E317" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F317" s="13">
-        <v>650.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G317" s="9"/>
     </row>
     <row r="318" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="17">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="9" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D318" s="9" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="E318" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F318" s="13">
-        <v>550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G318" s="9"/>
     </row>
     <row r="319" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="17">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="9" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D319" s="9" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="E319" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F319" s="13">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
       <c r="G319" s="9"/>
     </row>
     <row r="320" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="17">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B320" s="8"/>
       <c r="C320" s="9" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="D320" s="9" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="E320" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F320" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G320" s="9"/>
     </row>
     <row r="321" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="17">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B321" s="8"/>
       <c r="C321" s="9" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="D321" s="9" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="E321" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F321" s="13">
-        <v>1360.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G321" s="9"/>
     </row>
     <row r="322" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A322" s="17">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B322" s="8"/>
       <c r="C322" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="D322" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="E322" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F322" s="13">
         <v>1360.0</v>
       </c>
       <c r="G322" s="9"/>
     </row>
     <row r="323" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="17">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B323" s="8"/>
       <c r="C323" s="9" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="D323" s="9" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="E323" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F323" s="13">
         <v>1360.0</v>
       </c>
       <c r="G323" s="9"/>
     </row>
     <row r="324" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="17">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B324" s="8"/>
       <c r="C324" s="9" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D324" s="9" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="E324" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F324" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G324" s="9"/>
     </row>
     <row r="325" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="17">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="9" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="D325" s="9" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F325" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G325" s="9"/>
     </row>
     <row r="326" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="17">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="9" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="D326" s="9" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="E326" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F326" s="13">
-        <v>1250.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G326" s="9"/>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="17">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B327" s="8"/>
       <c r="C327" s="9" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="D327" s="9" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="E327" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F327" s="13">
-        <v>750.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G327" s="9"/>
     </row>
     <row r="328" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="17">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B328" s="8"/>
       <c r="C328" s="9" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="D328" s="9" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="E328" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F328" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G328" s="9"/>
     </row>
     <row r="329" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="17">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="9" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D329" s="9" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="E329" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F329" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G329" s="9"/>
     </row>
     <row r="330" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="17">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B330" s="8"/>
       <c r="C330" s="9" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="D330" s="9" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="E330" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F330" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G330" s="9"/>
     </row>
     <row r="331" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="17">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="9" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D331" s="9" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="E331" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F331" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G331" s="9"/>
     </row>
     <row r="332" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="17">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="B332" s="8"/>
       <c r="C332" s="9" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D332" s="9" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="E332" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F332" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G332" s="9"/>
     </row>
-    <row r="333" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...45 lines deleted...]
-      <c r="D335" s="9" t="s">
+    <row r="333" spans="1:7" outlineLevel="1">
+      <c r="A333" s="18" t="s">
         <v>535</v>
       </c>
-      <c r="E335" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G335" s="9"/>
+      <c r="B333" s="2"/>
+      <c r="C333" s="2"/>
+      <c r="D333" s="2"/>
+      <c r="E333" s="2"/>
+      <c r="F333" s="10"/>
+      <c r="G333" s="2"/>
+    </row>
+    <row r="334" spans="1:7" outlineLevel="2">
+      <c r="A334" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C334" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E334" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G334" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" outlineLevel="2">
+      <c r="A335" s="19"/>
+      <c r="B335" s="7"/>
+      <c r="C335" s="7"/>
+      <c r="D335" s="7"/>
+      <c r="E335" s="7"/>
+      <c r="F335" s="12"/>
+      <c r="G335" s="7"/>
     </row>
     <row r="336" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="17">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="9" t="s">
         <v>536</v>
       </c>
       <c r="D336" s="9" t="s">
         <v>537</v>
       </c>
       <c r="E336" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F336" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G336" s="9"/>
     </row>
     <row r="337" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="17">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B337" s="8"/>
       <c r="C337" s="9" t="s">
         <v>538</v>
       </c>
       <c r="D337" s="9" t="s">
         <v>539</v>
       </c>
       <c r="E337" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F337" s="13">
         <v>1360.0</v>
       </c>
       <c r="G337" s="9"/>
     </row>
     <row r="338" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="17">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B338" s="8"/>
       <c r="C338" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D338" s="9" t="s">
         <v>541</v>
       </c>
       <c r="E338" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F338" s="13">
-        <v>1200.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G338" s="9"/>
     </row>
     <row r="339" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="17">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B339" s="8"/>
       <c r="C339" s="9" t="s">
         <v>542</v>
       </c>
       <c r="D339" s="9" t="s">
         <v>543</v>
       </c>
       <c r="E339" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F339" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G339" s="9"/>
     </row>
     <row r="340" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="17">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="B340" s="8"/>
       <c r="C340" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D340" s="9" t="s">
         <v>545</v>
       </c>
       <c r="E340" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F340" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G340" s="9"/>
+    </row>
+    <row r="341" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A341" s="17">
+        <v>6</v>
+      </c>
+      <c r="B341" s="8"/>
+      <c r="C341" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>547</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F341" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G340" s="9"/>
-[...22 lines deleted...]
-      <c r="D342" s="5" t="s">
+      <c r="G341" s="9"/>
+    </row>
+    <row r="342" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A342" s="17">
         <v>7</v>
       </c>
-      <c r="E342" s="6" t="s">
+      <c r="B342" s="8"/>
+      <c r="C342" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F342" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G342" s="9"/>
+    </row>
+    <row r="343" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A343" s="17">
         <v>8</v>
       </c>
-      <c r="F342" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G343" s="7"/>
+      <c r="B343" s="8"/>
+      <c r="C343" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="E343" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F343" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G343" s="9"/>
     </row>
     <row r="344" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="17">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B344" s="8"/>
       <c r="C344" s="9" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D344" s="9" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="E344" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F344" s="13">
-        <v>1050.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G344" s="9"/>
     </row>
     <row r="345" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="17">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B345" s="8"/>
       <c r="C345" s="9" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="D345" s="9" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="E345" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F345" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G345" s="9"/>
     </row>
     <row r="346" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="17">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B346" s="8"/>
       <c r="C346" s="9" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E346" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F346" s="13">
         <v>1290.0</v>
       </c>
       <c r="G346" s="9"/>
     </row>
     <row r="347" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="17">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B347" s="8"/>
       <c r="C347" s="9" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D347" s="9" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="E347" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F347" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G347" s="9"/>
     </row>
     <row r="348" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="17">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B348" s="8"/>
       <c r="C348" s="9" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="D348" s="9" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="E348" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F348" s="13">
-        <v>1200.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G348" s="9"/>
     </row>
     <row r="349" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="17">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B349" s="8"/>
       <c r="C349" s="9" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="D349" s="9" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="E349" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F349" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G349" s="9"/>
     </row>
     <row r="350" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="17">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B350" s="8"/>
       <c r="C350" s="9" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="D350" s="9" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="E350" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F350" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G350" s="9"/>
     </row>
     <row r="351" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="17">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B351" s="8"/>
       <c r="C351" s="9" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="D351" s="9" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="E351" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F351" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G351" s="9"/>
     </row>
     <row r="352" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="17">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B352" s="8"/>
       <c r="C352" s="9" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="D352" s="9" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="E352" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F352" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G352" s="9"/>
     </row>
     <row r="353" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="17">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B353" s="8"/>
       <c r="C353" s="9" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="D353" s="9" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E353" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F353" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G353" s="9"/>
     </row>
     <row r="354" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="17">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B354" s="8"/>
       <c r="C354" s="9" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="D354" s="9" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="E354" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F354" s="13">
         <v>1290.0</v>
       </c>
       <c r="G354" s="9"/>
     </row>
     <row r="355" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="17">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B355" s="8"/>
       <c r="C355" s="9" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="D355" s="9" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="E355" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F355" s="13">
         <v>1290.0</v>
       </c>
       <c r="G355" s="9"/>
     </row>
     <row r="356" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="17">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B356" s="8"/>
       <c r="C356" s="9" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D356" s="9" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="E356" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F356" s="13">
         <v>1290.0</v>
       </c>
       <c r="G356" s="9"/>
     </row>
-    <row r="357" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...45 lines deleted...]
-      <c r="D359" s="9" t="s">
+    <row r="357" spans="1:7" outlineLevel="1">
+      <c r="A357" s="18" t="s">
         <v>578</v>
       </c>
-      <c r="E359" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G359" s="9"/>
+      <c r="B357" s="2"/>
+      <c r="C357" s="2"/>
+      <c r="D357" s="2"/>
+      <c r="E357" s="2"/>
+      <c r="F357" s="10"/>
+      <c r="G357" s="2"/>
+    </row>
+    <row r="358" spans="1:7" outlineLevel="2">
+      <c r="A358" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B358" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C358" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E358" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G358" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" outlineLevel="2">
+      <c r="A359" s="19"/>
+      <c r="B359" s="7"/>
+      <c r="C359" s="7"/>
+      <c r="D359" s="7"/>
+      <c r="E359" s="7"/>
+      <c r="F359" s="12"/>
+      <c r="G359" s="7"/>
     </row>
     <row r="360" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A360" s="17">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B360" s="8"/>
       <c r="C360" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D360" s="9" t="s">
         <v>580</v>
       </c>
       <c r="E360" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F360" s="13">
-        <v>1290.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G360" s="9"/>
     </row>
     <row r="361" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A361" s="17">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B361" s="8"/>
       <c r="C361" s="9" t="s">
         <v>581</v>
       </c>
       <c r="D361" s="9" t="s">
         <v>582</v>
       </c>
       <c r="E361" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F361" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G361" s="9"/>
     </row>
     <row r="362" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A362" s="17">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B362" s="8"/>
       <c r="C362" s="9" t="s">
         <v>583</v>
       </c>
       <c r="D362" s="9" t="s">
         <v>584</v>
       </c>
       <c r="E362" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F362" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G362" s="9"/>
     </row>
     <row r="363" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="17">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B363" s="8"/>
       <c r="C363" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D363" s="9" t="s">
         <v>586</v>
       </c>
       <c r="E363" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F363" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G363" s="9"/>
     </row>
     <row r="364" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="17">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="9" t="s">
         <v>587</v>
       </c>
       <c r="D364" s="9" t="s">
         <v>588</v>
       </c>
       <c r="E364" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F364" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G364" s="9"/>
     </row>
     <row r="365" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="17">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B365" s="8"/>
       <c r="C365" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D365" s="9" t="s">
         <v>590</v>
       </c>
       <c r="E365" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F365" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G365" s="9"/>
     </row>
     <row r="366" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="17">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B366" s="8"/>
       <c r="C366" s="9" t="s">
         <v>591</v>
       </c>
       <c r="D366" s="9" t="s">
         <v>592</v>
       </c>
       <c r="E366" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F366" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G366" s="9"/>
+    </row>
+    <row r="367" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A367" s="17">
+        <v>8</v>
+      </c>
+      <c r="B367" s="8"/>
+      <c r="C367" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="D367" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="E367" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F367" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G366" s="9"/>
-[...28 lines deleted...]
-      <c r="F368" s="11" t="s">
+      <c r="G367" s="9"/>
+    </row>
+    <row r="368" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A368" s="17">
         <v>9</v>
       </c>
-      <c r="G368" s="5" t="s">
+      <c r="B368" s="8"/>
+      <c r="C368" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="D368" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F368" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G368" s="9"/>
+    </row>
+    <row r="369" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A369" s="17">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G369" s="7"/>
+      <c r="B369" s="8"/>
+      <c r="C369" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="D369" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="E369" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F369" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G369" s="9"/>
     </row>
     <row r="370" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="17">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="9" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="D370" s="9" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E370" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F370" s="13">
-        <v>1150.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G370" s="9"/>
     </row>
     <row r="371" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A371" s="17">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B371" s="8"/>
       <c r="C371" s="9" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D371" s="9" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="E371" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F371" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G371" s="9"/>
     </row>
     <row r="372" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A372" s="17">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B372" s="8"/>
       <c r="C372" s="9" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="D372" s="9" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="E372" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F372" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G372" s="9"/>
     </row>
     <row r="373" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A373" s="17">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B373" s="8"/>
       <c r="C373" s="9" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D373" s="9" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="E373" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F373" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G373" s="9"/>
     </row>
     <row r="374" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="17">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B374" s="8"/>
       <c r="C374" s="9" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D374" s="9" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="E374" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F374" s="13">
-        <v>1360.0</v>
+        <v>990.0</v>
       </c>
       <c r="G374" s="9"/>
     </row>
     <row r="375" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="17">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B375" s="8"/>
       <c r="C375" s="9" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="D375" s="9" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="E375" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F375" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G375" s="9"/>
     </row>
     <row r="376" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A376" s="17">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B376" s="8"/>
       <c r="C376" s="9" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D376" s="9" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E376" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F376" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G376" s="9"/>
     </row>
     <row r="377" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A377" s="17">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B377" s="8"/>
       <c r="C377" s="9" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="D377" s="9" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="E377" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F377" s="13">
         <v>1360.0</v>
       </c>
       <c r="G377" s="9"/>
     </row>
     <row r="378" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A378" s="17">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B378" s="8"/>
       <c r="C378" s="9" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="D378" s="9" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="E378" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F378" s="13">
-        <v>1290.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G378" s="9"/>
     </row>
     <row r="379" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="17">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B379" s="8"/>
       <c r="C379" s="9" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="D379" s="9" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="E379" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F379" s="13">
         <v>1290.0</v>
       </c>
       <c r="G379" s="9"/>
     </row>
     <row r="380" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A380" s="17">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B380" s="8"/>
       <c r="C380" s="9" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="D380" s="9" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="E380" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F380" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G380" s="9"/>
     </row>
     <row r="381" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="17">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B381" s="8"/>
       <c r="C381" s="9" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="D381" s="9" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="E381" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F381" s="13">
-        <v>1250.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G381" s="9"/>
     </row>
-    <row r="382" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...45 lines deleted...]
-      <c r="D384" s="9" t="s">
+    <row r="382" spans="1:7" outlineLevel="1">
+      <c r="A382" s="18" t="s">
         <v>623</v>
       </c>
-      <c r="E384" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G384" s="9"/>
+      <c r="B382" s="2"/>
+      <c r="C382" s="2"/>
+      <c r="D382" s="2"/>
+      <c r="E382" s="2"/>
+      <c r="F382" s="10"/>
+      <c r="G382" s="2"/>
+    </row>
+    <row r="383" spans="1:7" outlineLevel="2">
+      <c r="A383" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C383" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E383" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G383" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" outlineLevel="2">
+      <c r="A384" s="19"/>
+      <c r="B384" s="7"/>
+      <c r="C384" s="7"/>
+      <c r="D384" s="7"/>
+      <c r="E384" s="7"/>
+      <c r="F384" s="12"/>
+      <c r="G384" s="7"/>
     </row>
     <row r="385" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="17">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B385" s="8"/>
       <c r="C385" s="9" t="s">
         <v>624</v>
       </c>
       <c r="D385" s="9" t="s">
         <v>625</v>
       </c>
       <c r="E385" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F385" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G385" s="9"/>
     </row>
     <row r="386" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="17">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B386" s="8"/>
       <c r="C386" s="9" t="s">
         <v>626</v>
       </c>
       <c r="D386" s="9" t="s">
         <v>627</v>
       </c>
       <c r="E386" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F386" s="13">
-        <v>1360.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G386" s="9"/>
     </row>
     <row r="387" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A387" s="17">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B387" s="8"/>
       <c r="C387" s="9" t="s">
         <v>628</v>
       </c>
       <c r="D387" s="9" t="s">
         <v>629</v>
       </c>
       <c r="E387" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F387" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G387" s="9"/>
     </row>
     <row r="388" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="17">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B388" s="8"/>
       <c r="C388" s="9" t="s">
         <v>630</v>
       </c>
       <c r="D388" s="9" t="s">
         <v>631</v>
       </c>
       <c r="E388" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F388" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G388" s="9"/>
     </row>
     <row r="389" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A389" s="17">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B389" s="8"/>
       <c r="C389" s="9" t="s">
         <v>632</v>
       </c>
       <c r="D389" s="9" t="s">
         <v>633</v>
       </c>
       <c r="E389" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F389" s="13">
-        <v>1290.0</v>
+        <v>900.0</v>
       </c>
       <c r="G389" s="9"/>
     </row>
     <row r="390" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A390" s="17">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B390" s="8"/>
       <c r="C390" s="9" t="s">
         <v>634</v>
       </c>
       <c r="D390" s="9" t="s">
         <v>635</v>
       </c>
       <c r="E390" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F390" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G390" s="9"/>
     </row>
     <row r="391" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A391" s="17">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B391" s="8"/>
       <c r="C391" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D391" s="9" t="s">
         <v>637</v>
       </c>
       <c r="E391" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F391" s="13">
         <v>1360.0</v>
       </c>
       <c r="G391" s="9"/>
     </row>
-    <row r="392" spans="1:7" outlineLevel="1">
-      <c r="A392" s="18" t="s">
+    <row r="392" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A392" s="17">
+        <v>8</v>
+      </c>
+      <c r="B392" s="8"/>
+      <c r="C392" s="9" t="s">
         <v>638</v>
       </c>
-      <c r="B392" s="2"/>
-[...22 lines deleted...]
-      <c r="F393" s="11" t="s">
+      <c r="D392" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F392" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G392" s="9"/>
+    </row>
+    <row r="393" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A393" s="17">
         <v>9</v>
       </c>
-      <c r="G393" s="5" t="s">
+      <c r="B393" s="8"/>
+      <c r="C393" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="D393" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="E393" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F393" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G393" s="9"/>
+    </row>
+    <row r="394" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A394" s="17">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G394" s="7"/>
+      <c r="B394" s="8"/>
+      <c r="C394" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="D394" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="E394" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F394" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G394" s="9"/>
     </row>
     <row r="395" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A395" s="17">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B395" s="8"/>
       <c r="C395" s="9" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="D395" s="9" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="E395" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F395" s="13">
         <v>1360.0</v>
       </c>
       <c r="G395" s="9"/>
     </row>
     <row r="396" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A396" s="17">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B396" s="8"/>
       <c r="C396" s="9" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="D396" s="9" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="E396" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F396" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G396" s="9"/>
     </row>
     <row r="397" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A397" s="17">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B397" s="8"/>
       <c r="C397" s="9" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="D397" s="9" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="E397" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F397" s="13">
-        <v>1200.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G397" s="9"/>
     </row>
     <row r="398" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A398" s="17">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B398" s="8"/>
       <c r="C398" s="9" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="D398" s="9" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="E398" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F398" s="13">
         <v>1360.0</v>
       </c>
       <c r="G398" s="9"/>
     </row>
     <row r="399" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A399" s="17">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B399" s="8"/>
       <c r="C399" s="9" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="D399" s="9" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="E399" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F399" s="13">
-        <v>900.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G399" s="9"/>
     </row>
-    <row r="400" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A400" s="17">
+    <row r="400" spans="1:7" outlineLevel="1">
+      <c r="A400" s="18" t="s">
+        <v>654</v>
+      </c>
+      <c r="B400" s="2"/>
+      <c r="C400" s="2"/>
+      <c r="D400" s="2"/>
+      <c r="E400" s="2"/>
+      <c r="F400" s="10"/>
+      <c r="G400" s="2"/>
+    </row>
+    <row r="401" spans="1:7" outlineLevel="2">
+      <c r="A401" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B401" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B400" s="8"/>
-[...15 lines deleted...]
-      <c r="A401" s="17">
+      <c r="D401" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B401" s="8"/>
-[...15 lines deleted...]
-      <c r="A402" s="17">
+      <c r="E401" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B402" s="8"/>
-[...12 lines deleted...]
-      <c r="G402" s="9"/>
+      <c r="F401" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G401" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" outlineLevel="2">
+      <c r="A402" s="19"/>
+      <c r="B402" s="7"/>
+      <c r="C402" s="7"/>
+      <c r="D402" s="7"/>
+      <c r="E402" s="7"/>
+      <c r="F402" s="12"/>
+      <c r="G402" s="7"/>
     </row>
     <row r="403" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A403" s="17">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B403" s="8"/>
       <c r="C403" s="9" t="s">
         <v>655</v>
       </c>
       <c r="D403" s="9" t="s">
         <v>656</v>
       </c>
       <c r="E403" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F403" s="13">
         <v>1360.0</v>
       </c>
       <c r="G403" s="9"/>
     </row>
-    <row r="404" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A404" s="17">
+    <row r="404" spans="1:7" outlineLevel="1">
+      <c r="A404" s="18" t="s">
+        <v>657</v>
+      </c>
+      <c r="B404" s="2"/>
+      <c r="C404" s="2"/>
+      <c r="D404" s="2"/>
+      <c r="E404" s="2"/>
+      <c r="F404" s="10"/>
+      <c r="G404" s="2"/>
+    </row>
+    <row r="405" spans="1:7" outlineLevel="2">
+      <c r="A405" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B405" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C405" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D405" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E405" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F405" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G405" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B404" s="8"/>
-[...50 lines deleted...]
-      <c r="G406" s="9"/>
+    </row>
+    <row r="406" spans="1:7" outlineLevel="2">
+      <c r="A406" s="19"/>
+      <c r="B406" s="7"/>
+      <c r="C406" s="7"/>
+      <c r="D406" s="7"/>
+      <c r="E406" s="7"/>
+      <c r="F406" s="12"/>
+      <c r="G406" s="7"/>
     </row>
     <row r="407" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A407" s="17">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B407" s="8"/>
       <c r="C407" s="9" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="D407" s="9" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="E407" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F407" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G407" s="9"/>
     </row>
     <row r="408" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A408" s="17">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B408" s="8"/>
       <c r="C408" s="9" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D408" s="9" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="E408" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F408" s="13">
         <v>1360.0</v>
       </c>
       <c r="G408" s="9"/>
     </row>
     <row r="409" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A409" s="17">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B409" s="8"/>
       <c r="C409" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="D409" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="E409" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F409" s="13">
+        <v>900.0</v>
+      </c>
+      <c r="G409" s="9"/>
+    </row>
+    <row r="410" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A410" s="17">
+        <v>4</v>
+      </c>
+      <c r="B410" s="8"/>
+      <c r="C410" s="9" t="s">
+        <v>664</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="E410" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F410" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G410" s="9"/>
+    </row>
+    <row r="411" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A411" s="17">
+        <v>5</v>
+      </c>
+      <c r="B411" s="8"/>
+      <c r="C411" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="D411" s="9" t="s">
         <v>667</v>
       </c>
-      <c r="D409" s="9" t="s">
+      <c r="E411" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F411" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G411" s="9"/>
+    </row>
+    <row r="412" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A412" s="17">
+        <v>6</v>
+      </c>
+      <c r="B412" s="8"/>
+      <c r="C412" s="9" t="s">
         <v>668</v>
       </c>
-      <c r="E409" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A410" s="18" t="s">
+      <c r="D412" s="9" t="s">
         <v>669</v>
       </c>
-      <c r="B410" s="2"/>
-[...36 lines deleted...]
-      <c r="G412" s="7"/>
+      <c r="E412" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F412" s="13">
+        <v>650.0</v>
+      </c>
+      <c r="G412" s="9"/>
     </row>
     <row r="413" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A413" s="17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B413" s="8"/>
       <c r="C413" s="9" t="s">
         <v>670</v>
       </c>
       <c r="D413" s="9" t="s">
         <v>671</v>
       </c>
       <c r="E413" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F413" s="13">
         <v>1360.0</v>
       </c>
       <c r="G413" s="9"/>
     </row>
-    <row r="414" spans="1:7" outlineLevel="1">
-      <c r="A414" s="18" t="s">
+    <row r="414" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A414" s="17">
+        <v>8</v>
+      </c>
+      <c r="B414" s="8"/>
+      <c r="C414" s="9" t="s">
         <v>672</v>
       </c>
-      <c r="B414" s="2"/>
-[...7 lines deleted...]
-      <c r="A415" s="3" t="s">
+      <c r="D414" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="E414" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F414" s="13">
+        <v>1300.0</v>
+      </c>
+      <c r="G414" s="9"/>
+    </row>
+    <row r="415" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A415" s="17">
+        <v>9</v>
+      </c>
+      <c r="B415" s="8"/>
+      <c r="C415" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="E415" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F415" s="13">
+        <v>1350.0</v>
+      </c>
+      <c r="G415" s="9"/>
+    </row>
+    <row r="416" spans="1:7" outlineLevel="1">
+      <c r="A416" s="18" t="s">
+        <v>676</v>
+      </c>
+      <c r="B416" s="2"/>
+      <c r="C416" s="2"/>
+      <c r="D416" s="2"/>
+      <c r="E416" s="2"/>
+      <c r="F416" s="10"/>
+      <c r="G416" s="2"/>
+    </row>
+    <row r="417" spans="1:7" outlineLevel="2">
+      <c r="A417" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B415" s="4" t="s">
+      <c r="B417" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C415" s="5" t="s">
+      <c r="C417" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D415" s="5" t="s">
+      <c r="D417" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E415" s="6" t="s">
+      <c r="E417" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F415" s="11" t="s">
+      <c r="F417" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G415" s="5" t="s">
+      <c r="G417" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="416" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G418" s="9"/>
+    <row r="418" spans="1:7" outlineLevel="2">
+      <c r="A418" s="19"/>
+      <c r="B418" s="7"/>
+      <c r="C418" s="7"/>
+      <c r="D418" s="7"/>
+      <c r="E418" s="7"/>
+      <c r="F418" s="12"/>
+      <c r="G418" s="7"/>
     </row>
     <row r="419" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A419" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B419" s="8"/>
       <c r="C419" s="9" t="s">
         <v>677</v>
       </c>
       <c r="D419" s="9" t="s">
         <v>678</v>
       </c>
       <c r="E419" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F419" s="13">
-        <v>900.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G419" s="9"/>
     </row>
     <row r="420" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A420" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B420" s="8"/>
       <c r="C420" s="9" t="s">
         <v>679</v>
       </c>
       <c r="D420" s="9" t="s">
         <v>680</v>
       </c>
       <c r="E420" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F420" s="13">
         <v>1360.0</v>
       </c>
       <c r="G420" s="9"/>
     </row>
     <row r="421" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B421" s="8"/>
       <c r="C421" s="9" t="s">
         <v>681</v>
       </c>
       <c r="D421" s="9" t="s">
         <v>682</v>
       </c>
       <c r="E421" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F421" s="13">
-        <v>1360.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G421" s="9"/>
     </row>
     <row r="422" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A422" s="17">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B422" s="8"/>
       <c r="C422" s="9" t="s">
         <v>683</v>
       </c>
       <c r="D422" s="9" t="s">
         <v>684</v>
       </c>
       <c r="E422" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F422" s="13">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
       <c r="G422" s="9"/>
     </row>
     <row r="423" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A423" s="17">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B423" s="8"/>
       <c r="C423" s="9" t="s">
         <v>685</v>
       </c>
       <c r="D423" s="9" t="s">
         <v>686</v>
       </c>
       <c r="E423" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F423" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G423" s="9"/>
     </row>
     <row r="424" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A424" s="17">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B424" s="8"/>
       <c r="C424" s="9" t="s">
         <v>687</v>
       </c>
       <c r="D424" s="9" t="s">
         <v>688</v>
       </c>
       <c r="E424" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F424" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G424" s="9"/>
     </row>
     <row r="425" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A425" s="17">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B425" s="8"/>
       <c r="C425" s="9" t="s">
         <v>689</v>
       </c>
       <c r="D425" s="9" t="s">
         <v>690</v>
       </c>
       <c r="E425" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F425" s="13">
-        <v>1350.0</v>
+        <v>1679.0</v>
       </c>
       <c r="G425" s="9"/>
     </row>
-    <row r="426" spans="1:7" outlineLevel="1">
-      <c r="A426" s="18" t="s">
+    <row r="426" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A426" s="17">
+        <v>8</v>
+      </c>
+      <c r="B426" s="8"/>
+      <c r="C426" s="9" t="s">
         <v>691</v>
       </c>
-      <c r="B426" s="2"/>
-[...22 lines deleted...]
-      <c r="F427" s="11" t="s">
+      <c r="D426" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="E426" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F426" s="13">
+        <v>1679.0</v>
+      </c>
+      <c r="G426" s="9"/>
+    </row>
+    <row r="427" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A427" s="17">
         <v>9</v>
       </c>
-      <c r="G427" s="5" t="s">
+      <c r="B427" s="8"/>
+      <c r="C427" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="D427" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="E427" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F427" s="13">
+        <v>1679.0</v>
+      </c>
+      <c r="G427" s="9"/>
+    </row>
+    <row r="428" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A428" s="17">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G428" s="7"/>
+      <c r="B428" s="8"/>
+      <c r="C428" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="D428" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="E428" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F428" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G428" s="9"/>
     </row>
     <row r="429" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A429" s="17">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B429" s="8"/>
       <c r="C429" s="9" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="D429" s="9" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E429" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F429" s="13">
         <v>1360.0</v>
       </c>
       <c r="G429" s="9"/>
     </row>
     <row r="430" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A430" s="17">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="9" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="D430" s="9" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="E430" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F430" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G430" s="9"/>
     </row>
     <row r="431" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A431" s="17">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B431" s="8"/>
       <c r="C431" s="9" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="D431" s="9" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="E431" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F431" s="13">
-        <v>1000.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G431" s="9"/>
     </row>
     <row r="432" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A432" s="17">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B432" s="8"/>
       <c r="C432" s="9" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="D432" s="9" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E432" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F432" s="13">
-        <v>950.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G432" s="9"/>
     </row>
     <row r="433" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A433" s="17">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B433" s="8"/>
       <c r="C433" s="9" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="D433" s="9" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="E433" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F433" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G433" s="9"/>
     </row>
     <row r="434" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A434" s="17">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B434" s="8"/>
       <c r="C434" s="9" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="D434" s="9" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="E434" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F434" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G434" s="9"/>
     </row>
     <row r="435" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A435" s="17">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B435" s="8"/>
       <c r="C435" s="9" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="D435" s="9" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E435" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F435" s="13">
-        <v>1679.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G435" s="9"/>
     </row>
     <row r="436" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A436" s="17">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B436" s="8"/>
       <c r="C436" s="9" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D436" s="9" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="E436" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F436" s="13">
-        <v>1679.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G436" s="9"/>
     </row>
-    <row r="437" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A437" s="17">
+    <row r="437" spans="1:7" outlineLevel="1">
+      <c r="A437" s="18" t="s">
+        <v>713</v>
+      </c>
+      <c r="B437" s="2"/>
+      <c r="C437" s="2"/>
+      <c r="D437" s="2"/>
+      <c r="E437" s="2"/>
+      <c r="F437" s="10"/>
+      <c r="G437" s="2"/>
+    </row>
+    <row r="438" spans="1:7" outlineLevel="2">
+      <c r="A438" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B438" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D438" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E438" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F438" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B437" s="8"/>
-[...15 lines deleted...]
-      <c r="A438" s="17">
+      <c r="G438" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B438" s="8"/>
-[...31 lines deleted...]
-      <c r="G439" s="9"/>
+    </row>
+    <row r="439" spans="1:7" outlineLevel="2">
+      <c r="A439" s="19"/>
+      <c r="B439" s="7"/>
+      <c r="C439" s="7"/>
+      <c r="D439" s="7"/>
+      <c r="E439" s="7"/>
+      <c r="F439" s="12"/>
+      <c r="G439" s="7"/>
     </row>
     <row r="440" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A440" s="17">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B440" s="8"/>
       <c r="C440" s="9" t="s">
         <v>714</v>
       </c>
       <c r="D440" s="9" t="s">
         <v>715</v>
       </c>
       <c r="E440" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F440" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G440" s="9"/>
     </row>
-    <row r="441" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C441" s="9" t="s">
+    <row r="441" spans="1:7" outlineLevel="1">
+      <c r="A441" s="18" t="s">
         <v>716</v>
       </c>
-      <c r="D441" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G443" s="9"/>
+      <c r="B441" s="2"/>
+      <c r="C441" s="2"/>
+      <c r="D441" s="2"/>
+      <c r="E441" s="2"/>
+      <c r="F441" s="10"/>
+      <c r="G441" s="2"/>
+    </row>
+    <row r="442" spans="1:7" outlineLevel="2">
+      <c r="A442" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B442" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C442" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E442" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F442" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G442" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" outlineLevel="2">
+      <c r="A443" s="19"/>
+      <c r="B443" s="7"/>
+      <c r="C443" s="7"/>
+      <c r="D443" s="7"/>
+      <c r="E443" s="7"/>
+      <c r="F443" s="12"/>
+      <c r="G443" s="7"/>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A444" s="17">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B444" s="8"/>
       <c r="C444" s="9" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="D444" s="9" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="E444" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F444" s="13">
         <v>1360.0</v>
       </c>
       <c r="G444" s="9"/>
     </row>
     <row r="445" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A445" s="17">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B445" s="8"/>
       <c r="C445" s="9" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="D445" s="9" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="E445" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F445" s="13">
-        <v>1200.0</v>
+        <v>950.0</v>
       </c>
       <c r="G445" s="9"/>
     </row>
     <row r="446" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A446" s="17">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B446" s="8"/>
       <c r="C446" s="9" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="D446" s="9" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="E446" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F446" s="13">
-        <v>1550.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G446" s="9"/>
     </row>
     <row r="447" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A447" s="17">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B447" s="8"/>
       <c r="C447" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="D447" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="E447" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F447" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G447" s="9"/>
+    </row>
+    <row r="448" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A448" s="17">
+        <v>5</v>
+      </c>
+      <c r="B448" s="8"/>
+      <c r="C448" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="D448" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="E448" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F448" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G448" s="9"/>
+    </row>
+    <row r="449" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A449" s="17">
+        <v>6</v>
+      </c>
+      <c r="B449" s="8"/>
+      <c r="C449" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="D449" s="9" t="s">
         <v>728</v>
       </c>
-      <c r="D447" s="9" t="s">
+      <c r="E449" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F449" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G449" s="9"/>
+    </row>
+    <row r="450" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A450" s="17">
+        <v>7</v>
+      </c>
+      <c r="B450" s="8"/>
+      <c r="C450" s="9" t="s">
         <v>729</v>
       </c>
-      <c r="E447" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A448" s="18" t="s">
+      <c r="D450" s="9" t="s">
         <v>730</v>
       </c>
-      <c r="B448" s="2"/>
-[...36 lines deleted...]
-      <c r="G450" s="7"/>
+      <c r="E450" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F450" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G450" s="9"/>
     </row>
     <row r="451" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A451" s="17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B451" s="8"/>
       <c r="C451" s="9" t="s">
         <v>731</v>
       </c>
       <c r="D451" s="9" t="s">
         <v>732</v>
       </c>
       <c r="E451" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F451" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G451" s="9"/>
     </row>
-    <row r="452" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C452" s="9" t="s">
+    <row r="452" spans="1:7" outlineLevel="1">
+      <c r="A452" s="18" t="s">
         <v>733</v>
       </c>
-      <c r="D452" s="9" t="s">
-[...30 lines deleted...]
-      <c r="A454" s="17">
+      <c r="B452" s="2"/>
+      <c r="C452" s="2"/>
+      <c r="D452" s="2"/>
+      <c r="E452" s="2"/>
+      <c r="F452" s="10"/>
+      <c r="G452" s="2"/>
+    </row>
+    <row r="453" spans="1:7" outlineLevel="2">
+      <c r="A453" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B454" s="8"/>
-[...12 lines deleted...]
-      <c r="G454" s="9"/>
+      <c r="B453" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D453" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E453" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F453" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G453" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" outlineLevel="2">
+      <c r="A454" s="19"/>
+      <c r="B454" s="7"/>
+      <c r="C454" s="7"/>
+      <c r="D454" s="7"/>
+      <c r="E454" s="7"/>
+      <c r="F454" s="12"/>
+      <c r="G454" s="7"/>
     </row>
     <row r="455" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A455" s="17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B455" s="8"/>
       <c r="C455" s="9" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D455" s="9" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E455" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F455" s="13">
-        <v>1360.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G455" s="9"/>
     </row>
     <row r="456" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A456" s="17">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B456" s="8"/>
       <c r="C456" s="9" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="D456" s="9" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="E456" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F456" s="13">
-        <v>1360.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G456" s="9"/>
     </row>
     <row r="457" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A457" s="17">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B457" s="8"/>
       <c r="C457" s="9" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="D457" s="9" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="E457" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F457" s="13">
-        <v>1200.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G457" s="9"/>
     </row>
     <row r="458" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A458" s="17">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B458" s="8"/>
       <c r="C458" s="9" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="D458" s="9" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="E458" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F458" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G458" s="9"/>
     </row>
     <row r="459" spans="1:7" outlineLevel="1">
       <c r="A459" s="18" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B459" s="2"/>
       <c r="C459" s="2"/>
       <c r="D459" s="2"/>
       <c r="E459" s="2"/>
       <c r="F459" s="10"/>
       <c r="G459" s="2"/>
     </row>
     <row r="460" spans="1:7" outlineLevel="2">
       <c r="A460" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E460" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F460" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G460" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="461" spans="1:7" outlineLevel="2">
       <c r="A461" s="19"/>
       <c r="B461" s="7"/>
       <c r="C461" s="7"/>
       <c r="D461" s="7"/>
       <c r="E461" s="7"/>
       <c r="F461" s="12"/>
       <c r="G461" s="7"/>
     </row>
     <row r="462" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A462" s="17">
         <v>1</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="9" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D462" s="9" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="E462" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F462" s="13">
-        <v>1650.0</v>
+        <v>900.0</v>
       </c>
       <c r="G462" s="9"/>
     </row>
     <row r="463" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A463" s="17">
         <v>2</v>
       </c>
       <c r="B463" s="8"/>
       <c r="C463" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="D463" s="9" t="s">
+        <v>746</v>
+      </c>
+      <c r="E463" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F463" s="13">
+        <v>900.0</v>
+      </c>
+      <c r="G463" s="9"/>
+    </row>
+    <row r="464" spans="1:7" outlineLevel="1">
+      <c r="A464" s="18" t="s">
+        <v>747</v>
+      </c>
+      <c r="B464" s="2"/>
+      <c r="C464" s="2"/>
+      <c r="D464" s="2"/>
+      <c r="E464" s="2"/>
+      <c r="F464" s="10"/>
+      <c r="G464" s="2"/>
+    </row>
+    <row r="465" spans="1:7" outlineLevel="2">
+      <c r="A465" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B465" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C465" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D465" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E465" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F465" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G465" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" outlineLevel="2">
+      <c r="A466" s="19"/>
+      <c r="B466" s="7"/>
+      <c r="C466" s="7"/>
+      <c r="D466" s="7"/>
+      <c r="E466" s="7"/>
+      <c r="F466" s="12"/>
+      <c r="G466" s="7"/>
+    </row>
+    <row r="467" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A467" s="17">
+        <v>1</v>
+      </c>
+      <c r="B467" s="8"/>
+      <c r="C467" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="D467" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="E467" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F467" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G467" s="9"/>
+    </row>
+    <row r="468" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A468" s="17">
+        <v>2</v>
+      </c>
+      <c r="B468" s="8"/>
+      <c r="C468" s="9" t="s">
         <v>750</v>
       </c>
-      <c r="D463" s="9" t="s">
+      <c r="D468" s="9" t="s">
         <v>751</v>
       </c>
-      <c r="E463" s="8" t="s">
-[...86 lines deleted...]
-      <c r="G468" s="7"/>
+      <c r="E468" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F468" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G468" s="9"/>
     </row>
     <row r="469" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A469" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B469" s="8"/>
       <c r="C469" s="9" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="D469" s="9" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="E469" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F469" s="13">
-        <v>900.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G469" s="9"/>
     </row>
     <row r="470" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A470" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B470" s="8"/>
       <c r="C470" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="E470" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F470" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G470" s="9"/>
+    </row>
+    <row r="471" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A471" s="17">
+        <v>5</v>
+      </c>
+      <c r="B471" s="8"/>
+      <c r="C471" s="9" t="s">
+        <v>756</v>
+      </c>
+      <c r="D471" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="E471" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F471" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G471" s="9"/>
+    </row>
+    <row r="472" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A472" s="17">
+        <v>6</v>
+      </c>
+      <c r="B472" s="8"/>
+      <c r="C472" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="D472" s="9" t="s">
         <v>759</v>
       </c>
-      <c r="D470" s="9" t="s">
+      <c r="E472" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F472" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G472" s="9"/>
+    </row>
+    <row r="473" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A473" s="17">
+        <v>7</v>
+      </c>
+      <c r="B473" s="8"/>
+      <c r="C473" s="9" t="s">
         <v>760</v>
       </c>
-      <c r="E470" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A471" s="18" t="s">
+      <c r="D473" s="9" t="s">
         <v>761</v>
       </c>
-      <c r="B471" s="2"/>
-[...36 lines deleted...]
-      <c r="G473" s="7"/>
+      <c r="E473" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F473" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G473" s="9"/>
     </row>
     <row r="474" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A474" s="17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B474" s="8"/>
       <c r="C474" s="9" t="s">
         <v>762</v>
       </c>
       <c r="D474" s="9" t="s">
         <v>763</v>
       </c>
       <c r="E474" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F474" s="13">
         <v>1360.0</v>
       </c>
       <c r="G474" s="9"/>
     </row>
     <row r="475" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A475" s="17">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B475" s="8"/>
       <c r="C475" s="9" t="s">
         <v>764</v>
       </c>
       <c r="D475" s="9" t="s">
         <v>765</v>
       </c>
       <c r="E475" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F475" s="13">
         <v>1360.0</v>
       </c>
       <c r="G475" s="9"/>
     </row>
     <row r="476" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A476" s="17">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B476" s="8"/>
       <c r="C476" s="9" t="s">
         <v>766</v>
       </c>
       <c r="D476" s="9" t="s">
         <v>767</v>
       </c>
       <c r="E476" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F476" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G476" s="9"/>
     </row>
     <row r="477" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A477" s="17">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B477" s="8"/>
       <c r="C477" s="9" t="s">
         <v>768</v>
       </c>
       <c r="D477" s="9" t="s">
         <v>769</v>
       </c>
       <c r="E477" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F477" s="13">
         <v>1360.0</v>
       </c>
       <c r="G477" s="9"/>
     </row>
     <row r="478" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A478" s="17">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B478" s="8"/>
       <c r="C478" s="9" t="s">
         <v>770</v>
       </c>
       <c r="D478" s="9" t="s">
         <v>771</v>
       </c>
       <c r="E478" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F478" s="13">
         <v>1360.0</v>
       </c>
       <c r="G478" s="9"/>
     </row>
     <row r="479" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A479" s="17">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B479" s="8"/>
       <c r="C479" s="9" t="s">
         <v>772</v>
       </c>
       <c r="D479" s="9" t="s">
         <v>773</v>
       </c>
       <c r="E479" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F479" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G479" s="9"/>
     </row>
-    <row r="480" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A480" s="17">
+    <row r="480" spans="1:7" outlineLevel="1">
+      <c r="A480" s="18" t="s">
+        <v>774</v>
+      </c>
+      <c r="B480" s="2"/>
+      <c r="C480" s="2"/>
+      <c r="D480" s="2"/>
+      <c r="E480" s="2"/>
+      <c r="F480" s="10"/>
+      <c r="G480" s="2"/>
+    </row>
+    <row r="481" spans="1:7" outlineLevel="2">
+      <c r="A481" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B481" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C481" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D481" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B480" s="8"/>
-[...15 lines deleted...]
-      <c r="A481" s="17">
+      <c r="E481" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B481" s="8"/>
-[...15 lines deleted...]
-      <c r="A482" s="17">
+      <c r="F481" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B482" s="8"/>
-[...12 lines deleted...]
-      <c r="G482" s="9"/>
+      <c r="G481" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" outlineLevel="2">
+      <c r="A482" s="19"/>
+      <c r="B482" s="7"/>
+      <c r="C482" s="7"/>
+      <c r="D482" s="7"/>
+      <c r="E482" s="7"/>
+      <c r="F482" s="12"/>
+      <c r="G482" s="7"/>
     </row>
     <row r="483" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A483" s="17">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="D483" s="9" t="s">
+        <v>776</v>
+      </c>
+      <c r="E483" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F483" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G483" s="9"/>
+    </row>
+    <row r="484" spans="1:7" outlineLevel="1">
+      <c r="A484" s="18" t="s">
+        <v>777</v>
+      </c>
+      <c r="B484" s="2"/>
+      <c r="C484" s="2"/>
+      <c r="D484" s="2"/>
+      <c r="E484" s="2"/>
+      <c r="F484" s="10"/>
+      <c r="G484" s="2"/>
+    </row>
+    <row r="485" spans="1:7" outlineLevel="2">
+      <c r="A485" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B485" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C485" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D485" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E485" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F485" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G485" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" outlineLevel="2">
+      <c r="A486" s="19"/>
+      <c r="B486" s="7"/>
+      <c r="C486" s="7"/>
+      <c r="D486" s="7"/>
+      <c r="E486" s="7"/>
+      <c r="F486" s="12"/>
+      <c r="G486" s="7"/>
+    </row>
+    <row r="487" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A487" s="17">
+        <v>1</v>
+      </c>
+      <c r="B487" s="8"/>
+      <c r="C487" s="9" t="s">
+        <v>778</v>
+      </c>
+      <c r="D487" s="9" t="s">
+        <v>779</v>
+      </c>
+      <c r="E487" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F487" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G487" s="9"/>
+    </row>
+    <row r="488" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A488" s="17">
+        <v>2</v>
+      </c>
+      <c r="B488" s="8"/>
+      <c r="C488" s="9" t="s">
         <v>780</v>
       </c>
-      <c r="D483" s="9" t="s">
+      <c r="D488" s="9" t="s">
         <v>781</v>
       </c>
-      <c r="E483" s="8" t="s">
-[...86 lines deleted...]
-      <c r="G488" s="7"/>
+      <c r="E488" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F488" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G488" s="9"/>
     </row>
     <row r="489" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A489" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B489" s="8"/>
       <c r="C489" s="9" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="D489" s="9" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="E489" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F489" s="13">
-        <v>1360.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G489" s="9"/>
     </row>
     <row r="490" spans="1:7" outlineLevel="1">
       <c r="A490" s="18" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B490" s="2"/>
       <c r="C490" s="2"/>
       <c r="D490" s="2"/>
       <c r="E490" s="2"/>
       <c r="F490" s="10"/>
       <c r="G490" s="2"/>
     </row>
     <row r="491" spans="1:7" outlineLevel="2">
       <c r="A491" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C491" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E491" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F491" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G491" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="492" spans="1:7" outlineLevel="2">
       <c r="A492" s="19"/>
       <c r="B492" s="7"/>
       <c r="C492" s="7"/>
       <c r="D492" s="7"/>
       <c r="E492" s="7"/>
       <c r="F492" s="12"/>
       <c r="G492" s="7"/>
     </row>
     <row r="493" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A493" s="17">
         <v>1</v>
       </c>
       <c r="B493" s="8"/>
       <c r="C493" s="9" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="D493" s="9" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="E493" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F493" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G493" s="9"/>
     </row>
     <row r="494" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A494" s="17">
         <v>2</v>
       </c>
       <c r="B494" s="8"/>
       <c r="C494" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="D494" s="9" t="s">
+        <v>788</v>
+      </c>
+      <c r="E494" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F494" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G494" s="9"/>
+    </row>
+    <row r="495" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A495" s="17">
+        <v>3</v>
+      </c>
+      <c r="B495" s="8"/>
+      <c r="C495" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="D495" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="E495" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F495" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G495" s="9"/>
+    </row>
+    <row r="496" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A496" s="17">
+        <v>4</v>
+      </c>
+      <c r="B496" s="8"/>
+      <c r="C496" s="9" t="s">
+        <v>791</v>
+      </c>
+      <c r="D496" s="9" t="s">
         <v>792</v>
       </c>
-      <c r="D494" s="9" t="s">
+      <c r="E496" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F496" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G496" s="9"/>
+    </row>
+    <row r="497" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A497" s="17">
+        <v>5</v>
+      </c>
+      <c r="B497" s="8"/>
+      <c r="C497" s="9" t="s">
         <v>793</v>
       </c>
-      <c r="E494" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A495" s="18" t="s">
+      <c r="D497" s="9" t="s">
         <v>794</v>
       </c>
-      <c r="B495" s="2"/>
-[...36 lines deleted...]
-      <c r="G497" s="7"/>
+      <c r="E497" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F497" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G497" s="9"/>
     </row>
     <row r="498" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A498" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B498" s="8"/>
       <c r="C498" s="9" t="s">
         <v>795</v>
       </c>
       <c r="D498" s="9" t="s">
         <v>796</v>
       </c>
       <c r="E498" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F498" s="13">
         <v>1360.0</v>
       </c>
       <c r="G498" s="9"/>
     </row>
     <row r="499" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A499" s="17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B499" s="8"/>
       <c r="C499" s="9" t="s">
         <v>797</v>
       </c>
       <c r="D499" s="9" t="s">
         <v>798</v>
       </c>
       <c r="E499" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F499" s="13">
-        <v>1300.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G499" s="9"/>
     </row>
     <row r="500" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A500" s="17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B500" s="8"/>
       <c r="C500" s="9" t="s">
         <v>799</v>
       </c>
       <c r="D500" s="9" t="s">
         <v>800</v>
       </c>
       <c r="E500" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F500" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G500" s="9"/>
     </row>
     <row r="501" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A501" s="17">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B501" s="8"/>
       <c r="C501" s="9" t="s">
         <v>801</v>
       </c>
       <c r="D501" s="9" t="s">
         <v>802</v>
       </c>
       <c r="E501" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F501" s="13">
         <v>1150.0</v>
       </c>
       <c r="G501" s="9"/>
     </row>
-    <row r="502" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A502" s="17">
+    <row r="502" spans="1:7" outlineLevel="1">
+      <c r="A502" s="18" t="s">
+        <v>803</v>
+      </c>
+      <c r="B502" s="2"/>
+      <c r="C502" s="2"/>
+      <c r="D502" s="2"/>
+      <c r="E502" s="2"/>
+      <c r="F502" s="10"/>
+      <c r="G502" s="2"/>
+    </row>
+    <row r="503" spans="1:7" outlineLevel="2">
+      <c r="A503" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B503" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B502" s="8"/>
-[...15 lines deleted...]
-      <c r="A503" s="17">
+      <c r="C503" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B503" s="8"/>
-[...15 lines deleted...]
-      <c r="A504" s="17">
+      <c r="D503" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B504" s="8"/>
-[...12 lines deleted...]
-      <c r="G504" s="9"/>
+      <c r="E503" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F503" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G503" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" outlineLevel="2">
+      <c r="A504" s="19"/>
+      <c r="B504" s="7"/>
+      <c r="C504" s="7"/>
+      <c r="D504" s="7"/>
+      <c r="E504" s="7"/>
+      <c r="F504" s="12"/>
+      <c r="G504" s="7"/>
     </row>
     <row r="505" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A505" s="17">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B505" s="8"/>
       <c r="C505" s="9" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="D505" s="9" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="E505" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F505" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G505" s="9"/>
     </row>
     <row r="506" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A506" s="17">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B506" s="8"/>
       <c r="C506" s="9" t="s">
+        <v>806</v>
+      </c>
+      <c r="D506" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="E506" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F506" s="13">
+        <v>1050.0</v>
+      </c>
+      <c r="G506" s="9"/>
+    </row>
+    <row r="507" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A507" s="17">
+        <v>3</v>
+      </c>
+      <c r="B507" s="8"/>
+      <c r="C507" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="D507" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="E507" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F507" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G507" s="9"/>
+    </row>
+    <row r="508" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A508" s="17">
+        <v>4</v>
+      </c>
+      <c r="B508" s="8"/>
+      <c r="C508" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="D508" s="9" t="s">
         <v>811</v>
       </c>
-      <c r="D506" s="9" t="s">
+      <c r="E508" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F508" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G508" s="9"/>
+    </row>
+    <row r="509" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A509" s="17">
+        <v>5</v>
+      </c>
+      <c r="B509" s="8"/>
+      <c r="C509" s="9" t="s">
         <v>812</v>
       </c>
-      <c r="E506" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A507" s="18" t="s">
+      <c r="D509" s="9" t="s">
         <v>813</v>
       </c>
-      <c r="B507" s="2"/>
-[...36 lines deleted...]
-      <c r="G509" s="7"/>
+      <c r="E509" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F509" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G509" s="9"/>
     </row>
     <row r="510" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A510" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B510" s="8"/>
       <c r="C510" s="9" t="s">
         <v>814</v>
       </c>
       <c r="D510" s="9" t="s">
         <v>815</v>
       </c>
       <c r="E510" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F510" s="13">
-        <v>1050.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G510" s="9"/>
     </row>
     <row r="511" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A511" s="17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B511" s="8"/>
       <c r="C511" s="9" t="s">
         <v>816</v>
       </c>
       <c r="D511" s="9" t="s">
         <v>817</v>
       </c>
       <c r="E511" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F511" s="13">
-        <v>1050.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G511" s="9"/>
     </row>
     <row r="512" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A512" s="17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B512" s="8"/>
       <c r="C512" s="9" t="s">
         <v>818</v>
       </c>
       <c r="D512" s="9" t="s">
         <v>819</v>
       </c>
       <c r="E512" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F512" s="13">
         <v>1360.0</v>
       </c>
       <c r="G512" s="9"/>
     </row>
     <row r="513" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A513" s="17">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B513" s="8"/>
       <c r="C513" s="9" t="s">
         <v>820</v>
       </c>
       <c r="D513" s="9" t="s">
         <v>821</v>
       </c>
       <c r="E513" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F513" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G513" s="9"/>
     </row>
     <row r="514" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A514" s="17">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B514" s="8"/>
       <c r="C514" s="9" t="s">
         <v>822</v>
       </c>
       <c r="D514" s="9" t="s">
         <v>823</v>
       </c>
       <c r="E514" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F514" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G514" s="9"/>
     </row>
     <row r="515" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A515" s="17">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B515" s="8"/>
       <c r="C515" s="9" t="s">
         <v>824</v>
       </c>
       <c r="D515" s="9" t="s">
         <v>825</v>
       </c>
       <c r="E515" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F515" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G515" s="9"/>
     </row>
     <row r="516" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A516" s="17">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B516" s="8"/>
       <c r="C516" s="9" t="s">
         <v>826</v>
       </c>
       <c r="D516" s="9" t="s">
         <v>827</v>
       </c>
       <c r="E516" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F516" s="13">
-        <v>1360.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G516" s="9"/>
     </row>
     <row r="517" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A517" s="17">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B517" s="8"/>
       <c r="C517" s="9" t="s">
         <v>828</v>
       </c>
       <c r="D517" s="9" t="s">
         <v>829</v>
       </c>
       <c r="E517" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F517" s="13">
-        <v>1360.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G517" s="9"/>
     </row>
     <row r="518" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A518" s="17">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B518" s="8"/>
       <c r="C518" s="9" t="s">
         <v>830</v>
       </c>
       <c r="D518" s="9" t="s">
         <v>831</v>
       </c>
       <c r="E518" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F518" s="13">
-        <v>1290.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G518" s="9"/>
     </row>
     <row r="519" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A519" s="17">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B519" s="8"/>
       <c r="C519" s="9" t="s">
         <v>832</v>
       </c>
       <c r="D519" s="9" t="s">
         <v>833</v>
       </c>
       <c r="E519" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F519" s="13">
-        <v>1290.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G519" s="9"/>
     </row>
     <row r="520" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A520" s="17">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B520" s="8"/>
       <c r="C520" s="9" t="s">
         <v>834</v>
       </c>
       <c r="D520" s="9" t="s">
         <v>835</v>
       </c>
       <c r="E520" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F520" s="13">
-        <v>1250.0</v>
+        <v>1490.0</v>
       </c>
       <c r="G520" s="9"/>
     </row>
     <row r="521" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A521" s="17">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B521" s="8"/>
       <c r="C521" s="9" t="s">
         <v>836</v>
       </c>
       <c r="D521" s="9" t="s">
         <v>837</v>
       </c>
       <c r="E521" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F521" s="13">
         <v>1490.0</v>
       </c>
       <c r="G521" s="9"/>
     </row>
     <row r="522" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A522" s="17">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B522" s="8"/>
       <c r="C522" s="9" t="s">
         <v>838</v>
       </c>
       <c r="D522" s="9" t="s">
         <v>839</v>
       </c>
       <c r="E522" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F522" s="13">
         <v>1490.0</v>
       </c>
       <c r="G522" s="9"/>
     </row>
     <row r="523" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A523" s="17">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B523" s="8"/>
       <c r="C523" s="9" t="s">
         <v>840</v>
       </c>
       <c r="D523" s="9" t="s">
         <v>841</v>
       </c>
       <c r="E523" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F523" s="13">
         <v>1490.0</v>
       </c>
       <c r="G523" s="9"/>
     </row>
     <row r="524" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A524" s="17">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B524" s="8"/>
       <c r="C524" s="9" t="s">
         <v>842</v>
       </c>
       <c r="D524" s="9" t="s">
         <v>843</v>
       </c>
       <c r="E524" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F524" s="13">
         <v>1490.0</v>
       </c>
       <c r="G524" s="9"/>
     </row>
     <row r="525" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A525" s="17">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B525" s="8"/>
       <c r="C525" s="9" t="s">
         <v>844</v>
       </c>
       <c r="D525" s="9" t="s">
         <v>845</v>
       </c>
       <c r="E525" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F525" s="13">
         <v>1490.0</v>
       </c>
       <c r="G525" s="9"/>
     </row>
     <row r="526" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A526" s="17">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B526" s="8"/>
       <c r="C526" s="9" t="s">
         <v>846</v>
       </c>
       <c r="D526" s="9" t="s">
         <v>847</v>
       </c>
       <c r="E526" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F526" s="13">
-        <v>1490.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G526" s="9"/>
     </row>
     <row r="527" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A527" s="17">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B527" s="8"/>
       <c r="C527" s="9" t="s">
         <v>848</v>
       </c>
       <c r="D527" s="9" t="s">
         <v>849</v>
       </c>
       <c r="E527" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F527" s="13">
-        <v>1490.0</v>
+        <v>990.0</v>
       </c>
       <c r="G527" s="9"/>
     </row>
     <row r="528" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A528" s="17">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B528" s="8"/>
       <c r="C528" s="9" t="s">
         <v>850</v>
       </c>
       <c r="D528" s="9" t="s">
         <v>851</v>
       </c>
       <c r="E528" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F528" s="13">
-        <v>1490.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G528" s="9"/>
     </row>
     <row r="529" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A529" s="17">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B529" s="8"/>
       <c r="C529" s="9" t="s">
         <v>852</v>
       </c>
       <c r="D529" s="9" t="s">
         <v>853</v>
       </c>
       <c r="E529" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F529" s="13">
-        <v>1490.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G529" s="9"/>
     </row>
     <row r="530" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A530" s="17">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B530" s="8"/>
       <c r="C530" s="9" t="s">
         <v>854</v>
       </c>
       <c r="D530" s="9" t="s">
         <v>855</v>
       </c>
       <c r="E530" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F530" s="13">
-        <v>1490.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G530" s="9"/>
     </row>
     <row r="531" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A531" s="17">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B531" s="8"/>
       <c r="C531" s="9" t="s">
         <v>856</v>
       </c>
       <c r="D531" s="9" t="s">
         <v>857</v>
       </c>
       <c r="E531" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F531" s="13">
-        <v>1300.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G531" s="9"/>
     </row>
     <row r="532" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A532" s="17">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B532" s="8"/>
       <c r="C532" s="9" t="s">
         <v>858</v>
       </c>
       <c r="D532" s="9" t="s">
         <v>859</v>
       </c>
       <c r="E532" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F532" s="13">
-        <v>990.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G532" s="9"/>
     </row>
     <row r="533" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A533" s="17">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B533" s="8"/>
       <c r="C533" s="9" t="s">
         <v>860</v>
       </c>
       <c r="D533" s="9" t="s">
         <v>861</v>
       </c>
       <c r="E533" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F533" s="13">
-        <v>1100.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G533" s="9"/>
     </row>
     <row r="534" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A534" s="17">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B534" s="8"/>
       <c r="C534" s="9" t="s">
         <v>862</v>
       </c>
       <c r="D534" s="9" t="s">
         <v>863</v>
       </c>
       <c r="E534" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F534" s="13">
-        <v>1100.0</v>
+        <v>750.0</v>
       </c>
       <c r="G534" s="9"/>
     </row>
-    <row r="535" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C535" s="9" t="s">
+    <row r="535" spans="1:7" outlineLevel="1">
+      <c r="A535" s="18" t="s">
         <v>864</v>
       </c>
-      <c r="D535" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G537" s="9"/>
+      <c r="B535" s="2"/>
+      <c r="C535" s="2"/>
+      <c r="D535" s="2"/>
+      <c r="E535" s="2"/>
+      <c r="F535" s="10"/>
+      <c r="G535" s="2"/>
+    </row>
+    <row r="536" spans="1:7" outlineLevel="2">
+      <c r="A536" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B536" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C536" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D536" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E536" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F536" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G536" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" outlineLevel="2">
+      <c r="A537" s="19"/>
+      <c r="B537" s="7"/>
+      <c r="C537" s="7"/>
+      <c r="D537" s="7"/>
+      <c r="E537" s="7"/>
+      <c r="F537" s="12"/>
+      <c r="G537" s="7"/>
     </row>
     <row r="538" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A538" s="17">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B538" s="8"/>
       <c r="C538" s="9" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="D538" s="9" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="E538" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F538" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G538" s="9"/>
     </row>
     <row r="539" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A539" s="17">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B539" s="8"/>
       <c r="C539" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="D539" s="9" t="s">
+        <v>868</v>
+      </c>
+      <c r="E539" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F539" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G539" s="9"/>
+    </row>
+    <row r="540" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A540" s="17">
+        <v>3</v>
+      </c>
+      <c r="B540" s="8"/>
+      <c r="C540" s="9" t="s">
+        <v>869</v>
+      </c>
+      <c r="D540" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="E540" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F540" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G540" s="9"/>
+    </row>
+    <row r="541" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A541" s="17">
+        <v>4</v>
+      </c>
+      <c r="B541" s="8"/>
+      <c r="C541" s="9" t="s">
+        <v>871</v>
+      </c>
+      <c r="D541" s="9" t="s">
         <v>872</v>
       </c>
-      <c r="D539" s="9" t="s">
+      <c r="E541" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F541" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G541" s="9"/>
+    </row>
+    <row r="542" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A542" s="17">
+        <v>5</v>
+      </c>
+      <c r="B542" s="8"/>
+      <c r="C542" s="9" t="s">
         <v>873</v>
       </c>
-      <c r="E539" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A540" s="18" t="s">
+      <c r="D542" s="9" t="s">
         <v>874</v>
       </c>
-      <c r="B540" s="2"/>
-[...36 lines deleted...]
-      <c r="G542" s="7"/>
+      <c r="E542" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F542" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G542" s="9"/>
     </row>
     <row r="543" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A543" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B543" s="8"/>
       <c r="C543" s="9" t="s">
         <v>875</v>
       </c>
       <c r="D543" s="9" t="s">
         <v>876</v>
       </c>
       <c r="E543" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F543" s="13">
         <v>1360.0</v>
       </c>
       <c r="G543" s="9"/>
     </row>
     <row r="544" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A544" s="17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B544" s="8"/>
       <c r="C544" s="9" t="s">
         <v>877</v>
       </c>
       <c r="D544" s="9" t="s">
         <v>878</v>
       </c>
       <c r="E544" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F544" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G544" s="9"/>
     </row>
     <row r="545" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A545" s="17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B545" s="8"/>
       <c r="C545" s="9" t="s">
         <v>879</v>
       </c>
       <c r="D545" s="9" t="s">
         <v>880</v>
       </c>
       <c r="E545" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F545" s="13">
         <v>1360.0</v>
       </c>
       <c r="G545" s="9"/>
     </row>
     <row r="546" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A546" s="17">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B546" s="8"/>
       <c r="C546" s="9" t="s">
         <v>881</v>
       </c>
       <c r="D546" s="9" t="s">
         <v>882</v>
       </c>
       <c r="E546" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F546" s="13">
         <v>1360.0</v>
       </c>
       <c r="G546" s="9"/>
     </row>
-    <row r="547" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A547" s="17">
+    <row r="547" spans="1:7" outlineLevel="1">
+      <c r="A547" s="18" t="s">
+        <v>883</v>
+      </c>
+      <c r="B547" s="2"/>
+      <c r="C547" s="2"/>
+      <c r="D547" s="2"/>
+      <c r="E547" s="2"/>
+      <c r="F547" s="10"/>
+      <c r="G547" s="2"/>
+    </row>
+    <row r="548" spans="1:7" outlineLevel="2">
+      <c r="A548" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B548" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B547" s="8"/>
-[...15 lines deleted...]
-      <c r="A548" s="17">
+      <c r="C548" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B548" s="8"/>
-[...15 lines deleted...]
-      <c r="A549" s="17">
+      <c r="D548" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B549" s="8"/>
-[...12 lines deleted...]
-      <c r="G549" s="9"/>
+      <c r="E548" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F548" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G548" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" outlineLevel="2">
+      <c r="A549" s="19"/>
+      <c r="B549" s="7"/>
+      <c r="C549" s="7"/>
+      <c r="D549" s="7"/>
+      <c r="E549" s="7"/>
+      <c r="F549" s="12"/>
+      <c r="G549" s="7"/>
     </row>
     <row r="550" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A550" s="17">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B550" s="8"/>
       <c r="C550" s="9" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="D550" s="9" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="E550" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F550" s="13">
         <v>1360.0</v>
       </c>
       <c r="G550" s="9"/>
     </row>
     <row r="551" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A551" s="17">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B551" s="8"/>
       <c r="C551" s="9" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="D551" s="9" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="E551" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F551" s="13">
         <v>1360.0</v>
       </c>
       <c r="G551" s="9"/>
     </row>
-    <row r="552" spans="1:7" outlineLevel="1">
-      <c r="A552" s="18" t="s">
+    <row r="552" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A552" s="17">
+        <v>3</v>
+      </c>
+      <c r="B552" s="8"/>
+      <c r="C552" s="9" t="s">
+        <v>888</v>
+      </c>
+      <c r="D552" s="9" t="s">
+        <v>889</v>
+      </c>
+      <c r="E552" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F552" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G552" s="9"/>
+    </row>
+    <row r="553" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A553" s="17">
+        <v>4</v>
+      </c>
+      <c r="B553" s="8"/>
+      <c r="C553" s="9" t="s">
+        <v>890</v>
+      </c>
+      <c r="D553" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="E553" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F553" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G553" s="9"/>
+    </row>
+    <row r="554" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A554" s="17">
+        <v>5</v>
+      </c>
+      <c r="B554" s="8"/>
+      <c r="C554" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="D554" s="9" t="s">
         <v>893</v>
       </c>
-      <c r="B552" s="2"/>
-[...7 lines deleted...]
-      <c r="A553" s="3" t="s">
+      <c r="E554" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F554" s="13">
+        <v>1300.0</v>
+      </c>
+      <c r="G554" s="9"/>
+    </row>
+    <row r="555" spans="1:7" outlineLevel="1">
+      <c r="A555" s="18" t="s">
+        <v>894</v>
+      </c>
+      <c r="B555" s="2"/>
+      <c r="C555" s="2"/>
+      <c r="D555" s="2"/>
+      <c r="E555" s="2"/>
+      <c r="F555" s="10"/>
+      <c r="G555" s="2"/>
+    </row>
+    <row r="556" spans="1:7" outlineLevel="2">
+      <c r="A556" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B553" s="4" t="s">
+      <c r="B556" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C553" s="5" t="s">
+      <c r="C556" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D553" s="5" t="s">
+      <c r="D556" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E553" s="6" t="s">
+      <c r="E556" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F553" s="11" t="s">
+      <c r="F556" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G553" s="5" t="s">
+      <c r="G556" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="554" spans="1:7" outlineLevel="2">
-[...63 lines deleted...]
-      <c r="G557" s="9"/>
+    <row r="557" spans="1:7" outlineLevel="2">
+      <c r="A557" s="19"/>
+      <c r="B557" s="7"/>
+      <c r="C557" s="7"/>
+      <c r="D557" s="7"/>
+      <c r="E557" s="7"/>
+      <c r="F557" s="12"/>
+      <c r="G557" s="7"/>
     </row>
     <row r="558" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A558" s="17">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B558" s="8"/>
       <c r="C558" s="9" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="D558" s="9" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="E558" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F558" s="13">
         <v>1360.0</v>
       </c>
       <c r="G558" s="9"/>
     </row>
     <row r="559" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A559" s="17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B559" s="8"/>
       <c r="C559" s="9" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="D559" s="9" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="E559" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F559" s="13">
-        <v>1300.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G559" s="9"/>
     </row>
-    <row r="560" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A561" s="3" t="s">
+    <row r="560" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A560" s="17">
+        <v>3</v>
+      </c>
+      <c r="B560" s="8"/>
+      <c r="C560" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="D560" s="9" t="s">
+        <v>900</v>
+      </c>
+      <c r="E560" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F560" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G560" s="9"/>
+    </row>
+    <row r="561" spans="1:7" outlineLevel="1">
+      <c r="A561" s="18" t="s">
+        <v>901</v>
+      </c>
+      <c r="B561" s="2"/>
+      <c r="C561" s="2"/>
+      <c r="D561" s="2"/>
+      <c r="E561" s="2"/>
+      <c r="F561" s="10"/>
+      <c r="G561" s="2"/>
+    </row>
+    <row r="562" spans="1:7" outlineLevel="2">
+      <c r="A562" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B561" s="4" t="s">
+      <c r="B562" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C561" s="5" t="s">
+      <c r="C562" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D561" s="5" t="s">
+      <c r="D562" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E561" s="6" t="s">
+      <c r="E562" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F561" s="11" t="s">
+      <c r="F562" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G561" s="5" t="s">
+      <c r="G562" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="562" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G563" s="9"/>
+    <row r="563" spans="1:7" outlineLevel="2">
+      <c r="A563" s="19"/>
+      <c r="B563" s="7"/>
+      <c r="C563" s="7"/>
+      <c r="D563" s="7"/>
+      <c r="E563" s="7"/>
+      <c r="F563" s="12"/>
+      <c r="G563" s="7"/>
     </row>
     <row r="564" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A564" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B564" s="8"/>
       <c r="C564" s="9" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="D564" s="9" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="E564" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F564" s="13">
-        <v>1250.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G564" s="9"/>
     </row>
     <row r="565" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A565" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B565" s="8"/>
       <c r="C565" s="9" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="D565" s="9" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="E565" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F565" s="13">
-        <v>1550.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G565" s="9"/>
     </row>
-    <row r="566" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A567" s="3" t="s">
+    <row r="566" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A566" s="17">
+        <v>3</v>
+      </c>
+      <c r="B566" s="8"/>
+      <c r="C566" s="9" t="s">
+        <v>906</v>
+      </c>
+      <c r="D566" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="E566" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F566" s="13">
+        <v>1350.0</v>
+      </c>
+      <c r="G566" s="9"/>
+    </row>
+    <row r="567" spans="1:7" outlineLevel="1">
+      <c r="A567" s="18" t="s">
+        <v>908</v>
+      </c>
+      <c r="B567" s="2"/>
+      <c r="C567" s="2"/>
+      <c r="D567" s="2"/>
+      <c r="E567" s="2"/>
+      <c r="F567" s="10"/>
+      <c r="G567" s="2"/>
+    </row>
+    <row r="568" spans="1:7" outlineLevel="2">
+      <c r="A568" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B567" s="4" t="s">
+      <c r="B568" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C567" s="5" t="s">
+      <c r="C568" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D567" s="5" t="s">
+      <c r="D568" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E567" s="6" t="s">
+      <c r="E568" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F567" s="11" t="s">
+      <c r="F568" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G567" s="5" t="s">
+      <c r="G568" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="568" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G569" s="9"/>
+    <row r="569" spans="1:7" outlineLevel="2">
+      <c r="A569" s="19"/>
+      <c r="B569" s="7"/>
+      <c r="C569" s="7"/>
+      <c r="D569" s="7"/>
+      <c r="E569" s="7"/>
+      <c r="F569" s="12"/>
+      <c r="G569" s="7"/>
     </row>
     <row r="570" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A570" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B570" s="8"/>
       <c r="C570" s="9" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="D570" s="9" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="E570" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F570" s="13">
-        <v>1350.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G570" s="9"/>
     </row>
     <row r="571" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A571" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B571" s="8"/>
       <c r="C571" s="9" t="s">
+        <v>911</v>
+      </c>
+      <c r="D571" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="E571" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F571" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G571" s="9"/>
+    </row>
+    <row r="572" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A572" s="17">
+        <v>3</v>
+      </c>
+      <c r="B572" s="8"/>
+      <c r="C572" s="9" t="s">
+        <v>913</v>
+      </c>
+      <c r="D572" s="9" t="s">
+        <v>914</v>
+      </c>
+      <c r="E572" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F572" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G572" s="9"/>
+    </row>
+    <row r="573" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A573" s="17">
+        <v>4</v>
+      </c>
+      <c r="B573" s="8"/>
+      <c r="C573" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="D573" s="9" t="s">
         <v>916</v>
       </c>
-      <c r="D571" s="9" t="s">
+      <c r="E573" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F573" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G573" s="9"/>
+    </row>
+    <row r="574" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A574" s="17">
+        <v>5</v>
+      </c>
+      <c r="B574" s="8"/>
+      <c r="C574" s="9" t="s">
         <v>917</v>
       </c>
-      <c r="E571" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A572" s="18" t="s">
+      <c r="D574" s="9" t="s">
         <v>918</v>
       </c>
-      <c r="B572" s="2"/>
-[...36 lines deleted...]
-      <c r="G574" s="7"/>
+      <c r="E574" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F574" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G574" s="9"/>
     </row>
     <row r="575" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A575" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B575" s="8"/>
       <c r="C575" s="9" t="s">
         <v>919</v>
       </c>
       <c r="D575" s="9" t="s">
         <v>920</v>
       </c>
       <c r="E575" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F575" s="13">
         <v>1360.0</v>
       </c>
       <c r="G575" s="9"/>
     </row>
-    <row r="576" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C576" s="9" t="s">
+    <row r="576" spans="1:7" outlineLevel="1">
+      <c r="A576" s="18" t="s">
         <v>921</v>
       </c>
-      <c r="D576" s="9" t="s">
-[...30 lines deleted...]
-      <c r="A578" s="17">
+      <c r="B576" s="2"/>
+      <c r="C576" s="2"/>
+      <c r="D576" s="2"/>
+      <c r="E576" s="2"/>
+      <c r="F576" s="10"/>
+      <c r="G576" s="2"/>
+    </row>
+    <row r="577" spans="1:7" outlineLevel="2">
+      <c r="A577" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B578" s="8"/>
-[...12 lines deleted...]
-      <c r="G578" s="9"/>
+      <c r="B577" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C577" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E577" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F577" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G577" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" outlineLevel="2">
+      <c r="A578" s="19"/>
+      <c r="B578" s="7"/>
+      <c r="C578" s="7"/>
+      <c r="D578" s="7"/>
+      <c r="E578" s="7"/>
+      <c r="F578" s="12"/>
+      <c r="G578" s="7"/>
     </row>
     <row r="579" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A579" s="17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B579" s="8"/>
       <c r="C579" s="9" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="D579" s="9" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="E579" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F579" s="13">
-        <v>1360.0</v>
+        <v>550.0</v>
       </c>
       <c r="G579" s="9"/>
     </row>
     <row r="580" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A580" s="17">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B580" s="8"/>
       <c r="C580" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="D580" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="E580" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F580" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G580" s="9"/>
+    </row>
+    <row r="581" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A581" s="17">
+        <v>3</v>
+      </c>
+      <c r="B581" s="8"/>
+      <c r="C581" s="9" t="s">
+        <v>926</v>
+      </c>
+      <c r="D581" s="9" t="s">
+        <v>927</v>
+      </c>
+      <c r="E581" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F581" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G581" s="9"/>
+    </row>
+    <row r="582" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A582" s="17">
+        <v>4</v>
+      </c>
+      <c r="B582" s="8"/>
+      <c r="C582" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="D582" s="9" t="s">
         <v>929</v>
       </c>
-      <c r="D580" s="9" t="s">
+      <c r="E582" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F582" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G582" s="9"/>
+    </row>
+    <row r="583" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A583" s="17">
+        <v>5</v>
+      </c>
+      <c r="B583" s="8"/>
+      <c r="C583" s="9" t="s">
         <v>930</v>
       </c>
-      <c r="E580" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F580" s="13">
+      <c r="D583" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="E583" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F583" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G580" s="9"/>
-[...42 lines deleted...]
-      <c r="G583" s="7"/>
+      <c r="G583" s="9"/>
     </row>
     <row r="584" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A584" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B584" s="8"/>
       <c r="C584" s="9" t="s">
         <v>932</v>
       </c>
       <c r="D584" s="9" t="s">
         <v>933</v>
       </c>
       <c r="E584" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F584" s="13">
-        <v>550.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G584" s="9"/>
     </row>
     <row r="585" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A585" s="17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B585" s="8"/>
       <c r="C585" s="9" t="s">
         <v>934</v>
       </c>
       <c r="D585" s="9" t="s">
         <v>935</v>
       </c>
       <c r="E585" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F585" s="13">
-        <v>1200.0</v>
+        <v>850.0</v>
       </c>
       <c r="G585" s="9"/>
     </row>
     <row r="586" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A586" s="17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B586" s="8"/>
       <c r="C586" s="9" t="s">
         <v>936</v>
       </c>
       <c r="D586" s="9" t="s">
         <v>937</v>
       </c>
       <c r="E586" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F586" s="13">
         <v>1360.0</v>
       </c>
       <c r="G586" s="9"/>
     </row>
     <row r="587" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A587" s="17">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B587" s="8"/>
       <c r="C587" s="9" t="s">
         <v>938</v>
       </c>
       <c r="D587" s="9" t="s">
         <v>939</v>
       </c>
       <c r="E587" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F587" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G587" s="9"/>
     </row>
     <row r="588" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A588" s="17">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B588" s="8"/>
       <c r="C588" s="9" t="s">
         <v>940</v>
       </c>
       <c r="D588" s="9" t="s">
         <v>941</v>
       </c>
       <c r="E588" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F588" s="13">
-        <v>1360.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G588" s="9"/>
     </row>
     <row r="589" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A589" s="17">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B589" s="8"/>
       <c r="C589" s="9" t="s">
         <v>942</v>
       </c>
       <c r="D589" s="9" t="s">
         <v>943</v>
       </c>
       <c r="E589" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F589" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G589" s="9"/>
     </row>
-    <row r="590" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A590" s="17">
+    <row r="590" spans="1:7" outlineLevel="1">
+      <c r="A590" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B590" s="2"/>
+      <c r="C590" s="2"/>
+      <c r="D590" s="2"/>
+      <c r="E590" s="2"/>
+      <c r="F590" s="10"/>
+      <c r="G590" s="2"/>
+    </row>
+    <row r="591" spans="1:7" outlineLevel="2">
+      <c r="A591" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C591" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D591" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B590" s="8"/>
-[...15 lines deleted...]
-      <c r="A591" s="17">
+      <c r="E591" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B591" s="8"/>
-[...15 lines deleted...]
-      <c r="A592" s="17">
+      <c r="F591" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B592" s="8"/>
-[...12 lines deleted...]
-      <c r="G592" s="9"/>
+      <c r="G591" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" outlineLevel="2">
+      <c r="A592" s="19"/>
+      <c r="B592" s="7"/>
+      <c r="C592" s="7"/>
+      <c r="D592" s="7"/>
+      <c r="E592" s="7"/>
+      <c r="F592" s="12"/>
+      <c r="G592" s="7"/>
     </row>
     <row r="593" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A593" s="17">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B593" s="8"/>
       <c r="C593" s="9" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="D593" s="9" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="E593" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F593" s="13">
-        <v>1050.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G593" s="9"/>
     </row>
     <row r="594" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A594" s="17">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B594" s="8"/>
       <c r="C594" s="9" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="D594" s="9" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="E594" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F594" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G594" s="9"/>
     </row>
     <row r="595" spans="1:7" outlineLevel="1">
       <c r="A595" s="18" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="B595" s="2"/>
       <c r="C595" s="2"/>
       <c r="D595" s="2"/>
       <c r="E595" s="2"/>
       <c r="F595" s="10"/>
       <c r="G595" s="2"/>
     </row>
     <row r="596" spans="1:7" outlineLevel="2">
       <c r="A596" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B596" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D596" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F596" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G596" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="597" spans="1:7" outlineLevel="2">
       <c r="A597" s="19"/>
       <c r="B597" s="7"/>
       <c r="C597" s="7"/>
       <c r="D597" s="7"/>
       <c r="E597" s="7"/>
       <c r="F597" s="12"/>
       <c r="G597" s="7"/>
     </row>
     <row r="598" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A598" s="17">
         <v>1</v>
       </c>
       <c r="B598" s="8"/>
       <c r="C598" s="9" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="D598" s="9" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="E598" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F598" s="13">
         <v>1360.0</v>
       </c>
       <c r="G598" s="9"/>
     </row>
     <row r="599" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A599" s="17">
         <v>2</v>
       </c>
       <c r="B599" s="8"/>
       <c r="C599" s="9" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="D599" s="9" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="E599" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F599" s="13">
         <v>1360.0</v>
       </c>
       <c r="G599" s="9"/>
     </row>
-    <row r="600" spans="1:7" outlineLevel="1">
-      <c r="A600" s="18" t="s">
+    <row r="600" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A600" s="17">
+        <v>3</v>
+      </c>
+      <c r="B600" s="8"/>
+      <c r="C600" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D600" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="E600" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F600" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G600" s="9"/>
+    </row>
+    <row r="601" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A601" s="17">
+        <v>4</v>
+      </c>
+      <c r="B601" s="8"/>
+      <c r="C601" s="9" t="s">
+        <v>956</v>
+      </c>
+      <c r="D601" s="9" t="s">
+        <v>957</v>
+      </c>
+      <c r="E601" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F601" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G601" s="9"/>
+    </row>
+    <row r="602" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A602" s="17">
+        <v>5</v>
+      </c>
+      <c r="B602" s="8"/>
+      <c r="C602" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="D602" s="9" t="s">
         <v>959</v>
       </c>
-      <c r="B600" s="2"/>
-[...36 lines deleted...]
-      <c r="G602" s="7"/>
+      <c r="E602" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F602" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G602" s="9"/>
     </row>
     <row r="603" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A603" s="17">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B603" s="8"/>
       <c r="C603" s="9" t="s">
         <v>960</v>
       </c>
       <c r="D603" s="9" t="s">
         <v>961</v>
       </c>
       <c r="E603" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F603" s="13">
         <v>1360.0</v>
       </c>
       <c r="G603" s="9"/>
     </row>
     <row r="604" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A604" s="17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B604" s="8"/>
       <c r="C604" s="9" t="s">
         <v>962</v>
       </c>
       <c r="D604" s="9" t="s">
         <v>963</v>
       </c>
       <c r="E604" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F604" s="13">
         <v>1360.0</v>
       </c>
       <c r="G604" s="9"/>
     </row>
     <row r="605" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A605" s="17">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B605" s="8"/>
       <c r="C605" s="9" t="s">
         <v>964</v>
       </c>
       <c r="D605" s="9" t="s">
         <v>965</v>
       </c>
       <c r="E605" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F605" s="13">
-        <v>1100.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G605" s="9"/>
     </row>
     <row r="606" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A606" s="17">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B606" s="8"/>
       <c r="C606" s="9" t="s">
         <v>966</v>
       </c>
       <c r="D606" s="9" t="s">
         <v>967</v>
       </c>
       <c r="E606" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F606" s="13">
         <v>1360.0</v>
       </c>
       <c r="G606" s="9"/>
     </row>
     <row r="607" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A607" s="17">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B607" s="8"/>
       <c r="C607" s="9" t="s">
         <v>968</v>
       </c>
       <c r="D607" s="9" t="s">
         <v>969</v>
       </c>
       <c r="E607" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F607" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G607" s="9"/>
     </row>
     <row r="608" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A608" s="17">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B608" s="8"/>
       <c r="C608" s="9" t="s">
         <v>970</v>
       </c>
       <c r="D608" s="9" t="s">
         <v>971</v>
       </c>
       <c r="E608" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F608" s="13">
         <v>1360.0</v>
       </c>
       <c r="G608" s="9"/>
     </row>
     <row r="609" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A609" s="17">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B609" s="8"/>
       <c r="C609" s="9" t="s">
         <v>972</v>
       </c>
       <c r="D609" s="9" t="s">
         <v>973</v>
       </c>
       <c r="E609" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F609" s="13">
         <v>1360.0</v>
       </c>
       <c r="G609" s="9"/>
     </row>
     <row r="610" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A610" s="17">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B610" s="8"/>
       <c r="C610" s="9" t="s">
         <v>974</v>
       </c>
       <c r="D610" s="9" t="s">
         <v>975</v>
       </c>
       <c r="E610" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F610" s="13">
         <v>1360.0</v>
       </c>
       <c r="G610" s="9"/>
     </row>
     <row r="611" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A611" s="17">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B611" s="8"/>
       <c r="C611" s="9" t="s">
         <v>976</v>
       </c>
       <c r="D611" s="9" t="s">
         <v>977</v>
       </c>
       <c r="E611" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F611" s="13">
         <v>1360.0</v>
       </c>
       <c r="G611" s="9"/>
     </row>
     <row r="612" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A612" s="17">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B612" s="8"/>
       <c r="C612" s="9" t="s">
         <v>978</v>
       </c>
       <c r="D612" s="9" t="s">
         <v>979</v>
       </c>
       <c r="E612" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F612" s="13">
         <v>1360.0</v>
       </c>
       <c r="G612" s="9"/>
     </row>
     <row r="613" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A613" s="17">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B613" s="8"/>
       <c r="C613" s="9" t="s">
         <v>980</v>
       </c>
       <c r="D613" s="9" t="s">
         <v>981</v>
       </c>
       <c r="E613" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F613" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G613" s="9"/>
     </row>
     <row r="614" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A614" s="17">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B614" s="8"/>
       <c r="C614" s="9" t="s">
         <v>982</v>
       </c>
       <c r="D614" s="9" t="s">
         <v>983</v>
       </c>
       <c r="E614" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F614" s="13">
         <v>1360.0</v>
       </c>
       <c r="G614" s="9"/>
     </row>
     <row r="615" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A615" s="17">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B615" s="8"/>
       <c r="C615" s="9" t="s">
         <v>984</v>
       </c>
       <c r="D615" s="9" t="s">
         <v>985</v>
       </c>
       <c r="E615" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F615" s="13">
         <v>1360.0</v>
       </c>
       <c r="G615" s="9"/>
     </row>
     <row r="616" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A616" s="17">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B616" s="8"/>
       <c r="C616" s="9" t="s">
         <v>986</v>
       </c>
       <c r="D616" s="9" t="s">
         <v>987</v>
       </c>
       <c r="E616" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F616" s="13">
         <v>1360.0</v>
       </c>
       <c r="G616" s="9"/>
     </row>
     <row r="617" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A617" s="17">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B617" s="8"/>
       <c r="C617" s="9" t="s">
         <v>988</v>
       </c>
       <c r="D617" s="9" t="s">
         <v>989</v>
       </c>
       <c r="E617" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F617" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G617" s="9"/>
     </row>
-    <row r="618" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C618" s="9" t="s">
+    <row r="618" spans="1:7" outlineLevel="1">
+      <c r="A618" s="18" t="s">
         <v>990</v>
       </c>
-      <c r="D618" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G620" s="9"/>
+      <c r="B618" s="2"/>
+      <c r="C618" s="2"/>
+      <c r="D618" s="2"/>
+      <c r="E618" s="2"/>
+      <c r="F618" s="10"/>
+      <c r="G618" s="2"/>
+    </row>
+    <row r="619" spans="1:7" outlineLevel="2">
+      <c r="A619" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B619" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C619" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D619" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E619" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F619" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G619" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" outlineLevel="2">
+      <c r="A620" s="19"/>
+      <c r="B620" s="7"/>
+      <c r="C620" s="7"/>
+      <c r="D620" s="7"/>
+      <c r="E620" s="7"/>
+      <c r="F620" s="12"/>
+      <c r="G620" s="7"/>
     </row>
     <row r="621" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A621" s="17">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B621" s="8"/>
       <c r="C621" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="D621" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="E621" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F621" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G621" s="9"/>
+    </row>
+    <row r="622" spans="1:7" outlineLevel="1">
+      <c r="A622" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B622" s="2"/>
+      <c r="C622" s="2"/>
+      <c r="D622" s="2"/>
+      <c r="E622" s="2"/>
+      <c r="F622" s="10"/>
+      <c r="G622" s="2"/>
+    </row>
+    <row r="623" spans="1:7" outlineLevel="2">
+      <c r="A623" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B623" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C623" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D623" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E623" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F623" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G623" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" outlineLevel="2">
+      <c r="A624" s="19"/>
+      <c r="B624" s="7"/>
+      <c r="C624" s="7"/>
+      <c r="D624" s="7"/>
+      <c r="E624" s="7"/>
+      <c r="F624" s="12"/>
+      <c r="G624" s="7"/>
+    </row>
+    <row r="625" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A625" s="17">
+        <v>1</v>
+      </c>
+      <c r="B625" s="8"/>
+      <c r="C625" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="D625" s="9" t="s">
+        <v>995</v>
+      </c>
+      <c r="E625" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F625" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G625" s="9"/>
+    </row>
+    <row r="626" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A626" s="17">
+        <v>2</v>
+      </c>
+      <c r="B626" s="8"/>
+      <c r="C626" s="9" t="s">
         <v>996</v>
       </c>
-      <c r="D621" s="9" t="s">
+      <c r="D626" s="9" t="s">
         <v>997</v>
       </c>
-      <c r="E621" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F621" s="13">
+      <c r="E626" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F626" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G621" s="9"/>
-[...80 lines deleted...]
-      <c r="G626" s="7"/>
+      <c r="G626" s="9"/>
     </row>
     <row r="627" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A627" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B627" s="8"/>
       <c r="C627" s="9" t="s">
+        <v>998</v>
+      </c>
+      <c r="D627" s="9" t="s">
+        <v>999</v>
+      </c>
+      <c r="E627" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F627" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G627" s="9"/>
+    </row>
+    <row r="628" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A628" s="17">
+        <v>4</v>
+      </c>
+      <c r="B628" s="8"/>
+      <c r="C628" s="9" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D628" s="9" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E628" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F628" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G628" s="9"/>
+    </row>
+    <row r="629" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A629" s="17">
+        <v>5</v>
+      </c>
+      <c r="B629" s="8"/>
+      <c r="C629" s="9" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D629" s="9" t="s">
         <v>1003</v>
       </c>
-      <c r="D627" s="9" t="s">
+      <c r="E629" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F629" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G629" s="9"/>
+    </row>
+    <row r="630" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A630" s="17">
+        <v>6</v>
+      </c>
+      <c r="B630" s="8"/>
+      <c r="C630" s="9" t="s">
         <v>1004</v>
       </c>
-      <c r="E627" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A628" s="18" t="s">
+      <c r="D630" s="9" t="s">
         <v>1005</v>
       </c>
-      <c r="B628" s="2"/>
-[...36 lines deleted...]
-      <c r="G630" s="7"/>
+      <c r="E630" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F630" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G630" s="9"/>
     </row>
     <row r="631" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A631" s="17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B631" s="8"/>
       <c r="C631" s="9" t="s">
         <v>1006</v>
       </c>
       <c r="D631" s="9" t="s">
         <v>1007</v>
       </c>
       <c r="E631" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F631" s="13">
         <v>1360.0</v>
       </c>
       <c r="G631" s="9"/>
     </row>
     <row r="632" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A632" s="17">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B632" s="8"/>
       <c r="C632" s="9" t="s">
         <v>1008</v>
       </c>
       <c r="D632" s="9" t="s">
         <v>1009</v>
       </c>
       <c r="E632" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F632" s="13">
         <v>1360.0</v>
       </c>
       <c r="G632" s="9"/>
     </row>
     <row r="633" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A633" s="17">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B633" s="8"/>
       <c r="C633" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="D633" s="9" t="s">
         <v>1011</v>
       </c>
       <c r="E633" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F633" s="13">
         <v>1360.0</v>
       </c>
       <c r="G633" s="9"/>
     </row>
     <row r="634" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A634" s="17">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B634" s="8"/>
       <c r="C634" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="D634" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="E634" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F634" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G634" s="9"/>
     </row>
     <row r="635" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A635" s="17">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B635" s="8"/>
       <c r="C635" s="9" t="s">
         <v>1014</v>
       </c>
       <c r="D635" s="9" t="s">
         <v>1015</v>
       </c>
       <c r="E635" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F635" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G635" s="9"/>
     </row>
     <row r="636" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A636" s="17">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B636" s="8"/>
       <c r="C636" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="D636" s="9" t="s">
         <v>1017</v>
       </c>
       <c r="E636" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F636" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G636" s="9"/>
     </row>
-    <row r="637" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A637" s="17">
+    <row r="637" spans="1:7" outlineLevel="1">
+      <c r="A637" s="18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B637" s="2"/>
+      <c r="C637" s="2"/>
+      <c r="D637" s="2"/>
+      <c r="E637" s="2"/>
+      <c r="F637" s="10"/>
+      <c r="G637" s="2"/>
+    </row>
+    <row r="638" spans="1:7" outlineLevel="2">
+      <c r="A638" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B638" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C638" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D638" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B637" s="8"/>
-[...15 lines deleted...]
-      <c r="A638" s="17">
+      <c r="E638" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B638" s="8"/>
-[...15 lines deleted...]
-      <c r="A639" s="17">
+      <c r="F638" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B639" s="8"/>
-[...12 lines deleted...]
-      <c r="G639" s="9"/>
+      <c r="G638" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" outlineLevel="2">
+      <c r="A639" s="19"/>
+      <c r="B639" s="7"/>
+      <c r="C639" s="7"/>
+      <c r="D639" s="7"/>
+      <c r="E639" s="7"/>
+      <c r="F639" s="12"/>
+      <c r="G639" s="7"/>
     </row>
     <row r="640" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A640" s="17">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B640" s="8"/>
       <c r="C640" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D640" s="9" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E640" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F640" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G640" s="9"/>
+    </row>
+    <row r="641" spans="1:7" outlineLevel="1">
+      <c r="A641" s="18" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B641" s="2"/>
+      <c r="C641" s="2"/>
+      <c r="D641" s="2"/>
+      <c r="E641" s="2"/>
+      <c r="F641" s="10"/>
+      <c r="G641" s="2"/>
+    </row>
+    <row r="642" spans="1:7" outlineLevel="2">
+      <c r="A642" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B642" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C642" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D642" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E642" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F642" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G642" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" outlineLevel="2">
+      <c r="A643" s="19"/>
+      <c r="B643" s="7"/>
+      <c r="C643" s="7"/>
+      <c r="D643" s="7"/>
+      <c r="E643" s="7"/>
+      <c r="F643" s="12"/>
+      <c r="G643" s="7"/>
+    </row>
+    <row r="644" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A644" s="17">
+        <v>1</v>
+      </c>
+      <c r="B644" s="8"/>
+      <c r="C644" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D644" s="9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E644" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F644" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G644" s="9"/>
+    </row>
+    <row r="645" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A645" s="17">
+        <v>2</v>
+      </c>
+      <c r="B645" s="8"/>
+      <c r="C645" s="9" t="s">
         <v>1024</v>
       </c>
-      <c r="D640" s="9" t="s">
+      <c r="D645" s="9" t="s">
         <v>1025</v>
       </c>
-      <c r="E640" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F640" s="13">
+      <c r="E645" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F645" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G645" s="9"/>
+    </row>
+    <row r="646" spans="1:7" outlineLevel="1">
+      <c r="A646" s="18" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B646" s="2"/>
+      <c r="C646" s="2"/>
+      <c r="D646" s="2"/>
+      <c r="E646" s="2"/>
+      <c r="F646" s="10"/>
+      <c r="G646" s="2"/>
+    </row>
+    <row r="647" spans="1:7" outlineLevel="2">
+      <c r="A647" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B647" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C647" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D647" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E647" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F647" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G647" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" outlineLevel="2">
+      <c r="A648" s="19"/>
+      <c r="B648" s="7"/>
+      <c r="C648" s="7"/>
+      <c r="D648" s="7"/>
+      <c r="E648" s="7"/>
+      <c r="F648" s="12"/>
+      <c r="G648" s="7"/>
+    </row>
+    <row r="649" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A649" s="17">
+        <v>1</v>
+      </c>
+      <c r="B649" s="8"/>
+      <c r="C649" s="9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D649" s="9" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E649" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F649" s="13">
         <v>1550.0</v>
       </c>
-      <c r="G640" s="9"/>
-[...142 lines deleted...]
-      <c r="G649" s="7"/>
+      <c r="G649" s="9"/>
     </row>
     <row r="650" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A650" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B650" s="8"/>
       <c r="C650" s="9" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="D650" s="9" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="E650" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F650" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G650" s="9"/>
     </row>
     <row r="651" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A651" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B651" s="8"/>
       <c r="C651" s="9" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="D651" s="9" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="E651" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F651" s="13">
-        <v>1360.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G651" s="9"/>
     </row>
-    <row r="652" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A653" s="3" t="s">
+    <row r="652" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A652" s="17">
         <v>4</v>
       </c>
-      <c r="B653" s="4" t="s">
+      <c r="B652" s="8"/>
+      <c r="C652" s="9" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D652" s="9" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E652" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F652" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G652" s="9"/>
+    </row>
+    <row r="653" spans="1:7" outlineLevel="1">
+      <c r="A653" s="18" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B653" s="2"/>
+      <c r="C653" s="2"/>
+      <c r="D653" s="2"/>
+      <c r="E653" s="2"/>
+      <c r="F653" s="10"/>
+      <c r="G653" s="2"/>
+    </row>
+    <row r="654" spans="1:7" outlineLevel="2">
+      <c r="A654" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B654" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C653" s="5" t="s">
+      <c r="C654" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D653" s="5" t="s">
+      <c r="D654" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E653" s="6" t="s">
+      <c r="E654" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F653" s="11" t="s">
+      <c r="F654" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G653" s="5" t="s">
+      <c r="G654" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="654" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G655" s="9"/>
+    <row r="655" spans="1:7" outlineLevel="2">
+      <c r="A655" s="19"/>
+      <c r="B655" s="7"/>
+      <c r="C655" s="7"/>
+      <c r="D655" s="7"/>
+      <c r="E655" s="7"/>
+      <c r="F655" s="12"/>
+      <c r="G655" s="7"/>
     </row>
     <row r="656" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A656" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B656" s="8"/>
       <c r="C656" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D656" s="9" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E656" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F656" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G656" s="9"/>
+    </row>
+    <row r="657" spans="1:7" outlineLevel="1">
+      <c r="A657" s="18" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B657" s="2"/>
+      <c r="C657" s="2"/>
+      <c r="D657" s="2"/>
+      <c r="E657" s="2"/>
+      <c r="F657" s="10"/>
+      <c r="G657" s="2"/>
+    </row>
+    <row r="658" spans="1:7" outlineLevel="2">
+      <c r="A658" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B658" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D658" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E658" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F658" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G658" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" outlineLevel="2">
+      <c r="A659" s="19"/>
+      <c r="B659" s="7"/>
+      <c r="C659" s="7"/>
+      <c r="D659" s="7"/>
+      <c r="E659" s="7"/>
+      <c r="F659" s="12"/>
+      <c r="G659" s="7"/>
+    </row>
+    <row r="660" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A660" s="17">
+        <v>1</v>
+      </c>
+      <c r="B660" s="8"/>
+      <c r="C660" s="9" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D660" s="9" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E660" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F660" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G660" s="9"/>
+    </row>
+    <row r="661" spans="1:7" outlineLevel="1">
+      <c r="A661" s="18" t="s">
         <v>1041</v>
       </c>
-      <c r="D656" s="9" t="s">
+      <c r="B661" s="2"/>
+      <c r="C661" s="2"/>
+      <c r="D661" s="2"/>
+      <c r="E661" s="2"/>
+      <c r="F661" s="10"/>
+      <c r="G661" s="2"/>
+    </row>
+    <row r="662" spans="1:7" outlineLevel="2">
+      <c r="A662" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B662" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C662" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D662" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E662" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F662" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G662" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" outlineLevel="2">
+      <c r="A663" s="19"/>
+      <c r="B663" s="7"/>
+      <c r="C663" s="7"/>
+      <c r="D663" s="7"/>
+      <c r="E663" s="7"/>
+      <c r="F663" s="12"/>
+      <c r="G663" s="7"/>
+    </row>
+    <row r="664" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A664" s="17">
+        <v>1</v>
+      </c>
+      <c r="B664" s="8"/>
+      <c r="C664" s="9" t="s">
         <v>1042</v>
       </c>
-      <c r="E656" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C657" s="9" t="s">
+      <c r="D664" s="9" t="s">
         <v>1043</v>
       </c>
-      <c r="D657" s="9" t="s">
-[...86 lines deleted...]
-      <c r="F662" s="13">
+      <c r="E664" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F664" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G662" s="9"/>
-[...42 lines deleted...]
-      <c r="G665" s="7"/>
+      <c r="G664" s="9"/>
+    </row>
+    <row r="665" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A665" s="17">
+        <v>2</v>
+      </c>
+      <c r="B665" s="8"/>
+      <c r="C665" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D665" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E665" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F665" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G665" s="9"/>
     </row>
     <row r="666" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A666" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B666" s="8"/>
       <c r="C666" s="9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D666" s="9" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E666" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F666" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G666" s="9"/>
+    </row>
+    <row r="667" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A667" s="17">
+        <v>4</v>
+      </c>
+      <c r="B667" s="8"/>
+      <c r="C667" s="9" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D667" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E667" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F667" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G667" s="9"/>
+    </row>
+    <row r="668" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A668" s="17">
+        <v>5</v>
+      </c>
+      <c r="B668" s="8"/>
+      <c r="C668" s="9" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D668" s="9" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E668" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F668" s="13">
+        <v>1300.0</v>
+      </c>
+      <c r="G668" s="9"/>
+    </row>
+    <row r="669" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A669" s="17">
+        <v>6</v>
+      </c>
+      <c r="B669" s="8"/>
+      <c r="C669" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D669" s="9" t="s">
         <v>1051</v>
       </c>
-      <c r="D666" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F666" s="13">
+      <c r="E669" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F669" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G666" s="9"/>
-[...42 lines deleted...]
-      <c r="G669" s="7"/>
+      <c r="G669" s="9"/>
     </row>
     <row r="670" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A670" s="17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B670" s="8"/>
       <c r="C670" s="9" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="D670" s="9" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="E670" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F670" s="13">
         <v>1360.0</v>
       </c>
       <c r="G670" s="9"/>
     </row>
     <row r="671" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A671" s="17">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B671" s="8"/>
       <c r="C671" s="9" t="s">
-        <v>11</v>
+        <v>1054</v>
       </c>
       <c r="D671" s="9" t="s">
-        <v>12</v>
+        <v>1055</v>
       </c>
       <c r="E671" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F671" s="13">
         <v>1200.0</v>
       </c>
       <c r="G671" s="9"/>
     </row>
     <row r="672" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A672" s="17">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B672" s="8"/>
       <c r="C672" s="9" t="s">
         <v>1056</v>
       </c>
       <c r="D672" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="E672" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F672" s="13">
-        <v>1200.0</v>
+        <v>950.0</v>
       </c>
       <c r="G672" s="9"/>
     </row>
     <row r="673" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A673" s="17">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B673" s="8"/>
       <c r="C673" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="D673" s="9" t="s">
         <v>1059</v>
       </c>
       <c r="E673" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F673" s="13">
         <v>1360.0</v>
       </c>
       <c r="G673" s="9"/>
     </row>
     <row r="674" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A674" s="17">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B674" s="8"/>
       <c r="C674" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="D674" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="E674" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F674" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G674" s="9"/>
     </row>
     <row r="675" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A675" s="17">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B675" s="8"/>
       <c r="C675" s="9" t="s">
         <v>1062</v>
       </c>
       <c r="D675" s="9" t="s">
         <v>1063</v>
       </c>
       <c r="E675" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F675" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G675" s="9"/>
     </row>
     <row r="676" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A676" s="17">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B676" s="8"/>
       <c r="C676" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="D676" s="9" t="s">
         <v>1065</v>
       </c>
       <c r="E676" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F676" s="13">
         <v>1360.0</v>
       </c>
       <c r="G676" s="9"/>
     </row>
     <row r="677" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A677" s="17">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B677" s="8"/>
       <c r="C677" s="9" t="s">
         <v>1066</v>
       </c>
       <c r="D677" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="E677" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F677" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G677" s="9"/>
     </row>
     <row r="678" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A678" s="17">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B678" s="8"/>
       <c r="C678" s="9" t="s">
         <v>1068</v>
       </c>
       <c r="D678" s="9" t="s">
         <v>1069</v>
       </c>
       <c r="E678" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F678" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G678" s="9"/>
     </row>
     <row r="679" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A679" s="17">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B679" s="8"/>
       <c r="C679" s="9" t="s">
         <v>1070</v>
       </c>
       <c r="D679" s="9" t="s">
         <v>1071</v>
       </c>
       <c r="E679" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F679" s="13">
         <v>1360.0</v>
       </c>
       <c r="G679" s="9"/>
     </row>
     <row r="680" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A680" s="17">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B680" s="8"/>
       <c r="C680" s="9" t="s">
         <v>1072</v>
       </c>
       <c r="D680" s="9" t="s">
         <v>1073</v>
       </c>
       <c r="E680" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F680" s="13">
-        <v>1050.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G680" s="9"/>
     </row>
     <row r="681" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A681" s="17">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B681" s="8"/>
       <c r="C681" s="9" t="s">
         <v>1074</v>
       </c>
       <c r="D681" s="9" t="s">
         <v>1075</v>
       </c>
       <c r="E681" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F681" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G681" s="9"/>
     </row>
     <row r="682" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A682" s="17">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B682" s="8"/>
       <c r="C682" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="D682" s="9" t="s">
         <v>1077</v>
       </c>
       <c r="E682" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F682" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G682" s="9"/>
     </row>
     <row r="683" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A683" s="17">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B683" s="8"/>
       <c r="C683" s="9" t="s">
         <v>1078</v>
       </c>
       <c r="D683" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="E683" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F683" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G683" s="9"/>
     </row>
     <row r="684" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A684" s="17">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B684" s="8"/>
       <c r="C684" s="9" t="s">
         <v>1080</v>
       </c>
       <c r="D684" s="9" t="s">
         <v>1081</v>
       </c>
       <c r="E684" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F684" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G684" s="9"/>
     </row>
     <row r="685" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A685" s="17">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B685" s="8"/>
       <c r="C685" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="D685" s="9" t="s">
         <v>1083</v>
       </c>
       <c r="E685" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F685" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G685" s="9"/>
     </row>
     <row r="686" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A686" s="17">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B686" s="8"/>
       <c r="C686" s="9" t="s">
         <v>1084</v>
       </c>
       <c r="D686" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="E686" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F686" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G686" s="9"/>
     </row>
     <row r="687" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A687" s="17">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B687" s="8"/>
       <c r="C687" s="9" t="s">
         <v>1086</v>
       </c>
       <c r="D687" s="9" t="s">
         <v>1087</v>
       </c>
       <c r="E687" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F687" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G687" s="9"/>
     </row>
     <row r="688" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A688" s="17">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B688" s="8"/>
       <c r="C688" s="9" t="s">
         <v>1088</v>
       </c>
       <c r="D688" s="9" t="s">
         <v>1089</v>
       </c>
       <c r="E688" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F688" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G688" s="9"/>
     </row>
     <row r="689" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A689" s="17">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B689" s="8"/>
       <c r="C689" s="9" t="s">
         <v>1090</v>
       </c>
       <c r="D689" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="E689" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F689" s="13">
-        <v>1150.0</v>
+        <v>950.0</v>
       </c>
       <c r="G689" s="9"/>
     </row>
     <row r="690" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A690" s="17">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B690" s="8"/>
       <c r="C690" s="9" t="s">
         <v>1092</v>
       </c>
       <c r="D690" s="9" t="s">
         <v>1093</v>
       </c>
       <c r="E690" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F690" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G690" s="9"/>
     </row>
     <row r="691" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A691" s="17">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B691" s="8"/>
       <c r="C691" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="D691" s="9" t="s">
         <v>1095</v>
       </c>
       <c r="E691" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F691" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G691" s="9"/>
     </row>
     <row r="692" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A692" s="17">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B692" s="8"/>
       <c r="C692" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="D692" s="9" t="s">
         <v>1097</v>
       </c>
       <c r="E692" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F692" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G692" s="9"/>
     </row>
     <row r="693" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A693" s="17">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B693" s="8"/>
       <c r="C693" s="9" t="s">
         <v>1098</v>
       </c>
       <c r="D693" s="9" t="s">
         <v>1099</v>
       </c>
       <c r="E693" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F693" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G693" s="9"/>
     </row>
     <row r="694" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A694" s="17">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B694" s="8"/>
       <c r="C694" s="9" t="s">
         <v>1100</v>
       </c>
       <c r="D694" s="9" t="s">
         <v>1101</v>
       </c>
       <c r="E694" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F694" s="13">
         <v>1200.0</v>
       </c>
       <c r="G694" s="9"/>
     </row>
     <row r="695" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A695" s="17">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B695" s="8"/>
       <c r="C695" s="9" t="s">
         <v>1102</v>
       </c>
       <c r="D695" s="9" t="s">
         <v>1103</v>
       </c>
       <c r="E695" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F695" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G695" s="9"/>
     </row>
     <row r="696" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A696" s="17">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B696" s="8"/>
       <c r="C696" s="9" t="s">
         <v>1104</v>
       </c>
       <c r="D696" s="9" t="s">
         <v>1105</v>
       </c>
       <c r="E696" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F696" s="13">
-        <v>950.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G696" s="9"/>
     </row>
     <row r="697" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A697" s="17">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B697" s="8"/>
       <c r="C697" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="D697" s="9" t="s">
         <v>1107</v>
       </c>
       <c r="E697" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F697" s="13">
         <v>1360.0</v>
       </c>
       <c r="G697" s="9"/>
     </row>
     <row r="698" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A698" s="17">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B698" s="8"/>
       <c r="C698" s="9" t="s">
         <v>1108</v>
       </c>
       <c r="D698" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="E698" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F698" s="13">
-        <v>1360.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G698" s="9"/>
     </row>
     <row r="699" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A699" s="17">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B699" s="8"/>
       <c r="C699" s="9" t="s">
         <v>1110</v>
       </c>
       <c r="D699" s="9" t="s">
         <v>1111</v>
       </c>
       <c r="E699" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F699" s="13">
-        <v>1360.0</v>
+        <v>850.0</v>
       </c>
       <c r="G699" s="9"/>
     </row>
     <row r="700" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A700" s="17">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B700" s="8"/>
       <c r="C700" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="D700" s="9" t="s">
         <v>1113</v>
       </c>
       <c r="E700" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F700" s="13">
         <v>1360.0</v>
       </c>
       <c r="G700" s="9"/>
     </row>
     <row r="701" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A701" s="17">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B701" s="8"/>
       <c r="C701" s="9" t="s">
         <v>1114</v>
       </c>
       <c r="D701" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="E701" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F701" s="13">
         <v>1200.0</v>
       </c>
       <c r="G701" s="9"/>
     </row>
     <row r="702" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A702" s="17">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B702" s="8"/>
       <c r="C702" s="9" t="s">
         <v>1116</v>
       </c>
       <c r="D702" s="9" t="s">
         <v>1117</v>
       </c>
       <c r="E702" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F702" s="13">
         <v>1360.0</v>
       </c>
       <c r="G702" s="9"/>
     </row>
     <row r="703" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A703" s="17">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B703" s="8"/>
       <c r="C703" s="9" t="s">
         <v>1118</v>
       </c>
       <c r="D703" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="E703" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F703" s="13">
-        <v>1360.0</v>
+        <v>990.0</v>
       </c>
       <c r="G703" s="9"/>
     </row>
     <row r="704" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A704" s="17">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B704" s="8"/>
       <c r="C704" s="9" t="s">
         <v>1120</v>
       </c>
       <c r="D704" s="9" t="s">
         <v>1121</v>
       </c>
       <c r="E704" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F704" s="13">
-        <v>1360.0</v>
+        <v>950.0</v>
       </c>
       <c r="G704" s="9"/>
     </row>
     <row r="705" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A705" s="17">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B705" s="8"/>
       <c r="C705" s="9" t="s">
         <v>1122</v>
       </c>
       <c r="D705" s="9" t="s">
         <v>1123</v>
       </c>
       <c r="E705" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F705" s="13">
-        <v>1360.0</v>
+        <v>990.0</v>
       </c>
       <c r="G705" s="9"/>
     </row>
     <row r="706" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A706" s="17">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B706" s="8"/>
       <c r="C706" s="9" t="s">
         <v>1124</v>
       </c>
       <c r="D706" s="9" t="s">
         <v>1125</v>
       </c>
       <c r="E706" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F706" s="13">
         <v>1360.0</v>
       </c>
       <c r="G706" s="9"/>
     </row>
     <row r="707" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A707" s="17">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B707" s="8"/>
       <c r="C707" s="9" t="s">
         <v>1126</v>
       </c>
       <c r="D707" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="E707" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F707" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G707" s="9"/>
     </row>
     <row r="708" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A708" s="17">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B708" s="8"/>
       <c r="C708" s="9" t="s">
         <v>1128</v>
       </c>
       <c r="D708" s="9" t="s">
         <v>1129</v>
       </c>
       <c r="E708" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F708" s="13">
-        <v>950.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G708" s="9"/>
     </row>
     <row r="709" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A709" s="17">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B709" s="8"/>
       <c r="C709" s="9" t="s">
         <v>1130</v>
       </c>
       <c r="D709" s="9" t="s">
         <v>1131</v>
       </c>
       <c r="E709" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F709" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G709" s="9"/>
     </row>
     <row r="710" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A710" s="17">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B710" s="8"/>
       <c r="C710" s="9" t="s">
         <v>1132</v>
       </c>
       <c r="D710" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="E710" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F710" s="13">
-        <v>1200.0</v>
+        <v>950.0</v>
       </c>
       <c r="G710" s="9"/>
     </row>
     <row r="711" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A711" s="17">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B711" s="8"/>
       <c r="C711" s="9" t="s">
         <v>1134</v>
       </c>
       <c r="D711" s="9" t="s">
         <v>1135</v>
       </c>
       <c r="E711" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F711" s="13">
         <v>1360.0</v>
       </c>
       <c r="G711" s="9"/>
     </row>
     <row r="712" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A712" s="17">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B712" s="8"/>
       <c r="C712" s="9" t="s">
         <v>1136</v>
       </c>
       <c r="D712" s="9" t="s">
         <v>1137</v>
       </c>
       <c r="E712" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F712" s="13">
-        <v>990.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G712" s="9"/>
     </row>
-    <row r="713" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C713" s="9" t="s">
+    <row r="713" spans="1:7" outlineLevel="1">
+      <c r="A713" s="18" t="s">
         <v>1138</v>
       </c>
-      <c r="D713" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G715" s="9"/>
+      <c r="B713" s="2"/>
+      <c r="C713" s="2"/>
+      <c r="D713" s="2"/>
+      <c r="E713" s="2"/>
+      <c r="F713" s="10"/>
+      <c r="G713" s="2"/>
+    </row>
+    <row r="714" spans="1:7" outlineLevel="2">
+      <c r="A714" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B714" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D714" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E714" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F714" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G714" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" outlineLevel="2">
+      <c r="A715" s="19"/>
+      <c r="B715" s="7"/>
+      <c r="C715" s="7"/>
+      <c r="D715" s="7"/>
+      <c r="E715" s="7"/>
+      <c r="F715" s="12"/>
+      <c r="G715" s="7"/>
     </row>
     <row r="716" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A716" s="17">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="B716" s="8"/>
       <c r="C716" s="9" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="D716" s="9" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="E716" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F716" s="13">
         <v>1360.0</v>
       </c>
       <c r="G716" s="9"/>
     </row>
-    <row r="717" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C717" s="9" t="s">
+    <row r="717" spans="1:7" outlineLevel="1">
+      <c r="A717" s="18" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B717" s="2"/>
+      <c r="C717" s="2"/>
+      <c r="D717" s="2"/>
+      <c r="E717" s="2"/>
+      <c r="F717" s="10"/>
+      <c r="G717" s="2"/>
+    </row>
+    <row r="718" spans="1:7" outlineLevel="2">
+      <c r="A718" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B718" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C718" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D718" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E718" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F718" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G718" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" outlineLevel="2">
+      <c r="A719" s="19"/>
+      <c r="B719" s="7"/>
+      <c r="C719" s="7"/>
+      <c r="D719" s="7"/>
+      <c r="E719" s="7"/>
+      <c r="F719" s="12"/>
+      <c r="G719" s="7"/>
+    </row>
+    <row r="720" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A720" s="17">
+        <v>1</v>
+      </c>
+      <c r="B720" s="8"/>
+      <c r="C720" s="9" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D720" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E720" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F720" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G720" s="9"/>
+    </row>
+    <row r="721" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A721" s="17">
+        <v>2</v>
+      </c>
+      <c r="B721" s="8"/>
+      <c r="C721" s="9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D721" s="9" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E721" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F721" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G721" s="9"/>
+    </row>
+    <row r="722" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A722" s="17">
+        <v>3</v>
+      </c>
+      <c r="B722" s="8"/>
+      <c r="C722" s="9" t="s">
         <v>1146</v>
       </c>
-      <c r="D717" s="9" t="s">
+      <c r="D722" s="9" t="s">
         <v>1147</v>
       </c>
-      <c r="E717" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F717" s="13">
+      <c r="E722" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F722" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G717" s="9"/>
-[...80 lines deleted...]
-      <c r="G722" s="7"/>
+      <c r="G722" s="9"/>
     </row>
     <row r="723" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A723" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B723" s="8"/>
       <c r="C723" s="9" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="D723" s="9" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="E723" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F723" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G723" s="9"/>
     </row>
     <row r="724" spans="1:7" outlineLevel="1">
       <c r="A724" s="18" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="B724" s="2"/>
       <c r="C724" s="2"/>
       <c r="D724" s="2"/>
       <c r="E724" s="2"/>
       <c r="F724" s="10"/>
       <c r="G724" s="2"/>
     </row>
     <row r="725" spans="1:7" outlineLevel="2">
       <c r="A725" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C725" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D725" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E725" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F725" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G725" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="726" spans="1:7" outlineLevel="2">
       <c r="A726" s="19"/>
       <c r="B726" s="7"/>
       <c r="C726" s="7"/>
       <c r="D726" s="7"/>
       <c r="E726" s="7"/>
       <c r="F726" s="12"/>
       <c r="G726" s="7"/>
     </row>
     <row r="727" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A727" s="17">
         <v>1</v>
       </c>
       <c r="B727" s="8"/>
       <c r="C727" s="9" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="D727" s="9" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="E727" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F727" s="13">
         <v>1360.0</v>
       </c>
       <c r="G727" s="9"/>
     </row>
     <row r="728" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A728" s="17">
         <v>2</v>
       </c>
       <c r="B728" s="8"/>
       <c r="C728" s="9" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="D728" s="9" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="E728" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F728" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G728" s="9"/>
     </row>
     <row r="729" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A729" s="17">
         <v>3</v>
       </c>
       <c r="B729" s="8"/>
       <c r="C729" s="9" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="D729" s="9" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="E729" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F729" s="13">
-        <v>1360.0</v>
+        <v>1290.0</v>
       </c>
       <c r="G729" s="9"/>
     </row>
     <row r="730" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A730" s="17">
         <v>4</v>
       </c>
       <c r="B730" s="8"/>
       <c r="C730" s="9" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="D730" s="9" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
       <c r="E730" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F730" s="13">
         <v>1290.0</v>
       </c>
       <c r="G730" s="9"/>
     </row>
-    <row r="731" spans="1:7" outlineLevel="1">
-      <c r="A731" s="18" t="s">
+    <row r="731" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A731" s="17">
+        <v>5</v>
+      </c>
+      <c r="B731" s="8"/>
+      <c r="C731" s="9" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D731" s="9" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E731" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F731" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G731" s="9"/>
+    </row>
+    <row r="732" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A732" s="17">
+        <v>6</v>
+      </c>
+      <c r="B732" s="8"/>
+      <c r="C732" s="9" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D732" s="9" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E732" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F732" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G732" s="9"/>
+    </row>
+    <row r="733" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A733" s="17">
+        <v>7</v>
+      </c>
+      <c r="B733" s="8"/>
+      <c r="C733" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D733" s="9" t="s">
         <v>1164</v>
       </c>
-      <c r="B731" s="2"/>
-[...36 lines deleted...]
-      <c r="G733" s="7"/>
+      <c r="E733" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F733" s="13">
+        <v>1290.0</v>
+      </c>
+      <c r="G733" s="9"/>
     </row>
     <row r="734" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A734" s="17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B734" s="8"/>
       <c r="C734" s="9" t="s">
         <v>1165</v>
       </c>
       <c r="D734" s="9" t="s">
         <v>1166</v>
       </c>
       <c r="E734" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F734" s="13">
         <v>1360.0</v>
       </c>
       <c r="G734" s="9"/>
     </row>
-    <row r="735" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C735" s="9" t="s">
+    <row r="735" spans="1:7" outlineLevel="1">
+      <c r="A735" s="18" t="s">
         <v>1167</v>
       </c>
-      <c r="D735" s="9" t="s">
-[...30 lines deleted...]
-      <c r="A737" s="17">
+      <c r="B735" s="2"/>
+      <c r="C735" s="2"/>
+      <c r="D735" s="2"/>
+      <c r="E735" s="2"/>
+      <c r="F735" s="10"/>
+      <c r="G735" s="2"/>
+    </row>
+    <row r="736" spans="1:7" outlineLevel="2">
+      <c r="A736" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B737" s="8"/>
-[...12 lines deleted...]
-      <c r="G737" s="9"/>
+      <c r="B736" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D736" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E736" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F736" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G736" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" outlineLevel="2">
+      <c r="A737" s="19"/>
+      <c r="B737" s="7"/>
+      <c r="C737" s="7"/>
+      <c r="D737" s="7"/>
+      <c r="E737" s="7"/>
+      <c r="F737" s="12"/>
+      <c r="G737" s="7"/>
     </row>
     <row r="738" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A738" s="17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B738" s="8"/>
       <c r="C738" s="9" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="D738" s="9" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="E738" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F738" s="13">
-        <v>1290.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G738" s="9"/>
     </row>
     <row r="739" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A739" s="17">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B739" s="8"/>
       <c r="C739" s="9" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="D739" s="9" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="E739" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F739" s="13">
-        <v>1290.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G739" s="9"/>
     </row>
     <row r="740" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A740" s="17">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B740" s="8"/>
       <c r="C740" s="9" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="D740" s="9" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="E740" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F740" s="13">
-        <v>1290.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G740" s="9"/>
     </row>
     <row r="741" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A741" s="17">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B741" s="8"/>
       <c r="C741" s="9" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="D741" s="9" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="E741" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F741" s="13">
         <v>1360.0</v>
       </c>
       <c r="G741" s="9"/>
     </row>
-    <row r="742" spans="1:7" outlineLevel="1">
-      <c r="A742" s="18" t="s">
+    <row r="742" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A742" s="17">
+        <v>5</v>
+      </c>
+      <c r="B742" s="8"/>
+      <c r="C742" s="9" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D742" s="9" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E742" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F742" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G742" s="9"/>
+    </row>
+    <row r="743" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A743" s="17">
+        <v>6</v>
+      </c>
+      <c r="B743" s="8"/>
+      <c r="C743" s="9" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D743" s="9" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E743" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F743" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G743" s="9"/>
+    </row>
+    <row r="744" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A744" s="17">
+        <v>7</v>
+      </c>
+      <c r="B744" s="8"/>
+      <c r="C744" s="9" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D744" s="9" t="s">
         <v>1181</v>
       </c>
-      <c r="B742" s="2"/>
-[...36 lines deleted...]
-      <c r="G744" s="7"/>
+      <c r="E744" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F744" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G744" s="9"/>
     </row>
     <row r="745" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A745" s="17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B745" s="8"/>
       <c r="C745" s="9" t="s">
         <v>1182</v>
       </c>
       <c r="D745" s="9" t="s">
         <v>1183</v>
       </c>
       <c r="E745" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F745" s="13">
-        <v>1100.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G745" s="9"/>
     </row>
     <row r="746" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A746" s="17">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B746" s="8"/>
       <c r="C746" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="D746" s="9" t="s">
         <v>1185</v>
       </c>
       <c r="E746" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F746" s="13">
-        <v>1050.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G746" s="9"/>
     </row>
     <row r="747" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A747" s="17">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B747" s="8"/>
       <c r="C747" s="9" t="s">
         <v>1186</v>
       </c>
       <c r="D747" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="E747" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F747" s="13">
-        <v>1360.0</v>
+        <v>650.0</v>
       </c>
       <c r="G747" s="9"/>
     </row>
     <row r="748" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A748" s="17">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B748" s="8"/>
       <c r="C748" s="9" t="s">
         <v>1188</v>
       </c>
       <c r="D748" s="9" t="s">
         <v>1189</v>
       </c>
       <c r="E748" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F748" s="13">
-        <v>1360.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G748" s="9"/>
     </row>
     <row r="749" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A749" s="17">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B749" s="8"/>
       <c r="C749" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="D749" s="9" t="s">
         <v>1191</v>
       </c>
       <c r="E749" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F749" s="13">
-        <v>1100.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G749" s="9"/>
     </row>
     <row r="750" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A750" s="17">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B750" s="8"/>
       <c r="C750" s="9" t="s">
         <v>1192</v>
       </c>
       <c r="D750" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="E750" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F750" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G750" s="9"/>
     </row>
     <row r="751" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A751" s="17">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B751" s="8"/>
       <c r="C751" s="9" t="s">
         <v>1194</v>
       </c>
       <c r="D751" s="9" t="s">
         <v>1195</v>
       </c>
       <c r="E751" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F751" s="13">
-        <v>1150.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G751" s="9"/>
     </row>
     <row r="752" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A752" s="17">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B752" s="8"/>
       <c r="C752" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="D752" s="9" t="s">
         <v>1197</v>
       </c>
       <c r="E752" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F752" s="13">
-        <v>1300.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G752" s="9"/>
     </row>
     <row r="753" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A753" s="17">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B753" s="8"/>
       <c r="C753" s="9" t="s">
         <v>1198</v>
       </c>
       <c r="D753" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="E753" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F753" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G753" s="9"/>
     </row>
     <row r="754" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A754" s="17">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B754" s="8"/>
       <c r="C754" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="D754" s="9" t="s">
         <v>1201</v>
       </c>
       <c r="E754" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F754" s="13">
-        <v>650.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G754" s="9"/>
     </row>
     <row r="755" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A755" s="17">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B755" s="8"/>
       <c r="C755" s="9" t="s">
         <v>1202</v>
       </c>
       <c r="D755" s="9" t="s">
         <v>1203</v>
       </c>
       <c r="E755" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F755" s="13">
-        <v>1300.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G755" s="9"/>
     </row>
-    <row r="756" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C756" s="9" t="s">
+    <row r="756" spans="1:7" outlineLevel="1">
+      <c r="A756" s="18" t="s">
         <v>1204</v>
       </c>
-      <c r="D756" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G758" s="9"/>
+      <c r="B756" s="2"/>
+      <c r="C756" s="2"/>
+      <c r="D756" s="2"/>
+      <c r="E756" s="2"/>
+      <c r="F756" s="10"/>
+      <c r="G756" s="2"/>
+    </row>
+    <row r="757" spans="1:7" outlineLevel="2">
+      <c r="A757" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B757" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C757" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D757" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E757" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F757" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G757" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" outlineLevel="2">
+      <c r="A758" s="19"/>
+      <c r="B758" s="7"/>
+      <c r="C758" s="7"/>
+      <c r="D758" s="7"/>
+      <c r="E758" s="7"/>
+      <c r="F758" s="12"/>
+      <c r="G758" s="7"/>
     </row>
     <row r="759" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A759" s="17">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B759" s="8"/>
       <c r="C759" s="9" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="D759" s="9" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="E759" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F759" s="13">
         <v>1360.0</v>
       </c>
       <c r="G759" s="9"/>
     </row>
     <row r="760" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A760" s="17">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B760" s="8"/>
       <c r="C760" s="9" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="D760" s="9" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="E760" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F760" s="13">
         <v>1250.0</v>
       </c>
       <c r="G760" s="9"/>
     </row>
-    <row r="761" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...27 lines deleted...]
-      <c r="G762" s="2"/>
+    <row r="761" spans="1:7" outlineLevel="1">
+      <c r="A761" s="18" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B761" s="2"/>
+      <c r="C761" s="2"/>
+      <c r="D761" s="2"/>
+      <c r="E761" s="2"/>
+      <c r="F761" s="10"/>
+      <c r="G761" s="2"/>
+    </row>
+    <row r="762" spans="1:7" outlineLevel="2">
+      <c r="A762" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B762" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C762" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D762" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E762" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F762" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G762" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="763" spans="1:7" outlineLevel="2">
-      <c r="A763" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G764" s="7"/>
+      <c r="A763" s="19"/>
+      <c r="B763" s="7"/>
+      <c r="C763" s="7"/>
+      <c r="D763" s="7"/>
+      <c r="E763" s="7"/>
+      <c r="F763" s="12"/>
+      <c r="G763" s="7"/>
+    </row>
+    <row r="764" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A764" s="17">
+        <v>1</v>
+      </c>
+      <c r="B764" s="8"/>
+      <c r="C764" s="9" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D764" s="9" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E764" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F764" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G764" s="9"/>
     </row>
     <row r="765" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A765" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B765" s="8"/>
       <c r="C765" s="9" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="D765" s="9" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="E765" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F765" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G765" s="9"/>
     </row>
     <row r="766" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A766" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B766" s="8"/>
       <c r="C766" s="9" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D766" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E766" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F766" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G766" s="9"/>
+    </row>
+    <row r="767" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A767" s="17">
+        <v>4</v>
+      </c>
+      <c r="B767" s="8"/>
+      <c r="C767" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D767" s="9" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E767" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F767" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G767" s="9"/>
+    </row>
+    <row r="768" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A768" s="17">
+        <v>5</v>
+      </c>
+      <c r="B768" s="8"/>
+      <c r="C768" s="9" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D768" s="9" t="s">
         <v>1219</v>
       </c>
-      <c r="D766" s="9" t="s">
+      <c r="E768" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F768" s="13">
+        <v>1150.0</v>
+      </c>
+      <c r="G768" s="9"/>
+    </row>
+    <row r="769" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A769" s="17">
+        <v>6</v>
+      </c>
+      <c r="B769" s="8"/>
+      <c r="C769" s="9" t="s">
         <v>1220</v>
       </c>
-      <c r="E766" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A767" s="18" t="s">
+      <c r="D769" s="9" t="s">
         <v>1221</v>
       </c>
-      <c r="B767" s="2"/>
-[...36 lines deleted...]
-      <c r="G769" s="7"/>
+      <c r="E769" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F769" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G769" s="9"/>
     </row>
     <row r="770" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A770" s="17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B770" s="8"/>
       <c r="C770" s="9" t="s">
         <v>1222</v>
       </c>
       <c r="D770" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="E770" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F770" s="13">
-        <v>1360.0</v>
+        <v>650.0</v>
       </c>
       <c r="G770" s="9"/>
     </row>
     <row r="771" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A771" s="17">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B771" s="8"/>
       <c r="C771" s="9" t="s">
         <v>1224</v>
       </c>
       <c r="D771" s="9" t="s">
         <v>1225</v>
       </c>
       <c r="E771" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F771" s="13">
-        <v>1150.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G771" s="9"/>
     </row>
     <row r="772" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A772" s="17">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B772" s="8"/>
       <c r="C772" s="9" t="s">
         <v>1226</v>
       </c>
       <c r="D772" s="9" t="s">
         <v>1227</v>
       </c>
       <c r="E772" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F772" s="13">
-        <v>1360.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G772" s="9"/>
     </row>
     <row r="773" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A773" s="17">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B773" s="8"/>
       <c r="C773" s="9" t="s">
         <v>1228</v>
       </c>
       <c r="D773" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="E773" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F773" s="13">
-        <v>1360.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G773" s="9"/>
     </row>
-    <row r="774" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A774" s="17">
+    <row r="774" spans="1:7" outlineLevel="1">
+      <c r="A774" s="18" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B774" s="2"/>
+      <c r="C774" s="2"/>
+      <c r="D774" s="2"/>
+      <c r="E774" s="2"/>
+      <c r="F774" s="10"/>
+      <c r="G774" s="2"/>
+    </row>
+    <row r="775" spans="1:7" outlineLevel="2">
+      <c r="A775" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B775" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B774" s="8"/>
-[...15 lines deleted...]
-      <c r="A775" s="17">
+      <c r="C775" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B775" s="8"/>
-[...15 lines deleted...]
-      <c r="A776" s="17">
+      <c r="D775" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B776" s="8"/>
-[...12 lines deleted...]
-      <c r="G776" s="9"/>
+      <c r="E775" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F775" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G775" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" outlineLevel="2">
+      <c r="A776" s="19"/>
+      <c r="B776" s="7"/>
+      <c r="C776" s="7"/>
+      <c r="D776" s="7"/>
+      <c r="E776" s="7"/>
+      <c r="F776" s="12"/>
+      <c r="G776" s="7"/>
     </row>
     <row r="777" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A777" s="17">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B777" s="8"/>
       <c r="C777" s="9" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="D777" s="9" t="s">
-        <v>1237</v>
+        <v>1232</v>
       </c>
       <c r="E777" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F777" s="13">
-        <v>1350.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G777" s="9"/>
     </row>
     <row r="778" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A778" s="17">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B778" s="8"/>
       <c r="C778" s="9" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="D778" s="9" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
       <c r="E778" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F778" s="13">
-        <v>1350.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G778" s="9"/>
     </row>
     <row r="779" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A779" s="17">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B779" s="8"/>
       <c r="C779" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D779" s="9" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E779" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F779" s="13">
+        <v>1050.0</v>
+      </c>
+      <c r="G779" s="9"/>
+    </row>
+    <row r="780" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A780" s="17">
+        <v>4</v>
+      </c>
+      <c r="B780" s="8"/>
+      <c r="C780" s="9" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D780" s="9" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E780" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F780" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G780" s="9"/>
+    </row>
+    <row r="781" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A781" s="17">
+        <v>5</v>
+      </c>
+      <c r="B781" s="8"/>
+      <c r="C781" s="9" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D781" s="9" t="s">
         <v>1240</v>
       </c>
-      <c r="D779" s="9" t="s">
+      <c r="E781" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F781" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G781" s="9"/>
+    </row>
+    <row r="782" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A782" s="17">
+        <v>6</v>
+      </c>
+      <c r="B782" s="8"/>
+      <c r="C782" s="9" t="s">
         <v>1241</v>
       </c>
-      <c r="E779" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A780" s="18" t="s">
+      <c r="D782" s="9" t="s">
         <v>1242</v>
       </c>
-      <c r="B780" s="2"/>
-[...36 lines deleted...]
-      <c r="G782" s="7"/>
+      <c r="E782" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F782" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G782" s="9"/>
     </row>
     <row r="783" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A783" s="17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B783" s="8"/>
       <c r="C783" s="9" t="s">
         <v>1243</v>
       </c>
       <c r="D783" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="E783" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F783" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G783" s="9"/>
     </row>
     <row r="784" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A784" s="17">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B784" s="8"/>
       <c r="C784" s="9" t="s">
         <v>1245</v>
       </c>
       <c r="D784" s="9" t="s">
         <v>1246</v>
       </c>
       <c r="E784" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F784" s="13">
-        <v>1360.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G784" s="9"/>
     </row>
     <row r="785" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A785" s="17">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B785" s="8"/>
       <c r="C785" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="D785" s="9" t="s">
         <v>1248</v>
       </c>
       <c r="E785" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F785" s="13">
-        <v>1050.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G785" s="9"/>
     </row>
     <row r="786" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A786" s="17">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B786" s="8"/>
       <c r="C786" s="9" t="s">
         <v>1249</v>
       </c>
       <c r="D786" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="E786" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F786" s="13">
-        <v>1100.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G786" s="9"/>
     </row>
     <row r="787" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A787" s="17">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B787" s="8"/>
       <c r="C787" s="9" t="s">
         <v>1251</v>
       </c>
       <c r="D787" s="9" t="s">
         <v>1252</v>
       </c>
       <c r="E787" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F787" s="13">
         <v>1360.0</v>
       </c>
       <c r="G787" s="9"/>
     </row>
     <row r="788" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A788" s="17">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B788" s="8"/>
       <c r="C788" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="D788" s="9" t="s">
         <v>1254</v>
       </c>
       <c r="E788" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F788" s="13">
         <v>1360.0</v>
       </c>
       <c r="G788" s="9"/>
     </row>
     <row r="789" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A789" s="17">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B789" s="8"/>
       <c r="C789" s="9" t="s">
         <v>1255</v>
       </c>
       <c r="D789" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="E789" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F789" s="13">
-        <v>1360.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G789" s="9"/>
     </row>
     <row r="790" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A790" s="17">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B790" s="8"/>
       <c r="C790" s="9" t="s">
         <v>1257</v>
       </c>
       <c r="D790" s="9" t="s">
         <v>1258</v>
       </c>
       <c r="E790" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F790" s="13">
-        <v>1150.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G790" s="9"/>
     </row>
     <row r="791" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A791" s="17">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B791" s="8"/>
       <c r="C791" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="D791" s="9" t="s">
         <v>1260</v>
       </c>
       <c r="E791" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F791" s="13">
         <v>1250.0</v>
       </c>
       <c r="G791" s="9"/>
     </row>
     <row r="792" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A792" s="17">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B792" s="8"/>
       <c r="C792" s="9" t="s">
         <v>1261</v>
       </c>
       <c r="D792" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="E792" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F792" s="13">
-        <v>1050.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G792" s="9"/>
     </row>
     <row r="793" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A793" s="17">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B793" s="8"/>
       <c r="C793" s="9" t="s">
         <v>1263</v>
       </c>
       <c r="D793" s="9" t="s">
         <v>1264</v>
       </c>
       <c r="E793" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F793" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G793" s="9"/>
     </row>
     <row r="794" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A794" s="17">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B794" s="8"/>
       <c r="C794" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="D794" s="9" t="s">
         <v>1266</v>
       </c>
       <c r="E794" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F794" s="13">
-        <v>1360.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G794" s="9"/>
     </row>
     <row r="795" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A795" s="17">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B795" s="8"/>
       <c r="C795" s="9" t="s">
         <v>1267</v>
       </c>
       <c r="D795" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="E795" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F795" s="13">
-        <v>1200.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G795" s="9"/>
     </row>
     <row r="796" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A796" s="17">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B796" s="8"/>
       <c r="C796" s="9" t="s">
         <v>1269</v>
       </c>
       <c r="D796" s="9" t="s">
         <v>1270</v>
       </c>
       <c r="E796" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F796" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G796" s="9"/>
     </row>
     <row r="797" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A797" s="17">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B797" s="8"/>
       <c r="C797" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="D797" s="9" t="s">
         <v>1272</v>
       </c>
       <c r="E797" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F797" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G797" s="9"/>
     </row>
     <row r="798" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A798" s="17">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B798" s="8"/>
       <c r="C798" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="D798" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="E798" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F798" s="13">
-        <v>1250.0</v>
+        <v>1360.0</v>
       </c>
       <c r="G798" s="9"/>
     </row>
     <row r="799" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A799" s="17">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B799" s="8"/>
       <c r="C799" s="9" t="s">
         <v>1275</v>
       </c>
       <c r="D799" s="9" t="s">
         <v>1276</v>
       </c>
       <c r="E799" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F799" s="13">
-        <v>1250.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G799" s="9"/>
     </row>
-    <row r="800" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C800" s="9" t="s">
+    <row r="800" spans="1:7" outlineLevel="1">
+      <c r="A800" s="18" t="s">
         <v>1277</v>
       </c>
-      <c r="D800" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G802" s="9"/>
+      <c r="B800" s="2"/>
+      <c r="C800" s="2"/>
+      <c r="D800" s="2"/>
+      <c r="E800" s="2"/>
+      <c r="F800" s="10"/>
+      <c r="G800" s="2"/>
+    </row>
+    <row r="801" spans="1:7" outlineLevel="2">
+      <c r="A801" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B801" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C801" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D801" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E801" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F801" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G801" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" outlineLevel="2">
+      <c r="A802" s="19"/>
+      <c r="B802" s="7"/>
+      <c r="C802" s="7"/>
+      <c r="D802" s="7"/>
+      <c r="E802" s="7"/>
+      <c r="F802" s="12"/>
+      <c r="G802" s="7"/>
     </row>
     <row r="803" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A803" s="17">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B803" s="8"/>
       <c r="C803" s="9" t="s">
-        <v>1283</v>
+        <v>1278</v>
       </c>
       <c r="D803" s="9" t="s">
-        <v>1284</v>
+        <v>1279</v>
       </c>
       <c r="E803" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F803" s="13">
         <v>1360.0</v>
       </c>
       <c r="G803" s="9"/>
     </row>
     <row r="804" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A804" s="17">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B804" s="8"/>
       <c r="C804" s="9" t="s">
-        <v>1285</v>
+        <v>1280</v>
       </c>
       <c r="D804" s="9" t="s">
-        <v>1286</v>
+        <v>1281</v>
       </c>
       <c r="E804" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F804" s="13">
         <v>1360.0</v>
       </c>
       <c r="G804" s="9"/>
     </row>
     <row r="805" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A805" s="17">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="B805" s="8"/>
       <c r="C805" s="9" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D805" s="9" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E805" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F805" s="13">
+        <v>1360.0</v>
+      </c>
+      <c r="G805" s="9"/>
+    </row>
+    <row r="806" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A806" s="17">
+        <v>4</v>
+      </c>
+      <c r="B806" s="8"/>
+      <c r="C806" s="9" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D806" s="9" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E806" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F806" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G806" s="9"/>
+    </row>
+    <row r="807" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A807" s="17">
+        <v>5</v>
+      </c>
+      <c r="B807" s="8"/>
+      <c r="C807" s="9" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D807" s="9" t="s">
         <v>1287</v>
       </c>
-      <c r="D805" s="9" t="s">
-[...67 lines deleted...]
-      <c r="F809" s="13">
+      <c r="E807" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F807" s="13">
         <v>1360.0</v>
       </c>
-      <c r="G809" s="9"/>
-[...75 lines deleted...]
-      <c r="G813" s="9"/>
+      <c r="G807" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A24:G24"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A29:G29"/>
-    <mergeCell ref="A34:G34"/>
-    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A38:G38"/>
     <mergeCell ref="A40:G40"/>
-    <mergeCell ref="A42:G42"/>
-[...21 lines deleted...]
-    <mergeCell ref="A208:G208"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A51:G51"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A90:G90"/>
+    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A115:G115"/>
+    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A150:G150"/>
+    <mergeCell ref="A152:G152"/>
+    <mergeCell ref="A161:G161"/>
+    <mergeCell ref="A163:G163"/>
+    <mergeCell ref="A200:G200"/>
+    <mergeCell ref="A202:G202"/>
+    <mergeCell ref="A205:G205"/>
+    <mergeCell ref="A207:G207"/>
     <mergeCell ref="A230:G230"/>
     <mergeCell ref="A232:G232"/>
     <mergeCell ref="A237:G237"/>
     <mergeCell ref="A239:G239"/>
     <mergeCell ref="A243:G243"/>
     <mergeCell ref="A245:G245"/>
     <mergeCell ref="A247:G247"/>
     <mergeCell ref="A249:G249"/>
-    <mergeCell ref="A280:G280"/>
-[...15 lines deleted...]
-    <mergeCell ref="A414:G414"/>
+    <mergeCell ref="A277:G277"/>
+    <mergeCell ref="A279:G279"/>
+    <mergeCell ref="A281:G281"/>
+    <mergeCell ref="A283:G283"/>
+    <mergeCell ref="A302:G302"/>
+    <mergeCell ref="A304:G304"/>
+    <mergeCell ref="A333:G333"/>
+    <mergeCell ref="A335:G335"/>
+    <mergeCell ref="A357:G357"/>
+    <mergeCell ref="A359:G359"/>
+    <mergeCell ref="A382:G382"/>
+    <mergeCell ref="A384:G384"/>
+    <mergeCell ref="A400:G400"/>
+    <mergeCell ref="A402:G402"/>
+    <mergeCell ref="A404:G404"/>
+    <mergeCell ref="A406:G406"/>
     <mergeCell ref="A416:G416"/>
-    <mergeCell ref="A426:G426"/>
-[...2 lines deleted...]
-    <mergeCell ref="A450:G450"/>
+    <mergeCell ref="A418:G418"/>
+    <mergeCell ref="A437:G437"/>
+    <mergeCell ref="A439:G439"/>
+    <mergeCell ref="A441:G441"/>
+    <mergeCell ref="A443:G443"/>
+    <mergeCell ref="A452:G452"/>
+    <mergeCell ref="A454:G454"/>
     <mergeCell ref="A459:G459"/>
     <mergeCell ref="A461:G461"/>
+    <mergeCell ref="A464:G464"/>
     <mergeCell ref="A466:G466"/>
-    <mergeCell ref="A468:G468"/>
-[...1 lines deleted...]
-    <mergeCell ref="A473:G473"/>
+    <mergeCell ref="A480:G480"/>
+    <mergeCell ref="A482:G482"/>
+    <mergeCell ref="A484:G484"/>
     <mergeCell ref="A486:G486"/>
-    <mergeCell ref="A488:G488"/>
     <mergeCell ref="A490:G490"/>
     <mergeCell ref="A492:G492"/>
-    <mergeCell ref="A495:G495"/>
-[...14 lines deleted...]
-    <mergeCell ref="A583:G583"/>
+    <mergeCell ref="A502:G502"/>
+    <mergeCell ref="A504:G504"/>
+    <mergeCell ref="A535:G535"/>
+    <mergeCell ref="A537:G537"/>
+    <mergeCell ref="A547:G547"/>
+    <mergeCell ref="A549:G549"/>
+    <mergeCell ref="A555:G555"/>
+    <mergeCell ref="A557:G557"/>
+    <mergeCell ref="A561:G561"/>
+    <mergeCell ref="A563:G563"/>
+    <mergeCell ref="A567:G567"/>
+    <mergeCell ref="A569:G569"/>
+    <mergeCell ref="A576:G576"/>
+    <mergeCell ref="A578:G578"/>
+    <mergeCell ref="A590:G590"/>
+    <mergeCell ref="A592:G592"/>
     <mergeCell ref="A595:G595"/>
     <mergeCell ref="A597:G597"/>
-    <mergeCell ref="A600:G600"/>
-    <mergeCell ref="A602:G602"/>
+    <mergeCell ref="A618:G618"/>
+    <mergeCell ref="A620:G620"/>
+    <mergeCell ref="A622:G622"/>
     <mergeCell ref="A624:G624"/>
-    <mergeCell ref="A626:G626"/>
-[...1 lines deleted...]
-    <mergeCell ref="A630:G630"/>
+    <mergeCell ref="A637:G637"/>
+    <mergeCell ref="A639:G639"/>
+    <mergeCell ref="A641:G641"/>
     <mergeCell ref="A643:G643"/>
-    <mergeCell ref="A645:G645"/>
-[...3 lines deleted...]
-    <mergeCell ref="A654:G654"/>
+    <mergeCell ref="A646:G646"/>
+    <mergeCell ref="A648:G648"/>
+    <mergeCell ref="A653:G653"/>
+    <mergeCell ref="A655:G655"/>
+    <mergeCell ref="A657:G657"/>
     <mergeCell ref="A659:G659"/>
     <mergeCell ref="A661:G661"/>
     <mergeCell ref="A663:G663"/>
-    <mergeCell ref="A665:G665"/>
-[...3 lines deleted...]
-    <mergeCell ref="A722:G722"/>
+    <mergeCell ref="A713:G713"/>
+    <mergeCell ref="A715:G715"/>
+    <mergeCell ref="A717:G717"/>
+    <mergeCell ref="A719:G719"/>
     <mergeCell ref="A724:G724"/>
     <mergeCell ref="A726:G726"/>
-    <mergeCell ref="A731:G731"/>
-[...10 lines deleted...]
-    <mergeCell ref="A808:G808"/>
+    <mergeCell ref="A735:G735"/>
+    <mergeCell ref="A737:G737"/>
+    <mergeCell ref="A756:G756"/>
+    <mergeCell ref="A758:G758"/>
+    <mergeCell ref="A761:G761"/>
+    <mergeCell ref="A763:G763"/>
+    <mergeCell ref="A774:G774"/>
+    <mergeCell ref="A776:G776"/>
+    <mergeCell ref="A800:G800"/>
+    <mergeCell ref="A802:G802"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_9"/>
-[...1 lines deleted...]
-    <hyperlink ref="D33" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D47" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_18"/>
-[...16 lines deleted...]
-    <hyperlink ref="D66" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_39"/>
-[...5 lines deleted...]
-    <hyperlink ref="D82" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D90" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D96" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_100"/>
-    <hyperlink ref="D150" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_108"/>
-    <hyperlink ref="D161" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_144"/>
-    <hyperlink ref="D200" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D205" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_172"/>
@@ -41879,461 +41507,455 @@
     <hyperlink ref="D252" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D272" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D273" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D274" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D275" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D276" r:id="rId_hyperlink_203"/>
-    <hyperlink ref="D277" r:id="rId_hyperlink_204"/>
-[...2 lines deleted...]
-    <hyperlink ref="D283" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_222"/>
-    <hyperlink ref="D302" r:id="rId_hyperlink_223"/>
-[...1 lines deleted...]
-    <hyperlink ref="D304" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_227"/>
-    <hyperlink ref="D313" r:id="rId_hyperlink_228"/>
-[...21 lines deleted...]
-    <hyperlink ref="D335" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_255"/>
-    <hyperlink ref="D344" r:id="rId_hyperlink_256"/>
-[...14 lines deleted...]
-    <hyperlink ref="D359" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D360" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D363" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D364" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_278"/>
-    <hyperlink ref="D370" r:id="rId_hyperlink_279"/>
-[...13 lines deleted...]
-    <hyperlink ref="D384" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D388" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D389" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_300"/>
-    <hyperlink ref="D395" r:id="rId_hyperlink_301"/>
-[...6 lines deleted...]
-    <hyperlink ref="D402" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_309"/>
-    <hyperlink ref="D404" r:id="rId_hyperlink_310"/>
-[...4 lines deleted...]
-    <hyperlink ref="D409" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_316"/>
-    <hyperlink ref="D417" r:id="rId_hyperlink_317"/>
-    <hyperlink ref="D418" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_325"/>
-    <hyperlink ref="D429" r:id="rId_hyperlink_326"/>
-[...9 lines deleted...]
-    <hyperlink ref="D439" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_337"/>
-    <hyperlink ref="D441" r:id="rId_hyperlink_338"/>
-[...5 lines deleted...]
-    <hyperlink ref="D447" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D451" r:id="rId_hyperlink_345"/>
-    <hyperlink ref="D452" r:id="rId_hyperlink_346"/>
-[...11 lines deleted...]
-    <hyperlink ref="D470" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D476" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D477" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D478" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D479" r:id="rId_hyperlink_364"/>
-    <hyperlink ref="D480" r:id="rId_hyperlink_365"/>
-[...7 lines deleted...]
-    <hyperlink ref="D494" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_373"/>
     <hyperlink ref="D498" r:id="rId_hyperlink_374"/>
     <hyperlink ref="D499" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D500" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D501" r:id="rId_hyperlink_377"/>
-    <hyperlink ref="D502" r:id="rId_hyperlink_378"/>
-[...3 lines deleted...]
-    <hyperlink ref="D506" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_382"/>
     <hyperlink ref="D510" r:id="rId_hyperlink_383"/>
     <hyperlink ref="D511" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D512" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D513" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D514" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D515" r:id="rId_hyperlink_388"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D517" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D518" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D519" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D520" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D521" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D522" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D523" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D524" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D525" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D526" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D527" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D528" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D529" r:id="rId_hyperlink_402"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D531" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D532" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D533" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D534" r:id="rId_hyperlink_407"/>
-    <hyperlink ref="D535" r:id="rId_hyperlink_408"/>
-[...3 lines deleted...]
-    <hyperlink ref="D539" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D544" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D545" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D546" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="D547" r:id="rId_hyperlink_417"/>
-[...14 lines deleted...]
-    <hyperlink ref="D571" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D570" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D571" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D574" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D575" r:id="rId_hyperlink_433"/>
-    <hyperlink ref="D576" r:id="rId_hyperlink_434"/>
-[...3 lines deleted...]
-    <hyperlink ref="D580" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D579" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D580" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D581" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D584" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D585" r:id="rId_hyperlink_440"/>
     <hyperlink ref="D586" r:id="rId_hyperlink_441"/>
     <hyperlink ref="D587" r:id="rId_hyperlink_442"/>
     <hyperlink ref="D588" r:id="rId_hyperlink_443"/>
     <hyperlink ref="D589" r:id="rId_hyperlink_444"/>
-    <hyperlink ref="D590" r:id="rId_hyperlink_445"/>
-[...5 lines deleted...]
-    <hyperlink ref="D599" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D593" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D598" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D599" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D600" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_451"/>
     <hyperlink ref="D603" r:id="rId_hyperlink_452"/>
     <hyperlink ref="D604" r:id="rId_hyperlink_453"/>
     <hyperlink ref="D605" r:id="rId_hyperlink_454"/>
     <hyperlink ref="D606" r:id="rId_hyperlink_455"/>
     <hyperlink ref="D607" r:id="rId_hyperlink_456"/>
     <hyperlink ref="D608" r:id="rId_hyperlink_457"/>
     <hyperlink ref="D609" r:id="rId_hyperlink_458"/>
     <hyperlink ref="D610" r:id="rId_hyperlink_459"/>
     <hyperlink ref="D611" r:id="rId_hyperlink_460"/>
     <hyperlink ref="D612" r:id="rId_hyperlink_461"/>
     <hyperlink ref="D613" r:id="rId_hyperlink_462"/>
     <hyperlink ref="D614" r:id="rId_hyperlink_463"/>
     <hyperlink ref="D615" r:id="rId_hyperlink_464"/>
     <hyperlink ref="D616" r:id="rId_hyperlink_465"/>
     <hyperlink ref="D617" r:id="rId_hyperlink_466"/>
-    <hyperlink ref="D618" r:id="rId_hyperlink_467"/>
-[...5 lines deleted...]
-    <hyperlink ref="D627" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D621" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D625" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D626" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D627" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D628" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D629" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D630" r:id="rId_hyperlink_473"/>
     <hyperlink ref="D631" r:id="rId_hyperlink_474"/>
     <hyperlink ref="D632" r:id="rId_hyperlink_475"/>
     <hyperlink ref="D633" r:id="rId_hyperlink_476"/>
     <hyperlink ref="D634" r:id="rId_hyperlink_477"/>
     <hyperlink ref="D635" r:id="rId_hyperlink_478"/>
     <hyperlink ref="D636" r:id="rId_hyperlink_479"/>
-    <hyperlink ref="D637" r:id="rId_hyperlink_480"/>
-[...13 lines deleted...]
-    <hyperlink ref="D666" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D640" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D644" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D645" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D649" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D650" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D651" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D666" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D667" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D668" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_494"/>
     <hyperlink ref="D670" r:id="rId_hyperlink_495"/>
     <hyperlink ref="D671" r:id="rId_hyperlink_496"/>
     <hyperlink ref="D672" r:id="rId_hyperlink_497"/>
     <hyperlink ref="D673" r:id="rId_hyperlink_498"/>
     <hyperlink ref="D674" r:id="rId_hyperlink_499"/>
     <hyperlink ref="D675" r:id="rId_hyperlink_500"/>
     <hyperlink ref="D676" r:id="rId_hyperlink_501"/>
     <hyperlink ref="D677" r:id="rId_hyperlink_502"/>
     <hyperlink ref="D678" r:id="rId_hyperlink_503"/>
     <hyperlink ref="D679" r:id="rId_hyperlink_504"/>
     <hyperlink ref="D680" r:id="rId_hyperlink_505"/>
     <hyperlink ref="D681" r:id="rId_hyperlink_506"/>
     <hyperlink ref="D682" r:id="rId_hyperlink_507"/>
     <hyperlink ref="D683" r:id="rId_hyperlink_508"/>
     <hyperlink ref="D684" r:id="rId_hyperlink_509"/>
     <hyperlink ref="D685" r:id="rId_hyperlink_510"/>
     <hyperlink ref="D686" r:id="rId_hyperlink_511"/>
     <hyperlink ref="D687" r:id="rId_hyperlink_512"/>
     <hyperlink ref="D688" r:id="rId_hyperlink_513"/>
     <hyperlink ref="D689" r:id="rId_hyperlink_514"/>
     <hyperlink ref="D690" r:id="rId_hyperlink_515"/>
     <hyperlink ref="D691" r:id="rId_hyperlink_516"/>
     <hyperlink ref="D692" r:id="rId_hyperlink_517"/>
     <hyperlink ref="D693" r:id="rId_hyperlink_518"/>
     <hyperlink ref="D694" r:id="rId_hyperlink_519"/>
     <hyperlink ref="D695" r:id="rId_hyperlink_520"/>
     <hyperlink ref="D696" r:id="rId_hyperlink_521"/>
     <hyperlink ref="D697" r:id="rId_hyperlink_522"/>
     <hyperlink ref="D698" r:id="rId_hyperlink_523"/>
     <hyperlink ref="D699" r:id="rId_hyperlink_524"/>
     <hyperlink ref="D700" r:id="rId_hyperlink_525"/>
     <hyperlink ref="D701" r:id="rId_hyperlink_526"/>
     <hyperlink ref="D702" r:id="rId_hyperlink_527"/>
     <hyperlink ref="D703" r:id="rId_hyperlink_528"/>
     <hyperlink ref="D704" r:id="rId_hyperlink_529"/>
     <hyperlink ref="D705" r:id="rId_hyperlink_530"/>
     <hyperlink ref="D706" r:id="rId_hyperlink_531"/>
     <hyperlink ref="D707" r:id="rId_hyperlink_532"/>
     <hyperlink ref="D708" r:id="rId_hyperlink_533"/>
     <hyperlink ref="D709" r:id="rId_hyperlink_534"/>
     <hyperlink ref="D710" r:id="rId_hyperlink_535"/>
     <hyperlink ref="D711" r:id="rId_hyperlink_536"/>
     <hyperlink ref="D712" r:id="rId_hyperlink_537"/>
-    <hyperlink ref="D713" r:id="rId_hyperlink_538"/>
-[...10 lines deleted...]
-    <hyperlink ref="D730" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D722" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D723" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D729" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D730" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D731" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D732" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_549"/>
     <hyperlink ref="D734" r:id="rId_hyperlink_550"/>
-    <hyperlink ref="D735" r:id="rId_hyperlink_551"/>
-[...5 lines deleted...]
-    <hyperlink ref="D741" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_557"/>
     <hyperlink ref="D745" r:id="rId_hyperlink_558"/>
     <hyperlink ref="D746" r:id="rId_hyperlink_559"/>
     <hyperlink ref="D747" r:id="rId_hyperlink_560"/>
     <hyperlink ref="D748" r:id="rId_hyperlink_561"/>
     <hyperlink ref="D749" r:id="rId_hyperlink_562"/>
     <hyperlink ref="D750" r:id="rId_hyperlink_563"/>
     <hyperlink ref="D751" r:id="rId_hyperlink_564"/>
     <hyperlink ref="D752" r:id="rId_hyperlink_565"/>
     <hyperlink ref="D753" r:id="rId_hyperlink_566"/>
     <hyperlink ref="D754" r:id="rId_hyperlink_567"/>
     <hyperlink ref="D755" r:id="rId_hyperlink_568"/>
-    <hyperlink ref="D756" r:id="rId_hyperlink_569"/>
-[...6 lines deleted...]
-    <hyperlink ref="D766" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D760" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D764" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D765" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D766" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_576"/>
     <hyperlink ref="D770" r:id="rId_hyperlink_577"/>
     <hyperlink ref="D771" r:id="rId_hyperlink_578"/>
     <hyperlink ref="D772" r:id="rId_hyperlink_579"/>
     <hyperlink ref="D773" r:id="rId_hyperlink_580"/>
-    <hyperlink ref="D774" r:id="rId_hyperlink_581"/>
-[...4 lines deleted...]
-    <hyperlink ref="D779" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_586"/>
     <hyperlink ref="D783" r:id="rId_hyperlink_587"/>
     <hyperlink ref="D784" r:id="rId_hyperlink_588"/>
     <hyperlink ref="D785" r:id="rId_hyperlink_589"/>
     <hyperlink ref="D786" r:id="rId_hyperlink_590"/>
     <hyperlink ref="D787" r:id="rId_hyperlink_591"/>
     <hyperlink ref="D788" r:id="rId_hyperlink_592"/>
     <hyperlink ref="D789" r:id="rId_hyperlink_593"/>
     <hyperlink ref="D790" r:id="rId_hyperlink_594"/>
     <hyperlink ref="D791" r:id="rId_hyperlink_595"/>
     <hyperlink ref="D792" r:id="rId_hyperlink_596"/>
     <hyperlink ref="D793" r:id="rId_hyperlink_597"/>
     <hyperlink ref="D794" r:id="rId_hyperlink_598"/>
     <hyperlink ref="D795" r:id="rId_hyperlink_599"/>
     <hyperlink ref="D796" r:id="rId_hyperlink_600"/>
     <hyperlink ref="D797" r:id="rId_hyperlink_601"/>
     <hyperlink ref="D798" r:id="rId_hyperlink_602"/>
     <hyperlink ref="D799" r:id="rId_hyperlink_603"/>
-    <hyperlink ref="D800" r:id="rId_hyperlink_604"/>
-[...9 lines deleted...]
-    <hyperlink ref="D813" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="D803" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="D804" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="D805" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="D806" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="D807" r:id="rId_hyperlink_608"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>