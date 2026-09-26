--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:41:32</t>
+    <t>Актуальность прайса на: 2026-09-26 22:05:17</t>
   </si>
   <si>
     <t>Селективные тестеры</t>
   </si>
   <si>
     <t>Amouage</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -111,72 +111,57 @@
   <si>
     <t>Тестер Amouage Figment Woman 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-figment-woman-100-ml/</t>
   </si>
   <si>
     <t>Atelier Cologne</t>
   </si>
   <si>
     <t>Тестер Atelier Cologne Philtre Ceylan 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/atelier-cologne-tester/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>By Kilian</t>
   </si>
   <si>
     <t>Тестер By Cillian Vodka on the Rocks 50 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/by-kilian-tester/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/</t>
   </si>
   <si>
-    <t>Тестер By Сillian Love Don't Be Shy 50 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Byredo</t>
   </si>
   <si>
     <t>Тестер Byredo Marijuana 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/byredo-tester/tester-byredo-marijuana-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfum-moscow.com/selektivnye-testery/ex-nihilo-tester/tester-ex-nihilo-amber-sky-50-ml-uniseks-/</t>
   </si>
   <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>Тестер Nasomatto Black Afgano 30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/</t>
   </si>
   <si>
     <t>Тестер Nasomatto Absinth 30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-absinth-30-ml-uniseks-/</t>
   </si>
   <si>
     <t>Shaik</t>
   </si>
   <si>
     <t>Тестер Chic Shaik Blue № 70 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/selektivnye-testery/shaik-100ml-tester/tester-chic-shaik-70-100-ml-sale/</t>
   </si>
@@ -340,51 +325,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3913b2c23f061021a918405a84135.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de651240d8dc966c1d3bf0bf8885d.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387672ed666e413670e846c059159d79.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4d549f7bf00ed76a18ecfe2bb134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc0c9c445352d72db7a50c1e5f1fbc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97f86a7aa05b2174ab52d3a264db0.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcdd7fec99c7da3c0c1cc8cdff390.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3656fc7b3c5a76a32b8a94c3d291a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4793d95eb807951a09077b1e02e9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7c8be5fb0c824f0a14e51e62178a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349e6c2fbabf8d546cd8c293b84fb7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc5ae3c2fa075684177eb80e78d4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad1643046b6c49da0c5ae1e180a20.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaee3accf20c71b79fd0c435658094.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f3acccaa90f8554ab01b78ff7b37.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec2603e85d90a228bdca02a9fb2e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfef93791cc3eb2a1a26fc0df05330.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3913b2c23f061021a918405a84135.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de651240d8dc966c1d3bf0bf8885d.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387672ed666e413670e846c059159d79.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4d549f7bf00ed76a18ecfe2bb134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc0c9c445352d72db7a50c1e5f1fbc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97f86a7aa05b2174ab52d3a264db0.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcdd7fec99c7da3c0c1cc8cdff390.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3656fc7b3c5a76a32b8a94c3d291a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7c8be5fb0c824f0a14e51e62178a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc5ae3c2fa075684177eb80e78d4f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad1643046b6c49da0c5ae1e180a20.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaee3accf20c71b79fd0c435658094.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f3acccaa90f8554ab01b78ff7b37.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec2603e85d90a228bdca02a9fb2e7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfef93791cc3eb2a1a26fc0df05330.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_20173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -645,364 +630,290 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_7958" descr=""/>
+        <xdr:cNvPr id="9" name="product_7206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_7206" descr=""/>
+        <xdr:cNvPr id="10" name="product_7189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_7100" descr=""/>
+        <xdr:cNvPr id="11" name="product_7190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_7189" descr=""/>
+        <xdr:cNvPr id="12" name="product_12363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_7190" descr=""/>
+        <xdr:cNvPr id="13" name="product_7277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_12363" descr=""/>
+        <xdr:cNvPr id="14" name="product_8689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_7277" descr=""/>
+        <xdr:cNvPr id="15" name="product_18287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1263,59 +1174,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-interlude-for-men-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/atelier-cologne-tester/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/by-kilian-tester/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/by-kilian-tester/tester-by-kilian-love-don-t-be-shy-50-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/byredo-tester/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/ex-nihilo-tester/tester-ex-nihilo-amber-sky-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/shaik-100ml-tester/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-honour-for-man-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-interlude-for-men-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-ciel-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-honour-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-beach-hut-woman-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/amouage-tester/tester-amouage-figment-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/atelier-cologne-tester/atelier-cologne-philtre-ceylan-cologne-absolue-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/by-kilian-tester/tester-by-kilian-vodka-on-the-rocks-50-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/byredo-tester/tester-byredo-marijuana-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-black-afgano-30-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/nasomatto-tester/tester-nasomatto-absinth-30-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/shaik-100ml-tester/tester-chic-shaik-70-100-ml-sale/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-tiziana-terenzi-gold-rose-oudh-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-tiziana-terenzi-kirke-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/selektivnye-testery/tiziana-terenzi-tester/tester-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -1596,190 +1507,190 @@
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="12"/>
       <c r="G22" s="7"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="18">
         <v>1</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="13">
         <v>1000.0</v>
       </c>
       <c r="G23" s="9"/>
     </row>
-    <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C24" s="9" t="s">
+    <row r="24" spans="1:7" outlineLevel="1">
+      <c r="A24" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7" outlineLevel="2">
+      <c r="A25" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" outlineLevel="2">
+      <c r="A26" s="17"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="7"/>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A27" s="18">
+        <v>1</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="E24" s="8" t="s">
+      <c r="D27" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F27" s="13">
         <v>1350.0</v>
       </c>
-      <c r="G24" s="9"/>
-[...13 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" outlineLevel="1">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7" outlineLevel="2">
+      <c r="A29" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B29" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C29" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="6" t="s">
+      <c r="E29" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F26" s="11" t="s">
+      <c r="F29" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="5" t="s">
+      <c r="G29" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="27" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A28" s="18">
+    <row r="30" spans="1:7" outlineLevel="2">
+      <c r="A30" s="17"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="7"/>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="18">
         <v>1</v>
       </c>
-      <c r="B28" s="8"/>
-[...3 lines deleted...]
-      <c r="D28" s="9" t="s">
+      <c r="B31" s="8"/>
+      <c r="C31" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E28" s="8" t="s">
+      <c r="D31" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E31" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F28" s="13">
-[...45 lines deleted...]
-      <c r="G31" s="7"/>
+      <c r="F31" s="13">
+        <v>950.0</v>
+      </c>
+      <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="13">
-        <v>750.0</v>
+        <v>990.0</v>
       </c>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" outlineLevel="1">
       <c r="A33" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="10"/>
       <c r="G33" s="2"/>
     </row>
     <row r="34" spans="1:7" outlineLevel="2">
       <c r="A34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
@@ -1797,276 +1708,191 @@
     </row>
     <row r="35" spans="1:7" outlineLevel="2">
       <c r="A35" s="17"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="12"/>
       <c r="G35" s="7"/>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="18">
         <v>1</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="13">
-        <v>950.0</v>
+        <v>750.0</v>
       </c>
       <c r="G36" s="9"/>
     </row>
-    <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C37" s="9" t="s">
+    <row r="37" spans="1:7" outlineLevel="1">
+      <c r="A37" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7" outlineLevel="2">
+      <c r="A38" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" outlineLevel="2">
+      <c r="A39" s="17"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="7"/>
+    </row>
+    <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A40" s="18">
+        <v>1</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="8" t="s">
+      <c r="D40" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F37" s="13">
-[...45 lines deleted...]
-      <c r="G40" s="7"/>
+      <c r="F40" s="13">
+        <v>800.0</v>
+      </c>
+      <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="13">
-        <v>750.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G41" s="9"/>
     </row>
-    <row r="42" spans="1:7" outlineLevel="1">
-      <c r="A42" s="16" t="s">
+    <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="18">
+        <v>3</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="2"/>
-[...43 lines deleted...]
-      <c r="C45" s="9" t="s">
+      <c r="D42" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="D45" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="8" t="s">
+      <c r="E42" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F45" s="13">
-[...18 lines deleted...]
-      <c r="F46" s="13">
+      <c r="F42" s="13">
         <v>1100.0</v>
       </c>
-      <c r="G46" s="9"/>
-[...18 lines deleted...]
-      <c r="G47" s="9"/>
+      <c r="G42" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
-    <mergeCell ref="A25:G25"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A30:G30"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A35:G35"/>
-    <mergeCell ref="A38:G38"/>
-[...2 lines deleted...]
-    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A39:G39"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_16"/>
-[...1 lines deleted...]
-    <hyperlink ref="D47" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>