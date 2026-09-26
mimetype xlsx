--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 03:01:07</t>
+    <t>Актуальность прайса на: 2026-09-26 23:33:47</t>
   </si>
   <si>
     <t>Дезодоранты</t>
   </si>
   <si>
     <t>Дезодоранты в коробке</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -99,143 +99,161 @@
   <si>
     <t>Дезодорант в коробке Lacoste Pour Femme 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lacoste-pour-femme-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Tom Ford Soleil Blanc 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-soleil-blanc-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Tom Ford Neroli Portofino 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-neroli-portofino-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Tom Ford Rose Prick 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-rose-prick-150-ml/</t>
   </si>
   <si>
-    <t>Дезодорант в коробке Moschino Cheap &amp; Chic I Love Love 150 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Дезодорант в коробке Lancome La Vie Est Belle 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lancome-la-vie-est-belle-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Carolina Herrera Good Girl 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-carolina-herrera-good-girl-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Victoria's Secret Bombshell 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-victoria-s-secret-bombshell-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Escentric Molecules Escentric 02 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-escentric-molecules-escentric-02-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Yves Saint Laurent Black Opium 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-yves-saint-laurent-black-opium-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Nasomatto Black Afgano 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nasomatto-black-afgano-150-ml/</t>
   </si>
   <si>
+    <t>Дезодорант в коробке Dolce &amp; Gabbana 3 L'Imperatrice 150 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-dolce-gabbana-3-l-imperatrice-150-ml/</t>
+  </si>
+  <si>
     <t>Дезодорант в коробке Hugo Boss The Scent For Her 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-hugo-boss-the-scent-for-her-150-ml/</t>
   </si>
   <si>
+    <t>Дезодорант в коробке Ex Nihilo Fleur Narcotique 150 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-ex-nihilo-fleur-narcotique-150-ml/</t>
+  </si>
+  <si>
+    <t>Дезодорант в коробке Haute Fragrance Company (HFC) Devil's Intrigue 150 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-haute-fragrance-company-devil-s-intrigue-150-ml/</t>
+  </si>
+  <si>
     <t>Дезодорант в коробке By Cillian Black Phantom 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-silian-black-phantom-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Roja Dove Elixir 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-roja-dove-elixir-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Oriflame Excite 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-oriflame-excite-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Nina Ricci Nina Fleur 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nina-ricci-nina-fleur-150-ml/</t>
   </si>
   <si>
     <t>Дезодорант в коробке Britney Spears Fantasy 150 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-britney-spears-fantasy-150-ml/</t>
   </si>
   <si>
     <t>Дезодоранты парфюмерные</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Byredo Bal D'Afrique 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-good-girl-200-ml_1/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Carolina Herrera Bad Boy 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-bad-boy-200-ml-dlya-zhenshchin-/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Carolina Herrera Good Girl 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-good-girl-200-ml/</t>
+  </si>
+  <si>
     <t>Парфюмерный дезодорант Chanel Egoiste Platinum 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-canel-egoist-platinum-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Christian Dior J`adore 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-jadore-150-ml-dlya-zhenshchin-/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Creed Aventus For Men 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_3/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Dolce &amp; Gabbana 3 L'Imperatrice 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/-parfyumirovannyy-dezodorant-d-g-3-l-imperatrice-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Dolce &amp; Gabbana Light Blue Pour Femme 200 мл</t>
@@ -366,56 +384,68 @@
   <si>
     <t>Парфюмерный дезодорант Dolce &amp; Gabbana The One For Women 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_2/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Narciso Rodriguez For Her 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_4/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Chanel Bleu de Chanel 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_5/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Carolina Herrera 212 VIP Men 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Paco Rabanne 1 Million 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_1/</t>
+  </si>
+  <si>
     <t>Парфюмерный дезодорант Giorgio Armani Emporio Armani Stronger With You 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_3/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Giorgio Armani Armani Code Pour Homme 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_4/</t>
+  </si>
+  <si>
     <t>Парфюмерный дезодорант Christian Dior Dior Homme Intense 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-carolina-herrera-212-vip-men-200-ml-dlya-muzhchin-/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Hugo Boss Hugo For Men 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-hugo-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Tom Ford Tobacco Vanille 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-tobacco-vanille-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Dolce &amp; Gabbana K For Men 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dolce-gabbana-k-by-dolce-gabbana-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Giorgio Armani Acqua Di Gio For Men 200 мл</t>
@@ -456,74 +486,80 @@
   <si>
     <t>Парфюмерный дезодорант Giorgio Armani My Way 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-my-way-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Nasomatto Black Afgano 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-nasomatto-black-afgano-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Christian Dior Sauvage Elixir 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-sauvage-elixir-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Calvin Klein Euphoria Men 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-calvin-klein-euphoria-men-200-ml/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Chanel Coco Mademoiselle 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-chanel-coco-mademoiselle-200-ml/</t>
+  </si>
+  <si>
     <t>Парфюмерный дезодорант Franck Boclet Cocaine 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-franck-boclet-cocaine-200-ml/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Paco Rabanne Lady Million 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-lady-million-200-ml/</t>
+  </si>
+  <si>
     <t>Парфюмерный дезодорант By Cillian Good Girl Gone Bad 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-cilian-good-girl-gone-bad-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Hermes Terre D’Hermes 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hermes-terre-d-hermes-200-ml/</t>
   </si>
   <si>
-    <t>Парфюмерный дезодорант Fendi Life Essence 150 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Парфюмерный дезодорант Paco Rabanne Phantom 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-phantom-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Lancome Idole Le Parfum 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lancome-idole-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Marc-Antoine Barrois Ganymede 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-marc-antoine-barrois-ganymede-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Hugo Boss Boss Bottled Night 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-boss-bottled-night-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Christian Dior Miss Dior Rose N'Roses 200 мл</t>
@@ -606,87 +642,159 @@
   <si>
     <t>Парфюмерный дезодорант Mancera Roses Vanille 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Giorgio Armani Armani Prive Vert Malachite 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Aquolina Pink Sugar 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Prada Paradoxe 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-prada-paradoxe-200-ml/</t>
   </si>
   <si>
-    <t>Парфюмерный дезодорант Carolina Herrera 212 Sexy for Women 200 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Парфюмерный дезодорант Gucci Intense Oud 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Hormone Paris Gaba 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Chloe Atelier des Fleurs Cedrus 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Maison Crivelli Oud Maracuja 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/</t>
   </si>
   <si>
     <t>Парфюмерный дезодорант Chanel Chance Eau Tendre 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/</t>
   </si>
   <si>
+    <t>Парфюмерный дезодорант Gucci Eau de Parfum II 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-gucci-eau-de-parfum-ii-200-ml/</t>
+  </si>
+  <si>
     <t>Дезодоранты Shaik</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW236 (Nasomatto Black Afgano) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-5/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW205 (Tiziana Terenzi Andromeda) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-4/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW175 (Сilian Good Girl Gone Bad Extreme) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-1-1-2/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW169 (Byredo Bal D'Afrique) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik MW167 (Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-2-2/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W06 (Paco Rabanne Olympea) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-2/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W250 (Jean Paul Gaultier Scandal) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-2-2-1-1/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W246 (Yves Saint Laurent Black Opium) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-2-1/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W242 (Thierry Mugler Alien) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-1-1-1/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W88 (Giorgio Armani Si) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-2-1-1-1-2/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W154 (Versace Bright Crystal) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w154-versace-bright-crystal-200-ml-/</t>
+  </si>
+  <si>
+    <t>Дезодорант Shaik W396 (Yves Saint Laurent Libre) 200 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w396-yves-saint-laurent-libre-200-ml-/</t>
   </si>
   <si>
     <t>Дезодорант Shaik W254 (Christian Dior Miss Dior Cherie Blooming Bouquet) 200 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-200-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -811,51 +919,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad633d3fba0f73b30025dfc91cb2df38.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e694e2dba4998d325396041cc15a54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d3d3f8f8780eea5293318c7d39a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b92dade6be34b97b721953846caa9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0767c55b58d20876e6f34425f8df9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30f6c20a4b640129a2ac085ea5e52.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309f9f37e4109bb19ec68ddc2408f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2a92fd531e70164371f8e6b9538c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fe281cd2dcdffe7786d0dfbbf6a0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04a8aa2dac30938744647a4eeeb8d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac947b1cee7d0f286fc6c16b86a0c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47031decc2eac2c4f6c49a12ff595b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604eedbc9390f82dcc78b9b808b3dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d8f3e1ae1a431b48d90cc6e6e572.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf982fee757db4d0c620e6e610dad54.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7a0b10c6f5f561280c7d96bc47e0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430127a32c0850c6c25e6238e573ec39.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268888183868a25382e245b6c8210b6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f6df11dba5c671081cf2f73e7583.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8418adfb7b42617d3cfe24c401ee0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf94016d7abc0d18115a0acafff29f.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763b68aa09377246f10a3ca040d017.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004dfe3cfcd230d9498c72c9c4cfd9b.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591b9ed10b76e647f2a87a8f132e6b.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2502eb3425b3279edb542642b91fb.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c03c5ad2ee3d9e30e681a9e61972f.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628d10208cf4c3fb8857f02e22477c.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f27fa0f459d59eef9849cc8d2fb7e.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2debcd94bf5310908974cf9104803d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad46c925017773af882a280ca11ee.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343da37b89e16559baef52025f7f06.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b0f326b51f50490e5801b9eaadd2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86867fefe9a3ee3bb570b49783763b3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfec146c2725f32f8314ca17523448.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db85fa0b0475ea60c5116702cfe413c.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d2118ab0178a10a100cf43bd3d8e.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5e2c87101b7b594ad9a618656bdc.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6609ad4dea81047fff86afa2f3ce34.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be3b410ebde170a29b119fc5801e84.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1e6fc2077f3f2afa3c69d1917725e.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfea3c1dfbbbc179e84bbc166b0dad.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4372fa8bea6311080333f4eae32493.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3d77b24e7a6c68655285f2a9a70f.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1fd9e08727989d14a6bfb79a1cc9.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068e146b12ee6f8b84f4d6778f1f60.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11bef77de08f5b10591d6f171b0adb.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afa7588e938403f78cd653e354473.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c858d241e8ea3081b1c98f1981489.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71761cd7ebd806a8c513c40d93e58042.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674526ba6b8cac5c0e8c87c318b93ae5.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df49dd26f5f2409d2bc6341da9965.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae80d753b406aa3d94aa2e2c2b07f7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafd7f5197c54781e238897d961a48.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2b1bd69a7101e1ebbeac5330a892.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc377c480164efe84908afb543c938e.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565916e6d3ee0a265a36c3208ef1c43.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ff879043f7233a1a4ed45ef66e2f.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f756c4737e2cc871c66ba2827a1282.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d7302f04eef650ebed3df2a80fdf.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7186f51a8ea002373773f3999c5c1d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb92c8b34705d4adc565df7417b9e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cef4ed4c71d36e14589beba5e55fa.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebff11140113c7e234b86e8f32c806b.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646617ce6e310108ff5ad231fa3bb35.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e336a8dda69e71ecc7e82631ee67.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee625a3d66e129f4f168b5e9e33ba.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d20bb59986653d103f8add9f287348.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf08a70ccd871496c69f1186363c9.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ecb126d9f1d09bc13faefcd972849.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee217fb885e4e75442464f8180a1b32d.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e6424170018e7c008fab6df3a644.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ae83793383d4eff1a0ad51ee8d1d.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574de1f7cb72688e3a34d4389db3cf.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b5f4c9e38ce891c16b7900356e68.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166497df0c330f1d0133291372395b8.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9850b2b7e78653762ace803207dd.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057e5e41574dc78bb51446a2ef224d.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bfe3c3a4fa86f585f87b229c7d43.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df8dbdd6fbb4cc41cbfbdfcb29f46.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ac7c448c944d72b4f069fb0750f4.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67279e65dfba4e69f2efd29bd40da.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec72655795de40007499d9e0b57b6.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556daf0bd55b8c46d6d3678315b68f.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed1eb7ac73123bd26718c64e8bf86.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1766e8dd0e3f43f71e56299ea9419.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dbcd3b8ed79324933a61606986b8a.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b2f15d59eeaa0867fb47198a67e9.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43339a8da52c3eed9613ca33ff59ae.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576414c20df0c561527d99564a897689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5136676a2283a4af33a23b3357167.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e7e844e0c81ed34f49bb553f9fda.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10e55a6b2ee0eaf214e41975e8f34.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa10404aabe8e3ff374b38307fcc9.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f214c72a638298654395415647d4b.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd0195769152a629a8ed7b070aa779.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247c3c113ff075366ad75503d7a6b4b.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4985ed17afd5e01742ece0880a6e8.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924166ed96c2559e0600f17fa5e42aa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad633d3fba0f73b30025dfc91cb2df38.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e694e2dba4998d325396041cc15a54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d3d3f8f8780eea5293318c7d39a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b92dade6be34b97b721953846caa9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0767c55b58d20876e6f34425f8df9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30f6c20a4b640129a2ac085ea5e52.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309f9f37e4109bb19ec68ddc2408f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fe281cd2dcdffe7786d0dfbbf6a0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04a8aa2dac30938744647a4eeeb8d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac947b1cee7d0f286fc6c16b86a0c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47031decc2eac2c4f6c49a12ff595b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604eedbc9390f82dcc78b9b808b3dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d8f3e1ae1a431b48d90cc6e6e572.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873722a882a50df5cf3763306efae44.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf982fee757db4d0c620e6e610dad54.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed880949f16c7889ecbf30a5598ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de6d07e246b432204046a943e54e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7a0b10c6f5f561280c7d96bc47e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430127a32c0850c6c25e6238e573ec39.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268888183868a25382e245b6c8210b6.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f6df11dba5c671081cf2f73e7583.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8418adfb7b42617d3cfe24c401ee0.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf94016d7abc0d18115a0acafff29f.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763b68aa09377246f10a3ca040d017.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56948f9ceea6b9ce5678bbbeb3b8952d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004dfe3cfcd230d9498c72c9c4cfd9b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591b9ed10b76e647f2a87a8f132e6b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2502eb3425b3279edb542642b91fb.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c03c5ad2ee3d9e30e681a9e61972f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628d10208cf4c3fb8857f02e22477c.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f27fa0f459d59eef9849cc8d2fb7e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2debcd94bf5310908974cf9104803d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad46c925017773af882a280ca11ee.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343da37b89e16559baef52025f7f06.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b0f326b51f50490e5801b9eaadd2.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86867fefe9a3ee3bb570b49783763b3.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfec146c2725f32f8314ca17523448.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db85fa0b0475ea60c5116702cfe413c.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d2118ab0178a10a100cf43bd3d8e.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5e2c87101b7b594ad9a618656bdc.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6609ad4dea81047fff86afa2f3ce34.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be3b410ebde170a29b119fc5801e84.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1e6fc2077f3f2afa3c69d1917725e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfea3c1dfbbbc179e84bbc166b0dad.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4372fa8bea6311080333f4eae32493.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3d77b24e7a6c68655285f2a9a70f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1fd9e08727989d14a6bfb79a1cc9.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068e146b12ee6f8b84f4d6778f1f60.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11bef77de08f5b10591d6f171b0adb.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afa7588e938403f78cd653e354473.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c858d241e8ea3081b1c98f1981489.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71761cd7ebd806a8c513c40d93e58042.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674526ba6b8cac5c0e8c87c318b93ae5.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df49dd26f5f2409d2bc6341da9965.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f78013f17cba89aea12a0877cce58c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae80d753b406aa3d94aa2e2c2b07f7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e3234fb73a990e3ae1135764fe672.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafd7f5197c54781e238897d961a48.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2b1bd69a7101e1ebbeac5330a892.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc377c480164efe84908afb543c938e.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565916e6d3ee0a265a36c3208ef1c43.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ff879043f7233a1a4ed45ef66e2f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f756c4737e2cc871c66ba2827a1282.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d7302f04eef650ebed3df2a80fdf.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7186f51a8ea002373773f3999c5c1d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb92c8b34705d4adc565df7417b9e.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cef4ed4c71d36e14589beba5e55fa.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebff11140113c7e234b86e8f32c806b.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646617ce6e310108ff5ad231fa3bb35.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e336a8dda69e71ecc7e82631ee67.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee625a3d66e129f4f168b5e9e33ba.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556803d7a597c091f00328dc4175da.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d20bb59986653d103f8add9f287348.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf1150862ea8072e04add08d9e5137.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf08a70ccd871496c69f1186363c9.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ecb126d9f1d09bc13faefcd972849.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e6424170018e7c008fab6df3a644.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ae83793383d4eff1a0ad51ee8d1d.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574de1f7cb72688e3a34d4389db3cf.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b5f4c9e38ce891c16b7900356e68.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166497df0c330f1d0133291372395b8.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9850b2b7e78653762ace803207dd.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057e5e41574dc78bb51446a2ef224d.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bfe3c3a4fa86f585f87b229c7d43.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df8dbdd6fbb4cc41cbfbdfcb29f46.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ac7c448c944d72b4f069fb0750f4.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67279e65dfba4e69f2efd29bd40da.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec72655795de40007499d9e0b57b6.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556daf0bd55b8c46d6d3678315b68f.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed1eb7ac73123bd26718c64e8bf86.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1766e8dd0e3f43f71e56299ea9419.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dbcd3b8ed79324933a61606986b8a.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b2f15d59eeaa0867fb47198a67e9.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43339a8da52c3eed9613ca33ff59ae.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576414c20df0c561527d99564a897689.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5136676a2283a4af33a23b3357167.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e7e844e0c81ed34f49bb553f9fda.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa10404aabe8e3ff374b38307fcc9.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f214c72a638298654395415647d4b.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd0195769152a629a8ed7b070aa779.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247c3c113ff075366ad75503d7a6b4b.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4985ed17afd5e01742ece0880a6e8.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacfb667768481f63f8e783a11b49c2.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c03dd97434d99f01e76fb147ec668.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc59df377da8e85bcb94ab8e6f0f7.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643a3f678a07cab19511a75e3af87d.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3321a00dedc047c5c0502d03fc5c0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae8ce71a17fc48a94d3c3031f20ff.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9028e7ec115e219119a87d116b26d2f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998324536771a2dc84b62289b711aaf.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f3667567df2e77d4583b845c3309.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfdfde0d9c8612d4d27a298f375931.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510680a2156ab762a8a30d92f4a4af3.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c76aafc7c57c86113b3e963bf91c4.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec342ac90a77e1f58a2b07621dce4c.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924166ed96c2559e0600f17fa5e42aa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_18277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1090,273 +1198,273 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_18296" descr=""/>
+        <xdr:cNvPr id="8" name="product_19314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_19314" descr=""/>
+        <xdr:cNvPr id="9" name="product_19501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_19501" descr=""/>
+        <xdr:cNvPr id="10" name="product_19497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_19497" descr=""/>
+        <xdr:cNvPr id="11" name="product_19496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_19496" descr=""/>
+        <xdr:cNvPr id="12" name="product_19494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_19494" descr=""/>
+        <xdr:cNvPr id="13" name="product_19504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_19504" descr=""/>
+        <xdr:cNvPr id="14" name="product_19511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -1386,3091 +1494,3757 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_20905" descr=""/>
+        <xdr:cNvPr id="16" name="product_20900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_20907" descr=""/>
+        <xdr:cNvPr id="17" name="product_20902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_23143" descr=""/>
+        <xdr:cNvPr id="18" name="product_20905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_23144" descr=""/>
+        <xdr:cNvPr id="19" name="product_20907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_23145" descr=""/>
+        <xdr:cNvPr id="20" name="product_23143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="21" name="product_13485" descr=""/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_23144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_23145" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_13484" descr=""/>
+        <xdr:cNvPr id="23" name="product_13485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_13498" descr=""/>
+        <xdr:cNvPr id="24" name="product_13634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_14898" descr=""/>
+        <xdr:cNvPr id="25" name="product_13474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_13464" descr=""/>
+        <xdr:cNvPr id="26" name="product_13484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_13469" descr=""/>
+        <xdr:cNvPr id="27" name="product_13498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_13473" descr=""/>
+        <xdr:cNvPr id="28" name="product_14898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_13481" descr=""/>
+        <xdr:cNvPr id="29" name="product_13464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_13483" descr=""/>
+        <xdr:cNvPr id="30" name="product_13469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_14895" descr=""/>
+        <xdr:cNvPr id="31" name="product_13473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_14896" descr=""/>
+        <xdr:cNvPr id="32" name="product_13481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_13479" descr=""/>
+        <xdr:cNvPr id="33" name="product_13483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_13468" descr=""/>
+        <xdr:cNvPr id="34" name="product_14895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_14894" descr=""/>
+        <xdr:cNvPr id="35" name="product_14896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_13494" descr=""/>
+        <xdr:cNvPr id="36" name="product_13479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_13486" descr=""/>
+        <xdr:cNvPr id="37" name="product_13468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_13480" descr=""/>
+        <xdr:cNvPr id="38" name="product_14894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_13465" descr=""/>
+        <xdr:cNvPr id="39" name="product_13494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13475" descr=""/>
+        <xdr:cNvPr id="40" name="product_13486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_14900" descr=""/>
+        <xdr:cNvPr id="41" name="product_13480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_14899" descr=""/>
+        <xdr:cNvPr id="42" name="product_13465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_13626" descr=""/>
+        <xdr:cNvPr id="43" name="product_13475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_13471" descr=""/>
+        <xdr:cNvPr id="44" name="product_14900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_13500" descr=""/>
+        <xdr:cNvPr id="45" name="product_14899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_16868" descr=""/>
+        <xdr:cNvPr id="46" name="product_13626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_16869" descr=""/>
+        <xdr:cNvPr id="47" name="product_13471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_16997" descr=""/>
+        <xdr:cNvPr id="48" name="product_13500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_16998" descr=""/>
+        <xdr:cNvPr id="49" name="product_16868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_16999" descr=""/>
+        <xdr:cNvPr id="50" name="product_16869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_17000" descr=""/>
+        <xdr:cNvPr id="51" name="product_16997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_17003" descr=""/>
+        <xdr:cNvPr id="52" name="product_16998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_17005" descr=""/>
+        <xdr:cNvPr id="53" name="product_16999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_17673" descr=""/>
+        <xdr:cNvPr id="54" name="product_17000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_18461" descr=""/>
+        <xdr:cNvPr id="55" name="product_17001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_18462" descr=""/>
+        <xdr:cNvPr id="56" name="product_17003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_18463" descr=""/>
+        <xdr:cNvPr id="57" name="product_17004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_18464" descr=""/>
+        <xdr:cNvPr id="58" name="product_17005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_19309" descr=""/>
+        <xdr:cNvPr id="59" name="product_17673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_19310" descr=""/>
+        <xdr:cNvPr id="60" name="product_18461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_19703" descr=""/>
+        <xdr:cNvPr id="61" name="product_18462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_19704" descr=""/>
+        <xdr:cNvPr id="62" name="product_18463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_19705" descr=""/>
+        <xdr:cNvPr id="63" name="product_18464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_19761" descr=""/>
+        <xdr:cNvPr id="64" name="product_19309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_20165" descr=""/>
+        <xdr:cNvPr id="65" name="product_19310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_20166" descr=""/>
+        <xdr:cNvPr id="66" name="product_19703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_20170" descr=""/>
+        <xdr:cNvPr id="67" name="product_19704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_21284" descr=""/>
+        <xdr:cNvPr id="68" name="product_19705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_22872" descr=""/>
+        <xdr:cNvPr id="69" name="product_19761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_23152" descr=""/>
+        <xdr:cNvPr id="70" name="product_20165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_23516" descr=""/>
+        <xdr:cNvPr id="71" name="product_20166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_23517" descr=""/>
+        <xdr:cNvPr id="72" name="product_20167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_23518" descr=""/>
+        <xdr:cNvPr id="73" name="product_20170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_24688" descr=""/>
+        <xdr:cNvPr id="74" name="product_20171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_24689" descr=""/>
+        <xdr:cNvPr id="75" name="product_21284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_24824" descr=""/>
+        <xdr:cNvPr id="76" name="product_22872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_24825" descr=""/>
+        <xdr:cNvPr id="77" name="product_23516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_24826" descr=""/>
+        <xdr:cNvPr id="78" name="product_23517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_24827" descr=""/>
+        <xdr:cNvPr id="79" name="product_23518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_24828" descr=""/>
+        <xdr:cNvPr id="80" name="product_24688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_24870" descr=""/>
+        <xdr:cNvPr id="81" name="product_24689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_24871" descr=""/>
+        <xdr:cNvPr id="82" name="product_24824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_24872" descr=""/>
+        <xdr:cNvPr id="83" name="product_24825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_24873" descr=""/>
+        <xdr:cNvPr id="84" name="product_24826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_25009" descr=""/>
+        <xdr:cNvPr id="85" name="product_24827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_25010" descr=""/>
+        <xdr:cNvPr id="86" name="product_24828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_25042" descr=""/>
+        <xdr:cNvPr id="87" name="product_24870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_25043" descr=""/>
+        <xdr:cNvPr id="88" name="product_24871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_25074" descr=""/>
+        <xdr:cNvPr id="89" name="product_24872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_25075" descr=""/>
+        <xdr:cNvPr id="90" name="product_24873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_25232" descr=""/>
+        <xdr:cNvPr id="91" name="product_25009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_25233" descr=""/>
+        <xdr:cNvPr id="92" name="product_25010" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_25234" descr=""/>
+        <xdr:cNvPr id="93" name="product_25042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_25235" descr=""/>
+        <xdr:cNvPr id="94" name="product_25043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_25236" descr=""/>
+        <xdr:cNvPr id="95" name="product_25074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_25237" descr=""/>
+        <xdr:cNvPr id="96" name="product_25075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_25612" descr=""/>
+        <xdr:cNvPr id="97" name="product_25232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_25234" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_25235" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_25236" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_24938" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="101" name="product_25237" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_25612" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_25947" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_15610" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_15611" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_15613" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_15615" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_15616" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_15623" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_15627" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_15628" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_15629" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_15646" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_23282" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_23284" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_24938" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4731,59 +5505,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-bitter-peach-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-montale-roses-musk-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-moschino-funny-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lacoste-pour-femme-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-soleil-blanc-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-neroli-portofino-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-rose-prick-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-moschino-cheap-chic-i-love-love-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lancome-la-vie-est-belle-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-carolina-herrera-good-girl-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-victoria-s-secret-bombshell-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-escentric-molecules-escentric-02-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-yves-saint-laurent-black-opium-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nasomatto-black-afgano-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-hugo-boss-the-scent-for-her-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-silian-black-phantom-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-roja-dove-elixir-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-oriflame-excite-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nina-ricci-nina-fleur-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-britney-spears-fantasy-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-good-girl-200-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-bad-boy-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-canel-egoist-platinum-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-jadore-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/-parfyumirovannyy-dezodorant-d-g-3-l-imperatrice-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-d-g-light-blue-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dior-sauvage-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-escentric-molecules-escentric-02-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ex-nihilo-fleur-narcotique-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-si-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-jean-paul-gaultier-scandal-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lacoste-challenge-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dior-bois-d-argent-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lancome-la-vie-est-belle-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lanvin-eclat-d-arpege-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-olympea-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-sospiro-erba-pura-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tizianaterenzi-kirke-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-bitter-peach-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-fucking-fabulous-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-lost-cherry-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/-parfyumirovannyy-dezodorant-victoria-s-secret-bombshell-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ysl-black-opium-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-chloe-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-escentric-molecules-escentric-01-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-carolina-herrera-212-vip-men-200-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-hugo-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-tobacco-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dolce-gabbana-k-by-dolce-gabbana-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-acqua-di-gio-pour-homme-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-vilhelm-parfumerie-mango-skin-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-thomas-kosmala-4-apres-l-amour-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-fahrenheit-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-yves-saint-laurent-libre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-versace-eros-parfum-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-my-way-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-nasomatto-black-afgano-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-sauvage-elixir-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-calvin-klein-euphoria-men-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-franck-boclet-cocaine-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-cilian-good-girl-gone-bad-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hermes-terre-d-hermes-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-fendi-life-essence-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-phantom-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lancome-idole-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-marc-antoine-barrois-ganymede-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-boss-bottled-night-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-miss-dior-rose-n-roses-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ex-nihilo-blue-talisman-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-clive-christian-matsukita-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-essential-parfums-bois-imp-rial-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-genyum-painter-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-marc-antoine-barrois-tilia-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-boss-femme-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-bottled-unlimited-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-louis-vuitton-imagination-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-carolina-herrera-212-sexy-for-women-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-200-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-bitter-peach-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-montale-roses-musk-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-moschino-funny-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lacoste-pour-femme-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-soleil-blanc-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-neroli-portofino-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-tom-ford-rose-prick-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-lancome-la-vie-est-belle-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-carolina-herrera-good-girl-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-victoria-s-secret-bombshell-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-escentric-molecules-escentric-02-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-yves-saint-laurent-black-opium-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nasomatto-black-afgano-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-dolce-gabbana-3-l-imperatrice-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-hugo-boss-the-scent-for-her-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-ex-nihilo-fleur-narcotique-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-haute-fragrance-company-devil-s-intrigue-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-silian-black-phantom-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-roja-dove-elixir-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-oriflame-excite-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-nina-ricci-nina-fleur-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-v-korobke/dezodorant-v-korobke-britney-spears-fantasy-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-good-girl-200-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-bad-boy-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ch-good-girl-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-canel-egoist-platinum-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-jadore-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/-parfyumirovannyy-dezodorant-d-g-3-l-imperatrice-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-d-g-light-blue-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dior-sauvage-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-escentric-molecules-escentric-02-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ex-nihilo-fleur-narcotique-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-si-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-jean-paul-gaultier-scandal-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lacoste-challenge-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dior-bois-d-argent-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lancome-la-vie-est-belle-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lanvin-eclat-d-arpege-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-olympea-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-sospiro-erba-pura-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tizianaterenzi-kirke-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-bitter-peach-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-fucking-fabulous-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-lost-cherry-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/-parfyumirovannyy-dezodorant-victoria-s-secret-bombshell-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ysl-black-opium-150-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-chloe-200-ml-dlya-zhenshchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-escentric-molecules-escentric-01-200-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-zhenshchin-_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-200-ml-dlya-muzhchin-_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-carolina-herrera-212-vip-men-200-ml-dlya-muzhchin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-hugo-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-tom-ford-tobacco-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-dolce-gabbana-k-by-dolce-gabbana-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-acqua-di-gio-pour-homme-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-vilhelm-parfumerie-mango-skin-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-thomas-kosmala-4-apres-l-amour-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-fahrenheit-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-yves-saint-laurent-libre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-versace-eros-parfum-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-giorgio-armani-my-way-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-nasomatto-black-afgano-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-sauvage-elixir-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-calvin-klein-euphoria-men-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-chanel-coco-mademoiselle-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-franck-boclet-cocaine-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-lady-million-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-cilian-good-girl-gone-bad-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hermes-terre-d-hermes-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-paco-rabanne-phantom-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-lancome-idole-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-marc-antoine-barrois-ganymede-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-boss-bottled-night-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-christian-dior-miss-dior-rose-n-roses-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-ex-nihilo-blue-talisman-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-clive-christian-matsukita-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-essential-parfums-bois-imp-rial-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-genyum-painter-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-marc-antoine-barrois-tilia-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-boss-femme-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-hugo-boss-bottled-unlimited-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumirovannyy-dezodorant-louis-vuitton-imagination-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-christian-dior-hypnotic-poison-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-tom-ford-black-orchid-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-lancome-tresor-midnight-rose-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-mancera-roses-vanille-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-giorgio-armani-armani-prive-vert-malachite-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-aquolina-pink-sugar-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-prada-paradoxe-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-gucci-intense-oud-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-hormone-paris-gaba-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chloe-atelier-des-fleurs-cedrus-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-maison-crivelli-oud-maracuja-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-chanel-chance-eau-tendre-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty/parfyumernyy-dezodorant-gucci-eau-de-parfum-ii-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w154-versace-bright-crystal-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w396-yves-saint-laurent-libre-200-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/dezodoranty/dezodoranty-shaik/dezodorant-shaik-w254-christian-dior-miss-dior-cherie-blooming-bouquet-200-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G113"/>
+  <dimension ref="A1:G131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4993,89 +5767,89 @@
         <v>28</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="13">
         <v>320.0</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="18">
         <v>9</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="13">
-        <v>320.0</v>
+        <v>390.0</v>
       </c>
       <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="18">
         <v>10</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="13">
-        <v>390.0</v>
+        <v>320.0</v>
       </c>
       <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="18">
         <v>11</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="13">
-        <v>320.0</v>
+        <v>390.0</v>
       </c>
       <c r="G20" s="9"/>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="18">
         <v>12</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="13">
         <v>390.0</v>
       </c>
       <c r="G21" s="9"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="18">
         <v>13</v>
@@ -5145,1715 +5919,2057 @@
         <v>44</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="13">
         <v>390.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="18">
         <v>17</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="13">
-        <v>320.0</v>
+        <v>390.0</v>
       </c>
       <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="18">
         <v>18</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="13">
-        <v>320.0</v>
+        <v>390.0</v>
       </c>
       <c r="G27" s="9"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="18">
         <v>19</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="13">
-        <v>390.0</v>
+        <v>320.0</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="18">
         <v>20</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="13">
         <v>320.0</v>
       </c>
       <c r="G29" s="9"/>
     </row>
-    <row r="30" spans="1:7" outlineLevel="1">
-      <c r="A30" s="16" t="s">
+    <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A30" s="18">
+        <v>21</v>
+      </c>
+      <c r="B30" s="8"/>
+      <c r="C30" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="2"/>
-[...7 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="D30" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="13">
+        <v>390.0</v>
+      </c>
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="18">
+        <v>22</v>
+      </c>
+      <c r="B31" s="8"/>
+      <c r="C31" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="13">
+        <v>320.0</v>
+      </c>
+      <c r="G31" s="9"/>
+    </row>
+    <row r="32" spans="1:7" outlineLevel="1">
+      <c r="A32" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7" outlineLevel="2">
+      <c r="A33" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B33" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C33" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D33" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E33" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F31" s="11" t="s">
+      <c r="F33" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G31" s="5" t="s">
+      <c r="G33" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G34" s="9"/>
+    <row r="34" spans="1:7" outlineLevel="2">
+      <c r="A34" s="17"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="7"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G35" s="9"/>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G36" s="9"/>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G37" s="9"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="18">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G38" s="9"/>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="18">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G39" s="9"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="18">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G41" s="9"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="18">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="18">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="18">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="18">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="18">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G46" s="9"/>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="18">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="18">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="18">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G49" s="9"/>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="18">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="18">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="18">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="18">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="18">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="18">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="18">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="18">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="18">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="18">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="18">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="18">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="18">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="18">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="18">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="18">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="18">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="18">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="18">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G68" s="9"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="18">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="18">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="18">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="18">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="18">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="18">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G74" s="9"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="18">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="18">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="18">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="18">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G78" s="9"/>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="18">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G79" s="9"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="18">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="18">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>151</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="18">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="18">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="18">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>157</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="18">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G85" s="9"/>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="18">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="18">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="18">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="18">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="18">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="18">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="18">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="18">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="18">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="18">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G95" s="9"/>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="18">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G96" s="9"/>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="18">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>182</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>183</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G97" s="9"/>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="18">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>185</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G98" s="9"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="18">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F99" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G99" s="9"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="18">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>189</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="18">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="18">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="18">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="18">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="18">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>199</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="18">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>201</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="18">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>203</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="18">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>205</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="18">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
-    <row r="110" spans="1:7" outlineLevel="1">
-      <c r="A110" s="16" t="s">
+    <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A110" s="18">
+        <v>76</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="9" t="s">
         <v>208</v>
       </c>
-      <c r="B110" s="2"/>
-[...36 lines deleted...]
-      <c r="G112" s="7"/>
+      <c r="D110" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G110" s="9"/>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A111" s="18">
+        <v>77</v>
+      </c>
+      <c r="B111" s="8"/>
+      <c r="C111" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F111" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G111" s="9"/>
+    </row>
+    <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A112" s="18">
+        <v>78</v>
+      </c>
+      <c r="B112" s="8"/>
+      <c r="C112" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F112" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="18">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="E113" s="8">
+        <v>215</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G113" s="9"/>
+    </row>
+    <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A114" s="18">
+        <v>80</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G114" s="9"/>
+    </row>
+    <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A115" s="18">
+        <v>81</v>
+      </c>
+      <c r="B115" s="8"/>
+      <c r="C115" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G115" s="9"/>
+    </row>
+    <row r="116" spans="1:7" outlineLevel="1">
+      <c r="A116" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="10"/>
+      <c r="G116" s="2"/>
+    </row>
+    <row r="117" spans="1:7" outlineLevel="2">
+      <c r="A117" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" outlineLevel="2">
+      <c r="A118" s="17"/>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7"/>
+      <c r="E118" s="7"/>
+      <c r="F118" s="12"/>
+      <c r="G118" s="7"/>
+    </row>
+    <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A119" s="18">
         <v>1</v>
       </c>
-      <c r="F113" s="13">
+      <c r="B119" s="8"/>
+      <c r="C119" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F119" s="13">
         <v>450.0</v>
       </c>
-      <c r="G113" s="9"/>
+      <c r="G119" s="9"/>
+    </row>
+    <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A120" s="18">
+        <v>2</v>
+      </c>
+      <c r="B120" s="8"/>
+      <c r="C120" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F120" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G120" s="9"/>
+    </row>
+    <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A121" s="18">
+        <v>3</v>
+      </c>
+      <c r="B121" s="8"/>
+      <c r="C121" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F121" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G121" s="9"/>
+    </row>
+    <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A122" s="18">
+        <v>4</v>
+      </c>
+      <c r="B122" s="8"/>
+      <c r="C122" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G122" s="9"/>
+    </row>
+    <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A123" s="18">
+        <v>5</v>
+      </c>
+      <c r="B123" s="8"/>
+      <c r="C123" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G123" s="9"/>
+    </row>
+    <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A124" s="18">
+        <v>6</v>
+      </c>
+      <c r="B124" s="8"/>
+      <c r="C124" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F124" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G124" s="9"/>
+    </row>
+    <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A125" s="18">
+        <v>7</v>
+      </c>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G125" s="9"/>
+    </row>
+    <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A126" s="18">
+        <v>8</v>
+      </c>
+      <c r="B126" s="8"/>
+      <c r="C126" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F126" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G126" s="9"/>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A127" s="18">
+        <v>9</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F127" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G127" s="9"/>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A128" s="18">
+        <v>10</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G128" s="9"/>
+    </row>
+    <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A129" s="18">
+        <v>11</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G129" s="9"/>
+    </row>
+    <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A130" s="18">
+        <v>12</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G130" s="9"/>
+    </row>
+    <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A131" s="18">
+        <v>13</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="E131" s="8">
+        <v>1</v>
+      </c>
+      <c r="F131" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G131" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
-    <mergeCell ref="A30:G30"/>
     <mergeCell ref="A32:G32"/>
-    <mergeCell ref="A110:G110"/>
-    <mergeCell ref="A112:G112"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A116:G116"/>
+    <mergeCell ref="A118:G118"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D34" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
@@ -6885,51 +8001,69 @@
     <hyperlink ref="D85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D113" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_117"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>