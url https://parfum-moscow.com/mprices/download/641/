--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,308 +16,266 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:41:17</t>
+    <t>Актуальность прайса на: 2026-09-26 23:33:39</t>
   </si>
   <si>
     <t>Мужские тестеры</t>
   </si>
   <si>
-    <t>Antonio Banderas</t>
+    <t>Calvin Klein</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
   <si>
-    <t>Тестер Antonio Banderas Blue Seduction for Men 100 мл Sale</t>
-[...2 lines deleted...]
-    <t>https://parfum-moscow.com/muzhskie-testery/antonio-banderas/tester-antonio-banderas-blue-seduction-for-men-100-ml/</t>
+    <t>Тестер Calvin Klein Euphoria Men 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/muzhskie-testery/calvin-klein/tester-calvin-klein-euphoria-men-100-ml/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>Calvin Klein</t>
-[...7 lines deleted...]
-  <si>
     <t>Carolina Herrera</t>
   </si>
   <si>
     <t>Тестер Carolina Herrera 212 VIP Black 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/carolina-herrera/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/</t>
   </si>
   <si>
     <t>Тестер Chanel Allure Homme Sport 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-allure-homme-sport-100-ml/</t>
   </si>
   <si>
     <t>Тестер Chanel Egoiste Platinum 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-egoiste-platinum-100-ml/</t>
   </si>
   <si>
     <t>Тестер Chanel Bleu de Chanel Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/</t>
   </si>
   <si>
-    <t>Тестер Chanel Bleu De Chanel Eau De Parfum 100 мл  БЕЗ КОРОБКИ</t>
-[...4 lines deleted...]
-  <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>Тестер Christian Dior Dior Homme Sport 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/christian-dior/tester-christian-dior-homme-sport-100-ml/</t>
   </si>
   <si>
-    <t>Тестер Christian Dior Homme Intense For Men 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Creed</t>
   </si>
   <si>
     <t>Тестер Creed Aventus For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/creed/tester-creed-aventus-for-men-120-ml/</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>Тестер Diesel Bad 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/diesel/tester-diesel-bad-125-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One Baroque For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/</t>
   </si>
   <si>
-    <t>Тестер Dolce &amp; Gabbana Light Blue Italian Zest Pour Homme 125 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Тестер Dolce &amp; Gabbana Intenso Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-intenso-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana The One For Men EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-for-men-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 01 100 мл Sale</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tester-escentric-molecules-escentric-01-100-ml-1/</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Escentric 02 100 мл</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tester-escentric-molecules-escentric-02-100-ml/</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 01 100 мл Sale</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tester-escentric-molecules-molecule-01-100-ml-euro-/</t>
   </si>
   <si>
     <t>Тестер Escentric Molecules Molecule 02 100 мл Sale</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tester-escentric-molecules-molecule-02-100-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
-    <t>Тестер Giorgio Armani Armani Code Profumo 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Тестер Giorgio Armani Armani Code Pour Homme EDT 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/giorgio-armani/tester-giorgio-armani-black-code-100-ml/</t>
   </si>
   <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>Тестер Givenchy Pour Homme Blue Label 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/givenchy/tester-givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
     <t>Gucci</t>
   </si>
   <si>
     <t>Тестер Gucci By Gucci Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-pour-homme-90-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci By Gucci Pour Homme Sport 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-sport-90-ml/</t>
   </si>
   <si>
     <t>Hugo Boss</t>
   </si>
   <si>
     <t>Тестер Hugo Boss Bottled For Men 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-6-100-ml/</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-100-ml/</t>
   </si>
   <si>
     <t>Тестер Hugo Boss The Scent for Him Parfum Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfum-moscow.com/muzhskie-testery/kenzo/tester-kenzo-l-eau-par-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>Тестер Lacoste Eau De Lacoste L.12.12 Blanc 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/</t>
   </si>
   <si>
     <t>Тестер Lacoste Essential 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-essential-125-ml/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>Тестер Paco Rabanne 1 Million For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-1-million-100-ml/</t>
   </si>
@@ -508,1520 +466,1298 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde3103f9fc6d958b4e867f378adc94.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6bba2c704a6ee87351ee4eac1b168.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a5eedf08375949af655a76120c48.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554692919a0d76495df35943fbafc2e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19a503b9a0decbb6e9d6e5710a872.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86feda0a844374663a423086222278.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372667bee1900fa44489f023123bd86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae684dd3c8caffc1a6fc1a46a880dc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab6a02f0c54a00dceffa305dba4ab.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72715544c9a2c88a48708b54280cd97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d7186a76d8f8deba70507f8b3b71.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe4eb836a46a0c80829370122ab48.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17778f6cd0af55db972b2ba437f5d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353484a8f32f6ee9f04fa1c89f0c9b1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e97c560bd51ba1c128cb725d100dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12a6667d09c92690b7e244a2a343f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f7645cce808247dd7bde0b4e0b935.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960ee997ee22999ced922d0ba6b2d3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ca4230d2698b99cf1942ecde2e16.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7392baa0ff6ce8dd7112e7b877fe5.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2eef6e18629b3b72e862e6a4b020.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056403c61555ed3d40e145b1583b9a1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad531160acd56887dfdeab54656c2903.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0e95536f5dc661b905237fffe8a8.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab66f5bbd6ccc6bd12618dce88f315.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a8d2050e1fd54408c9a6a0434a3c6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336b5432fdc97bfc781df7bb1243bd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c0ae1a4d1f6be6a2e65530536ab8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875aeb2d512869a9e1ee8880381c8d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da810d9b2d496d4fe779c599b32bc.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0726f6694ab2842dd1740e1e8f7298.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152327303dd7d7d1295a22541f32413e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d2fbeb87c0b0ba1d65c8bf21f67d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ef7e44c35367f106e978e4819deb.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3c58734b5eb8246c1b949f8325cf0.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b484208cf9b6265d01d1ac737f45da.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef13e19f2a0da428d2a316871a57d7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baebf3693cda0c8f64a3030fb5a7cb.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76630cdfbcba047de891d9088c66c23.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d2b0ec9f99acc53851382b972ecc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6bba2c704a6ee87351ee4eac1b168.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a5eedf08375949af655a76120c48.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554692919a0d76495df35943fbafc2e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19a503b9a0decbb6e9d6e5710a872.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86feda0a844374663a423086222278.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372667bee1900fa44489f023123bd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab6a02f0c54a00dceffa305dba4ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d7186a76d8f8deba70507f8b3b71.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe4eb836a46a0c80829370122ab48.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17778f6cd0af55db972b2ba437f5d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353484a8f32f6ee9f04fa1c89f0c9b1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12a6667d09c92690b7e244a2a343f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f7645cce808247dd7bde0b4e0b935.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960ee997ee22999ced922d0ba6b2d3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ca4230d2698b99cf1942ecde2e16.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7392baa0ff6ce8dd7112e7b877fe5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2eef6e18629b3b72e862e6a4b020.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad531160acd56887dfdeab54656c2903.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0e95536f5dc661b905237fffe8a8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab66f5bbd6ccc6bd12618dce88f315.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a8d2050e1fd54408c9a6a0434a3c6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336b5432fdc97bfc781df7bb1243bd.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c0ae1a4d1f6be6a2e65530536ab8.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875aeb2d512869a9e1ee8880381c8d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0726f6694ab2842dd1740e1e8f7298.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152327303dd7d7d1295a22541f32413e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d2fbeb87c0b0ba1d65c8bf21f67d.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ef7e44c35367f106e978e4819deb.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3c58734b5eb8246c1b949f8325cf0.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b484208cf9b6265d01d1ac737f45da.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef13e19f2a0da428d2a316871a57d7.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baebf3693cda0c8f64a3030fb5a7cb.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76630cdfbcba047de891d9088c66c23.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d2b0ec9f99acc53851382b972ecc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_6807" descr=""/>
+        <xdr:cNvPr id="1" name="product_6937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_6937" descr=""/>
+        <xdr:cNvPr id="2" name="product_9972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_9972" descr=""/>
+        <xdr:cNvPr id="3" name="product_17232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_17232" descr=""/>
+        <xdr:cNvPr id="4" name="product_6935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_6935" descr=""/>
+        <xdr:cNvPr id="5" name="product_6934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_6934" descr=""/>
+        <xdr:cNvPr id="6" name="product_25013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_25013" descr=""/>
+        <xdr:cNvPr id="7" name="product_6926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_25596" descr=""/>
+        <xdr:cNvPr id="8" name="product_6979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_6926" descr=""/>
+        <xdr:cNvPr id="9" name="product_6884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_6928" descr=""/>
+        <xdr:cNvPr id="10" name="product_8043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_6979" descr=""/>
+        <xdr:cNvPr id="11" name="product_17406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_6884" descr=""/>
+        <xdr:cNvPr id="12" name="product_9157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_8043" descr=""/>
+        <xdr:cNvPr id="13" name="product_6889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_17406" descr=""/>
+        <xdr:cNvPr id="14" name="product_13845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_9006" descr=""/>
+        <xdr:cNvPr id="15" name="product_6911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_9157" descr=""/>
+        <xdr:cNvPr id="16" name="product_18010" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_6889" descr=""/>
+        <xdr:cNvPr id="17" name="product_17659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_13845" descr=""/>
+        <xdr:cNvPr id="18" name="product_6949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_6911" descr=""/>
+        <xdr:cNvPr id="19" name="product_6826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_18010" descr=""/>
+        <xdr:cNvPr id="20" name="product_6797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_17659" descr=""/>
+        <xdr:cNvPr id="21" name="product_6798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_8575" descr=""/>
+        <xdr:cNvPr id="22" name="product_6867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_6949" descr=""/>
+        <xdr:cNvPr id="23" name="product_7702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_6826" descr=""/>
+        <xdr:cNvPr id="24" name="product_21469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_6797" descr=""/>
+        <xdr:cNvPr id="25" name="product_13840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_6798" descr=""/>
+        <xdr:cNvPr id="26" name="product_6795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_6867" descr=""/>
+        <xdr:cNvPr id="27" name="product_6791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_7702" descr=""/>
+        <xdr:cNvPr id="28" name="product_21468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_21469" descr=""/>
+        <xdr:cNvPr id="29" name="product_17588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_6894" descr=""/>
+        <xdr:cNvPr id="30" name="product_13838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_13840" descr=""/>
+        <xdr:cNvPr id="31" name="product_13857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_6795" descr=""/>
+        <xdr:cNvPr id="32" name="product_13829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_6791" descr=""/>
+        <xdr:cNvPr id="33" name="product_11317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_21468" descr=""/>
+        <xdr:cNvPr id="34" name="product_25807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
-        <a:stretch>
-[...220 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2282,59 +2018,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/antonio-banderas/tester-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/calvin-klein/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/carolina-herrera/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/christian-dior/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/christian-dior/tester-christian-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/creed/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/diesel/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-italian-zest-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/giorgio-armani/tester-giorgio-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/giorgio-armani/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/givenchy/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/kenzo/tester-kenzo-l-eau-par-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-1-million-lucky-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/calvin-klein/tester-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/carolina-herrera/tester-carolina-herrera-212-vip-black-the-own-party-nyc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/chanel/tester-chanel-bleu-de-chanel-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/christian-dior/tester-christian-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/creed/tester-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/diesel/tester-diesel-bad-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-baroque-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-intenso-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/dolce-gabbana/tester-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/giorgio-armani/tester-giorgio-armani-black-code-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/givenchy/tester-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/gucci/tester-gucci-by-gucci-sport-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/hugo-boss/tester-hugo-boss-the-scent-for-him-parfum-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/lacoste/tester-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-1-million-lucky-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-invictus-intense-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/paco-rabanne/tester-paco-rabanne-invictus-legend-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-man-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-testery/versace/tester-versace-eros-pour-homme-100-ml-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G100"/>
+  <dimension ref="A1:G88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -2392,51 +2128,51 @@
     </row>
     <row r="9" spans="1:7" outlineLevel="2">
       <c r="A9" s="17"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="12"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A10" s="18">
         <v>1</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="13">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
       <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" outlineLevel="1">
       <c r="A11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="10"/>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:7" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="5" t="s">
@@ -2454,51 +2190,51 @@
     </row>
     <row r="13" spans="1:7" outlineLevel="2">
       <c r="A13" s="17"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="12"/>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A14" s="18">
         <v>1</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="13">
-        <v>950.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G14" s="9"/>
     </row>
     <row r="15" spans="1:7" outlineLevel="1">
       <c r="A15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="10"/>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:7" outlineLevel="2">
       <c r="A16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
@@ -2516,413 +2252,413 @@
     </row>
     <row r="17" spans="1:7" outlineLevel="2">
       <c r="A17" s="17"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="12"/>
       <c r="G17" s="7"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="18">
         <v>1</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="13">
-        <v>1100.0</v>
+        <v>450.0</v>
       </c>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" spans="1:7" outlineLevel="1">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A19" s="18">
+        <v>2</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="2"/>
-[...7 lines deleted...]
-      <c r="A20" s="3" t="s">
+      <c r="D19" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A20" s="18">
+        <v>3</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A21" s="18">
+        <v>4</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="13">
+        <v>1050.0</v>
+      </c>
+      <c r="G21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" outlineLevel="1">
+      <c r="A22" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7" outlineLevel="2">
+      <c r="A23" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C23" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D23" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E23" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="11" t="s">
+      <c r="F23" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="5" t="s">
+      <c r="G23" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:7" outlineLevel="2">
-[...63 lines deleted...]
-      <c r="G24" s="9"/>
+    <row r="24" spans="1:7" outlineLevel="2">
+      <c r="A24" s="17"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="7"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
-    <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A26" s="18">
+    <row r="26" spans="1:7" outlineLevel="1">
+      <c r="A26" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7" outlineLevel="2">
+      <c r="A27" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="8"/>
-[...3 lines deleted...]
-      <c r="D26" s="9" t="s">
+      <c r="B27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" outlineLevel="2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A29" s="18">
+        <v>1</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="E26" s="8" t="s">
+      <c r="D29" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F26" s="13">
-[...45 lines deleted...]
-      <c r="G29" s="7"/>
+      <c r="F29" s="13">
+        <v>800.0</v>
+      </c>
+      <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="13">
         <v>800.0</v>
       </c>
       <c r="G30" s="9"/>
     </row>
-    <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A31" s="18">
+    <row r="31" spans="1:7" outlineLevel="1">
+      <c r="A31" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7" outlineLevel="2">
+      <c r="A32" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" outlineLevel="2">
+      <c r="A33" s="17"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A34" s="18">
+        <v>1</v>
+      </c>
+      <c r="B34" s="8"/>
+      <c r="C34" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="13">
+        <v>900.0</v>
+      </c>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" outlineLevel="1">
+      <c r="A35" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7" outlineLevel="2">
+      <c r="A36" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" outlineLevel="2">
+      <c r="A37" s="17"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="7"/>
+    </row>
+    <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A38" s="18">
+        <v>1</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="13">
+        <v>950.0</v>
+      </c>
+      <c r="G38" s="9"/>
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A39" s="18">
         <v>2</v>
       </c>
-      <c r="B31" s="8"/>
-[...6 lines deleted...]
-      <c r="E31" s="8" t="s">
+      <c r="B39" s="8"/>
+      <c r="C39" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F31" s="13">
-[...126 lines deleted...]
-      <c r="G39" s="7"/>
+      <c r="F39" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G39" s="9"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="13">
-        <v>900.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" outlineLevel="1">
       <c r="A41" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="10"/>
       <c r="G41" s="2"/>
     </row>
     <row r="42" spans="1:7" outlineLevel="2">
       <c r="A42" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="5" t="s">
@@ -2940,108 +2676,108 @@
     </row>
     <row r="43" spans="1:7" outlineLevel="2">
       <c r="A43" s="17"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="12"/>
       <c r="G43" s="7"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="18">
         <v>1</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="13">
-        <v>950.0</v>
+        <v>750.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="18">
         <v>2</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="13">
-        <v>1250.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="18">
         <v>3</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="13">
-        <v>1100.0</v>
+        <v>750.0</v>
       </c>
       <c r="G46" s="9"/>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="18">
         <v>4</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="13">
-        <v>1250.0</v>
+        <v>750.0</v>
       </c>
       <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:7" outlineLevel="1">
       <c r="A48" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="10"/>
       <c r="G48" s="2"/>
     </row>
     <row r="49" spans="1:7" outlineLevel="2">
       <c r="A49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="5" t="s">
@@ -3059,494 +2795,494 @@
     </row>
     <row r="50" spans="1:7" outlineLevel="2">
       <c r="A50" s="17"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="12"/>
       <c r="G50" s="7"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="18">
         <v>1</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="13">
-        <v>650.0</v>
+        <v>800.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
-    <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C52" s="9" t="s">
+    <row r="52" spans="1:7" outlineLevel="1">
+      <c r="A52" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="2"/>
+    </row>
+    <row r="53" spans="1:7" outlineLevel="2">
+      <c r="A53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" outlineLevel="2">
+      <c r="A54" s="17"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="7"/>
+    </row>
+    <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A55" s="18">
+        <v>1</v>
+      </c>
+      <c r="B55" s="8"/>
+      <c r="C55" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="E52" s="8" t="s">
+      <c r="D55" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F52" s="13">
+      <c r="F55" s="13">
         <v>1100.0</v>
       </c>
-      <c r="G52" s="9"/>
-[...9 lines deleted...]
-      <c r="D53" s="9" t="s">
+      <c r="G55" s="9"/>
+    </row>
+    <row r="56" spans="1:7" outlineLevel="1">
+      <c r="A56" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="E53" s="8" t="s">
-[...38 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="2"/>
+    </row>
+    <row r="57" spans="1:7" outlineLevel="2">
+      <c r="A57" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="4" t="s">
+      <c r="B57" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="C57" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="5" t="s">
+      <c r="D57" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E56" s="6" t="s">
+      <c r="E57" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F56" s="11" t="s">
+      <c r="F57" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="5" t="s">
+      <c r="G57" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G58" s="9"/>
+    <row r="58" spans="1:7" outlineLevel="2">
+      <c r="A58" s="17"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="7"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="13">
         <v>800.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
-    <row r="60" spans="1:7" outlineLevel="1">
-      <c r="A60" s="16" t="s">
+    <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A60" s="18">
+        <v>2</v>
+      </c>
+      <c r="B60" s="8"/>
+      <c r="C60" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G60" s="9"/>
+    </row>
+    <row r="61" spans="1:7" outlineLevel="1">
+      <c r="A61" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="2"/>
+    </row>
+    <row r="62" spans="1:7" outlineLevel="2">
+      <c r="A62" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" outlineLevel="2">
+      <c r="A63" s="17"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="7"/>
+    </row>
+    <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A64" s="18">
+        <v>1</v>
+      </c>
+      <c r="B64" s="8"/>
+      <c r="C64" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G64" s="9"/>
+    </row>
+    <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A65" s="18">
+        <v>2</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B60" s="2"/>
-[...7 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="D65" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="13">
+        <v>990.0</v>
+      </c>
+      <c r="G65" s="9"/>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A66" s="18">
+        <v>3</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G66" s="9"/>
+    </row>
+    <row r="67" spans="1:7" outlineLevel="1">
+      <c r="A67" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="2"/>
+    </row>
+    <row r="68" spans="1:7" outlineLevel="2">
+      <c r="A68" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B68" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="C68" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="D68" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E61" s="6" t="s">
+      <c r="E68" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F61" s="11" t="s">
+      <c r="F68" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G61" s="5" t="s">
+      <c r="G68" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="62" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A63" s="18">
+    <row r="69" spans="1:7" outlineLevel="2">
+      <c r="A69" s="17"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="12"/>
+      <c r="G69" s="7"/>
+    </row>
+    <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A70" s="18">
         <v>1</v>
       </c>
-      <c r="B63" s="8"/>
-[...6 lines deleted...]
-      <c r="E63" s="8" t="s">
+      <c r="B70" s="8"/>
+      <c r="C70" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E70" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F63" s="13">
+      <c r="F70" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G70" s="9"/>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A71" s="18">
+        <v>2</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="13">
         <v>1100.0</v>
       </c>
-      <c r="G63" s="9"/>
-[...13 lines deleted...]
-      <c r="A65" s="3" t="s">
+      <c r="G71" s="9"/>
+    </row>
+    <row r="72" spans="1:7" outlineLevel="1">
+      <c r="A72" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="2"/>
+    </row>
+    <row r="73" spans="1:7" outlineLevel="2">
+      <c r="A73" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B65" s="4" t="s">
+      <c r="B73" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="C73" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="D73" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E65" s="6" t="s">
+      <c r="E73" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F65" s="11" t="s">
+      <c r="F73" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G65" s="5" t="s">
+      <c r="G73" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="66" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A67" s="18">
+    <row r="74" spans="1:7" outlineLevel="2">
+      <c r="A74" s="17"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="12"/>
+      <c r="G74" s="7"/>
+    </row>
+    <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A75" s="18">
         <v>1</v>
       </c>
-      <c r="B67" s="8"/>
-[...6 lines deleted...]
-      <c r="E67" s="8" t="s">
+      <c r="B75" s="8"/>
+      <c r="C75" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E75" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F67" s="13">
+      <c r="F75" s="13">
         <v>800.0</v>
       </c>
-      <c r="G67" s="9"/>
-[...2 lines deleted...]
-      <c r="A68" s="18">
+      <c r="G75" s="9"/>
+    </row>
+    <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A76" s="18">
         <v>2</v>
       </c>
-      <c r="B68" s="8"/>
-[...6 lines deleted...]
-      <c r="E68" s="8" t="s">
+      <c r="B76" s="8"/>
+      <c r="C76" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E76" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F68" s="13">
+      <c r="F76" s="13">
         <v>1100.0</v>
       </c>
-      <c r="G68" s="9"/>
-[...55 lines deleted...]
-      <c r="E72" s="8" t="s">
+      <c r="G76" s="9"/>
+    </row>
+    <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A77" s="18">
+        <v>3</v>
+      </c>
+      <c r="B77" s="8"/>
+      <c r="C77" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F72" s="13">
-[...83 lines deleted...]
-      <c r="G77" s="7"/>
+      <c r="F77" s="13">
+        <v>800.0</v>
+      </c>
+      <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="13">
-        <v>1100.0</v>
+        <v>800.0</v>
       </c>
       <c r="G78" s="9"/>
     </row>
     <row r="79" spans="1:7" outlineLevel="1">
       <c r="A79" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="10"/>
       <c r="G79" s="2"/>
     </row>
     <row r="80" spans="1:7" outlineLevel="2">
       <c r="A80" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="5" t="s">
@@ -3564,438 +3300,228 @@
     </row>
     <row r="81" spans="1:7" outlineLevel="2">
       <c r="A81" s="17"/>
       <c r="B81" s="7"/>
       <c r="C81" s="7"/>
       <c r="D81" s="7"/>
       <c r="E81" s="7"/>
       <c r="F81" s="12"/>
       <c r="G81" s="7"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="18">
         <v>1</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="13">
-        <v>750.0</v>
+        <v>800.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
-    <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C83" s="9" t="s">
+    <row r="83" spans="1:7" outlineLevel="1">
+      <c r="A83" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="D83" s="9" t="s">
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="2"/>
+    </row>
+    <row r="84" spans="1:7" outlineLevel="2">
+      <c r="A84" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" outlineLevel="2">
+      <c r="A85" s="17"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="12"/>
+      <c r="G85" s="7"/>
+    </row>
+    <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A86" s="18">
+        <v>1</v>
+      </c>
+      <c r="B86" s="8"/>
+      <c r="C86" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="E83" s="8" t="s">
+      <c r="D86" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E86" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F83" s="13">
-[...45 lines deleted...]
-      <c r="G86" s="7"/>
+      <c r="F86" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G86" s="9"/>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="13">
-        <v>800.0</v>
+        <v>650.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="13">
-        <v>1100.0</v>
+        <v>990.0</v>
       </c>
       <c r="G88" s="9"/>
-    </row>
-[...198 lines deleted...]
-      <c r="G100" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:G17"/>
-    <mergeCell ref="A19:G19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A35:G35"/>
     <mergeCell ref="A37:G37"/>
-    <mergeCell ref="A39:G39"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A50:G50"/>
-    <mergeCell ref="A55:G55"/>
-[...4 lines deleted...]
-    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A67:G67"/>
     <mergeCell ref="A69:G69"/>
-    <mergeCell ref="A71:G71"/>
-[...1 lines deleted...]
-    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A74:G74"/>
     <mergeCell ref="A79:G79"/>
     <mergeCell ref="A81:G81"/>
-    <mergeCell ref="A84:G84"/>
-[...4 lines deleted...]
-    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="A85:G85"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
-[...1 lines deleted...]
-    <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
-[...1 lines deleted...]
-    <hyperlink ref="D36" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_20"/>
-[...9 lines deleted...]
-    <hyperlink ref="D74" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="D83" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_36"/>
-[...4 lines deleted...]
-    <hyperlink ref="D100" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>