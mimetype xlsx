--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -15,59 +15,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:41:16</t>
+    <t>Актуальность прайса на: 2026-09-26 23:33:40</t>
   </si>
   <si>
     <t>Женские тестеры</t>
   </si>
   <si>
     <t>Burberry</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -137,95 +137,89 @@
   <si>
     <t>Тестер Chanel Gabrielle 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-gabrielle-100-ml/</t>
   </si>
   <si>
     <t>Тестер Chanel №5 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-5-100-ml-1/</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Fraiche 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-fraiche-100-ml-1/</t>
   </si>
   <si>
     <t>Тестер Chanel Chance Eau Tendre 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-tendre-100-ml-1/</t>
   </si>
   <si>
-    <t>Тестер Chanel Coco Mademoiselle 100 мл Ликвидация</t>
+    <t>Тестер Chanel Coco Mademoiselle 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-coco-mademoiselle-100-ml-1-1/</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>Тестер Chloe Love 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-75-ml/</t>
   </si>
   <si>
     <t>Тестер Chloe Love Story Eau De Parfum 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-story-75-ml/</t>
   </si>
   <si>
     <t>Christian Dior</t>
   </si>
   <si>
     <t>Тестер Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/christian-dior/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
     <t>Тестер Creed Silver Mountain Water 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/creed-silver/tester-creed-silver-mountain-water-75-ml/</t>
   </si>
   <si>
-    <t>Тестер Creed Aventus For Her 120 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml/</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-pour-femme-intense-100-ml/</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana 3 L'imperatrice 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-3-l-imperatrice-100-ml/</t>
   </si>
   <si>
     <t>Тестер Dolce &amp; Gabbana Light Blue 100 мл SALE</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml-1/</t>
@@ -344,50 +338,56 @@
   <si>
     <t>Тестер Gucci Flora By Gucci Glorious Mandarine 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-mandarine-100-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Gracious Tuberose 100 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-tuberose-100-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci Flora By Gucci Generous Violet 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-violet-100-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo 75 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-75-ml/</t>
   </si>
   <si>
+    <t>Тестер Gucci Flora By Gucci Gorgeous Gardenia Limited Edition 100 мл (Sale)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/</t>
+  </si>
+  <si>
     <t>Тестер Gucci Flora by Gucci Glamorous Magnolia 100 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci Eau de Parfum II 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-eau-de-parfum-2-75-ml-/</t>
   </si>
   <si>
     <t>Тестер Gucci Bamboo Limited Edition 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-limited-edition-75-ml/</t>
   </si>
   <si>
     <t>Тестер Gucci Guilty Pour Femme 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-guilty-pour-femme-75-ml/</t>
   </si>
   <si>
     <t>Hugo Boss</t>
@@ -494,56 +494,71 @@
   <si>
     <t>Тестер Narciso Rodriguez Narciso Rouge 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-rouge-100-ml/</t>
   </si>
   <si>
     <t>Тестер Narciso Rodriguez Narciso Eau De Toilette 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-toilette-100-ml/</t>
   </si>
   <si>
     <t>Nina Ricci</t>
   </si>
   <si>
     <t>Тестер Nina Ricci Nina 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/nina-ricci/tester-nina-ricci-nina-80-ml-1/</t>
   </si>
   <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
+    <t>Тестер Paco Rabanne Lady Million 80 мл Sale</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/zhenskie-testery/paco-rabanne/tester-paco-rabanne-lady-million-100-ml/</t>
+  </si>
+  <si>
     <t>Тестер Paco Rabanne Olympea 80 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/paco-rabanne/tester-paco-rabanne-olympea-80-ml-2/</t>
   </si>
   <si>
+    <t>Salvatore Ferragamo</t>
+  </si>
+  <si>
+    <t>Тестер Salvatore Ferragamo Incanto Charms 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/zhenskie-testery/salvatore-ferragamo/tester-salvatore-ferragamo-incanto-charms-100-ml/</t>
+  </si>
+  <si>
     <t>Tom Ford</t>
   </si>
   <si>
     <t>Тестер Tom Ford Ombre Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/</t>
   </si>
   <si>
     <t>Тестер Tom Ford Black Orchid 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-black-orchid-100-ml/</t>
   </si>
   <si>
     <t>Versace</t>
   </si>
   <si>
     <t>Тестер Versace Bright Crystal 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-bright-crystal-90-ml/</t>
   </si>
   <si>
     <t>Тестер Versace Crystal Noir 90 мл Sale</t>
@@ -588,56 +603,50 @@
     <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-edp-90-ml/</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Pure Illusion 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-black-opium-pure-illusion-90-ml/</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Floral Shock 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Nuit Blanche 90 мл (Sale)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/</t>
   </si>
   <si>
     <t>Тестер Yves Saint Laurent Black Opium Intense 90 мл Sale</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-edp-90-ml-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -756,51 +765,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0b386365f3ea83978acb45768b36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613d6a876477e170aa0623b80994af8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593fd745dbd94466eb67cf3b9698527.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be47aacba470f6f33b0635101ff0efc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a90016685f18c5da0de9ed2ac4cb7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a874a84c119df5cba428734e7ee303.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca79c4e4ad61c004a9afce471e3f4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85629d48351d4e63f6fe79b0812faebc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0181ea2d4f0c70782579e159ebcd344.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e3e28544f31dea82b788051726488.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964f61aff6cd894612ea6a7c385a2c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97061363a8595d9e173664e264fcb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c016889fa4c7a638635fec3d96f24.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af68d2c3be925ada1091c81e46905.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb805fea6bc8d39c6141155cb145f649.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a09321dae271bc02e60bda2bb325.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe4eb836a46a0c80829370122ab48.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a57e97048f9a3133798171be0a44c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac84d0a2892380064eb36992c44a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c6973f3c8983ec06be532d72a066.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a102c12cbc12ada5214e0d8f90b49.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004141f1c1fd944a98313abffe9f1c3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471837d272d85111ec3b2305d7e33667.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7392baa0ff6ce8dd7112e7b877fe5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2eef6e18629b3b72e862e6a4b020.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960ee997ee22999ced922d0ba6b2d3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ca4230d2698b99cf1942ecde2e16.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690bc1db6b8a3d91b7bd166565b56d.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d6c055af6b563aca2155ed269f20.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac5f278f586d05c1c90ebf07c5c313.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8fa5c682d8054bbca95f065549ec.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc51e60a51b06afef26d0bd6b2c85f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e7612094d216e183935714537267.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039e5df6954d2b46124b1f6d9df1e8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe421e8c43f8d41f76088906448eed.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a886c30931abb630599eec100141.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98dd5e1653825cc66ca144334a7361.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0565232c075e7a6f05737657fe8251.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1655b31214dfe814aa7ca320c015467.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7914591045451d7156f6f8070bfd24d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68e8d5c9bbec4c9a7d046a27dccab.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142c4f6d006379f52e45aaaeb59ad00.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f6c39b5da5e3482a260dddd821a9e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33758473733506e034c639bd7b4f7c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d422bb691221d33a14b5d8529ea1eaa.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add3c98f228d8f67cb9448da360127.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdf151ab59b6240bf96733134bf852.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afac0b56e62646bc0f5b0484b5223f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083669464faa2bef98c4d9b2a224f387.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb23c830125ab630b630fed5e7b9ca.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4040f8ff404c009efa0f87abcf51ea.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552bad54b00d25700488416763abf1.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb28e3d13d7f9760ee7fcb40a5049.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a52795e5a40d0dfe59ced001851d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55768a28273f39930c0e6de7d0d3a182.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7aee99582bfa0597a103db6a9cea.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad4d4eb2c47c3cbdeb01eb0e85b84.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d846c836299ae27146cb30227b5fc.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362edaca36b756ff9dfa5b7b1a83f1.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fe571d5a8cf4570a5ac47e1d2ef0.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1e7e2ac048bce5ea2a7aadc4ecce.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c017f38efdb6af9bb1ee37790f9c3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a8bc681c4d6f4a288fcf90408fde3.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef13e19f2a0da428d2a316871a57d7.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363838216f9cfe17e403f669e91378ce.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7048534e4e4804c627fab3c2b16d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe8c884a2229f1d9b6e624aff2503.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd998097357a749275296e96f5fe10.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea20b7e0525a0847606f9110c8967d.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02601cbc5dbe2c5b1c87d3245770c.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80fb0552c6d4f3f57924ff42ce614.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c8abb0d0ac859ffed464dcb21abc.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a783dbb05340bb454e4eb0dff4103.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813bf23621a7353297230e2ab544794.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205cff8eb339609df413fbab052d06.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d9c8c4a1cbfd802dab608545d042.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf327f1dd6679e5c8af4421cc0ef04c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0b386365f3ea83978acb45768b36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613d6a876477e170aa0623b80994af8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593fd745dbd94466eb67cf3b9698527.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be47aacba470f6f33b0635101ff0efc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a90016685f18c5da0de9ed2ac4cb7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a874a84c119df5cba428734e7ee303.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca79c4e4ad61c004a9afce471e3f4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85629d48351d4e63f6fe79b0812faebc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0181ea2d4f0c70782579e159ebcd344.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e3e28544f31dea82b788051726488.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964f61aff6cd894612ea6a7c385a2c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97061363a8595d9e173664e264fcb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c016889fa4c7a638635fec3d96f24.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af68d2c3be925ada1091c81e46905.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb805fea6bc8d39c6141155cb145f649.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a09321dae271bc02e60bda2bb325.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe4eb836a46a0c80829370122ab48.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac84d0a2892380064eb36992c44a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c6973f3c8983ec06be532d72a066.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a102c12cbc12ada5214e0d8f90b49.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004141f1c1fd944a98313abffe9f1c3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471837d272d85111ec3b2305d7e33667.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7392baa0ff6ce8dd7112e7b877fe5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2eef6e18629b3b72e862e6a4b020.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960ee997ee22999ced922d0ba6b2d3.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ca4230d2698b99cf1942ecde2e16.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690bc1db6b8a3d91b7bd166565b56d.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d6c055af6b563aca2155ed269f20.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac5f278f586d05c1c90ebf07c5c313.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8fa5c682d8054bbca95f065549ec.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc51e60a51b06afef26d0bd6b2c85f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e7612094d216e183935714537267.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039e5df6954d2b46124b1f6d9df1e8.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe421e8c43f8d41f76088906448eed.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a886c30931abb630599eec100141.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98dd5e1653825cc66ca144334a7361.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0565232c075e7a6f05737657fe8251.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1655b31214dfe814aa7ca320c015467.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7914591045451d7156f6f8070bfd24d.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68e8d5c9bbec4c9a7d046a27dccab.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142c4f6d006379f52e45aaaeb59ad00.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f2330b8dada7d5b176aead9bec95.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f6c39b5da5e3482a260dddd821a9e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33758473733506e034c639bd7b4f7c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d422bb691221d33a14b5d8529ea1eaa.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add3c98f228d8f67cb9448da360127.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdf151ab59b6240bf96733134bf852.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afac0b56e62646bc0f5b0484b5223f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083669464faa2bef98c4d9b2a224f387.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb23c830125ab630b630fed5e7b9ca.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4040f8ff404c009efa0f87abcf51ea.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552bad54b00d25700488416763abf1.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb28e3d13d7f9760ee7fcb40a5049.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a52795e5a40d0dfe59ced001851d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55768a28273f39930c0e6de7d0d3a182.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7aee99582bfa0597a103db6a9cea.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad4d4eb2c47c3cbdeb01eb0e85b84.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d846c836299ae27146cb30227b5fc.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362edaca36b756ff9dfa5b7b1a83f1.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fe571d5a8cf4570a5ac47e1d2ef0.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1e7e2ac048bce5ea2a7aadc4ecce.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c017f38efdb6af9bb1ee37790f9c3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c10797fce8a8d53eb3906a7ad04a8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a8bc681c4d6f4a288fcf90408fde3.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0a5430fc8cfc9a626305dca5cf05.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef13e19f2a0da428d2a316871a57d7.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363838216f9cfe17e403f669e91378ce.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7048534e4e4804c627fab3c2b16d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe8c884a2229f1d9b6e624aff2503.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd998097357a749275296e96f5fe10.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea20b7e0525a0847606f9110c8967d.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02601cbc5dbe2c5b1c87d3245770c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80fb0552c6d4f3f57924ff42ce614.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c8abb0d0ac859ffed464dcb21abc.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a783dbb05340bb454e4eb0dff4103.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813bf23621a7353297230e2ab544794.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205cff8eb339609df413fbab052d06.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d9c8c4a1cbfd802dab608545d042.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_7573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1394,950 +1403,950 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="18" name="product_7557" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_6828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_6828" descr=""/>
+        <xdr:cNvPr id="19" name="product_9139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_9139" descr=""/>
+        <xdr:cNvPr id="20" name="product_6827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_6827" descr=""/>
+        <xdr:cNvPr id="21" name="product_25598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="22" name="product_25598" descr=""/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_6918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="23" name="product_6918" descr=""/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_18010" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_18010" descr=""/>
+        <xdr:cNvPr id="24" name="product_17659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_17659" descr=""/>
+        <xdr:cNvPr id="25" name="product_13845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_13845" descr=""/>
+        <xdr:cNvPr id="26" name="product_6911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_6911" descr=""/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_6873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_6873" descr=""/>
+        <xdr:cNvPr id="28" name="product_13639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_13639" descr=""/>
+        <xdr:cNvPr id="29" name="product_6874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_6874" descr=""/>
+        <xdr:cNvPr id="30" name="product_6945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_6945" descr=""/>
+        <xdr:cNvPr id="31" name="product_13865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_13865" descr=""/>
+        <xdr:cNvPr id="32" name="product_11040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_11040" descr=""/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_6907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_6907" descr=""/>
+        <xdr:cNvPr id="34" name="product_6909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_6909" descr=""/>
+        <xdr:cNvPr id="35" name="product_13927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_13927" descr=""/>
+        <xdr:cNvPr id="36" name="product_8657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="37" name="product_8657" descr=""/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_6820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_6820" descr=""/>
+        <xdr:cNvPr id="38" name="product_13297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_13297" descr=""/>
+        <xdr:cNvPr id="39" name="product_13298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13298" descr=""/>
+        <xdr:cNvPr id="40" name="product_13299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_13299" descr=""/>
+        <xdr:cNvPr id="41" name="product_6824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_6824" descr=""/>
+        <xdr:cNvPr id="42" name="product_8728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -3070,575 +3079,612 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_13847" descr=""/>
+        <xdr:cNvPr id="63" name="product_6813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="product_13847" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_6786" descr=""/>
+        <xdr:cNvPr id="65" name="product_14439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_6787" descr=""/>
+        <xdr:cNvPr id="66" name="product_13857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_6799" descr=""/>
+        <xdr:cNvPr id="67" name="product_6786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="68" name="product_6800" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_6787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="69" name="product_8021" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_6799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="70" name="product_17234" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_6800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_25739" descr=""/>
+        <xdr:cNvPr id="71" name="product_8021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_17234" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_11315" descr=""/>
+        <xdr:cNvPr id="73" name="product_25739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="74" name="product_14469" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_10219" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_15955" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_11315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_20172" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_14469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="77" name="product_25597" descr=""/>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_15955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_20172" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3899,59 +3945,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/carolina-herrera/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/cerruti/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-coco-mademoiselle-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/christian-dior/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/creed-silver/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/creed-silver/tester-creed-aventus-for-her-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escada/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/hugo-boss/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/kenzo/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lacoste/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-tresor-in-love-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lanvin/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/marc-jacobs/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/moschino/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/moschino/tester-moschino-i-love-love-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-for-her-toilette-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/nina-ricci/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/paco-rabanne/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/victoria-secret/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-edp-90-ml-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-black-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/burberry/tester-burberry-my-burberry-blush-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/carolina-herrera/tester-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/cerruti/tester-cerruti-1881-pour-femme-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-coco-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-5-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-fraiche-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-chance-eau-tendre-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chanel/tester-chanel-coco-mademoiselle-100-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/chloe/tester-chloe-love-story-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/christian-dior/tester-christian-dior-miss-dior-blooming-bouqet-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/creed-silver/tester-creed-silver-mountain-water-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/dolce-gabbana/tester-dolce-gabbana-light-blue-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escada/tester-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-molecule-01-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-molecule-02-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-escentric-01-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/escentric-molecules/tester-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-white-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-nacre-edition-eau-de-parfum-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-si-passione-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/giorgio-armani/tester-giorgio-armani-sun-di-gioia-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-ange-ou-demon-le-secret-elixir-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/givenchy/tester-givenchy-l-interdit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-envy-me-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-mandarine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-tuberose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-violet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-eau-de-parfum-2-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/gucci/tester-gucci-guilty-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/hugo-boss/tester-hugo-boss-ma-vie-pour-femme-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/kenzo/tester-kenzo-world-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lacoste/tester-lacoste-pour-femme-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-vie-est-belle-bouquet-de-printemps-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-vie-est-belle-l-eclat-75-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-tresor-in-love-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-la-nuit-tresor-caresse-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lancome/tester-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/lanvin/tester-lanvin-eclat-d-arpege-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/marc-jacobs/tester-marc-jacobs-decadence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/moschino/tester-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/moschino/tester-moschino-i-love-love-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-for-her-toilette-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/narciso-rodriguez/tester-narciso-rodriguez-narciso-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/nina-ricci/tester-nina-ricci-nina-80-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/paco-rabanne/tester-paco-rabanne-lady-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/paco-rabanne/tester-paco-rabanne-olympea-80-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/salvatore-ferragamo/tester-salvatore-ferragamo-incanto-charms-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-omber-lether-100-ml-uniseks-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/tom-ford/tester-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/versace/tester-versace-bright-crystal-absolu-90-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/victoria-secret/tester-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-edp-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-black-opium-pure-illusion-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-floral-shock-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-nuit-blanche-edp-90-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-testery/yves-saint-laurent/tester-yves-saint-laurent-black-opium-intense-90-ml-sale-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:G168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4347,70 +4393,70 @@
         <v>37</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="13">
         <v>650.0</v>
       </c>
       <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="18">
         <v>7</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="13">
-        <v>550.0</v>
+        <v>650.0</v>
       </c>
       <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="18">
         <v>8</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="13">
-        <v>550.0</v>
+        <v>750.0</v>
       </c>
       <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" outlineLevel="1">
       <c r="A32" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="10"/>
       <c r="G32" s="2"/>
     </row>
     <row r="33" spans="1:7" outlineLevel="2">
       <c r="A33" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="5" t="s">
@@ -4575,843 +4621,843 @@
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="12"/>
       <c r="G43" s="7"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="18">
         <v>1</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="13">
         <v>800.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
-    <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C45" s="9" t="s">
+    <row r="45" spans="1:7" outlineLevel="1">
+      <c r="A45" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="2"/>
+    </row>
+    <row r="46" spans="1:7" outlineLevel="2">
+      <c r="A46" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" outlineLevel="2">
+      <c r="A47" s="17"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="7"/>
+    </row>
+    <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A48" s="18">
+        <v>1</v>
+      </c>
+      <c r="B48" s="8"/>
+      <c r="C48" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E45" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A46" s="16" t="s">
+      <c r="D48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="2"/>
-[...36 lines deleted...]
-      <c r="G48" s="7"/>
+      <c r="E48" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="13">
+        <v>990.0</v>
+      </c>
+      <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="13">
-        <v>990.0</v>
+        <v>800.0</v>
       </c>
       <c r="G49" s="9"/>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="13">
-        <v>800.0</v>
+        <v>990.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="13">
-        <v>990.0</v>
+        <v>450.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
-    <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C52" s="9" t="s">
+    <row r="52" spans="1:7" outlineLevel="1">
+      <c r="A52" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="2"/>
+    </row>
+    <row r="53" spans="1:7" outlineLevel="2">
+      <c r="A53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" outlineLevel="2">
+      <c r="A54" s="17"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="7"/>
+    </row>
+    <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A55" s="18">
+        <v>1</v>
+      </c>
+      <c r="B55" s="8"/>
+      <c r="C55" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E52" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A53" s="16" t="s">
+      <c r="D55" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B53" s="2"/>
-[...7 lines deleted...]
-      <c r="A54" s="3" t="s">
+      <c r="E55" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G55" s="9"/>
+    </row>
+    <row r="56" spans="1:7" outlineLevel="1">
+      <c r="A56" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="2"/>
+    </row>
+    <row r="57" spans="1:7" outlineLevel="2">
+      <c r="A57" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="4" t="s">
+      <c r="B57" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C54" s="5" t="s">
+      <c r="C57" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D54" s="5" t="s">
+      <c r="D57" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E54" s="6" t="s">
+      <c r="E57" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F54" s="11" t="s">
+      <c r="F57" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G54" s="5" t="s">
+      <c r="G57" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="55" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A56" s="18">
+    <row r="58" spans="1:7" outlineLevel="2">
+      <c r="A58" s="17"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="7"/>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A59" s="18">
         <v>1</v>
       </c>
-      <c r="B56" s="8"/>
-[...3 lines deleted...]
-      <c r="D56" s="9" t="s">
+      <c r="B59" s="8"/>
+      <c r="C59" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="13">
+      <c r="D59" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="13">
         <v>750.0</v>
       </c>
-      <c r="G56" s="9"/>
-[...42 lines deleted...]
-      <c r="G59" s="7"/>
+      <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="13">
         <v>750.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="13">
-        <v>650.0</v>
+        <v>750.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="13">
-        <v>650.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
-    <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C63" s="9" t="s">
+    <row r="63" spans="1:7" outlineLevel="1">
+      <c r="A63" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="2"/>
+    </row>
+    <row r="64" spans="1:7" outlineLevel="2">
+      <c r="A64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" outlineLevel="2">
+      <c r="A65" s="17"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="7"/>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A66" s="18">
+        <v>1</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="E63" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A64" s="16" t="s">
+      <c r="D66" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B64" s="2"/>
-[...36 lines deleted...]
-      <c r="G66" s="7"/>
+      <c r="E66" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="13">
         <v>550.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="13">
-        <v>550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G68" s="9"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="13">
-        <v>1250.0</v>
+        <v>750.0</v>
       </c>
       <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="13">
         <v>750.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="13">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
       <c r="G71" s="9"/>
     </row>
-    <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A72" s="18">
+    <row r="72" spans="1:7" outlineLevel="1">
+      <c r="A72" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="2"/>
+    </row>
+    <row r="73" spans="1:7" outlineLevel="2">
+      <c r="A73" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B72" s="8"/>
-[...3 lines deleted...]
-      <c r="D72" s="9" t="s">
+      <c r="C73" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" outlineLevel="2">
+      <c r="A74" s="17"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="12"/>
+      <c r="G74" s="7"/>
+    </row>
+    <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A75" s="18">
+        <v>1</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E72" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A73" s="16" t="s">
+      <c r="D75" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="B73" s="2"/>
-[...36 lines deleted...]
-      <c r="G75" s="7"/>
+      <c r="E75" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="13">
+        <v>800.0</v>
+      </c>
+      <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="13">
-        <v>800.0</v>
+        <v>750.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="13">
         <v>750.0</v>
       </c>
       <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="13">
-        <v>650.0</v>
+        <v>800.0</v>
       </c>
       <c r="G78" s="9"/>
     </row>
-    <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C79" s="9" t="s">
+    <row r="79" spans="1:7" outlineLevel="1">
+      <c r="A79" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="2"/>
+    </row>
+    <row r="80" spans="1:7" outlineLevel="2">
+      <c r="A80" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" outlineLevel="2">
+      <c r="A81" s="17"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="12"/>
+      <c r="G81" s="7"/>
+    </row>
+    <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A82" s="18">
+        <v>1</v>
+      </c>
+      <c r="B82" s="8"/>
+      <c r="C82" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="E79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="13">
+      <c r="D82" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="13">
         <v>800.0</v>
       </c>
-      <c r="G79" s="9"/>
-[...42 lines deleted...]
-      <c r="G82" s="7"/>
+      <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="13">
-        <v>800.0</v>
+        <v>550.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="13">
         <v>550.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="13">
         <v>550.0</v>
       </c>
       <c r="G85" s="9"/>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="13">
-        <v>550.0</v>
+        <v>650.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="13">
-        <v>650.0</v>
+        <v>750.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="13">
         <v>550.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="13">
         <v>800.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="13">
         <v>850.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="13">
         <v>800.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" outlineLevel="1">
       <c r="A92" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B92" s="2"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="10"/>
@@ -6133,132 +6179,132 @@
     </row>
     <row r="137" spans="1:7" outlineLevel="2">
       <c r="A137" s="17"/>
       <c r="B137" s="7"/>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="12"/>
       <c r="G137" s="7"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="18">
         <v>1</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="13">
-        <v>650.0</v>
+        <v>750.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
-    <row r="139" spans="1:7" outlineLevel="1">
-      <c r="A139" s="16" t="s">
+    <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A139" s="18">
+        <v>2</v>
+      </c>
+      <c r="B139" s="8"/>
+      <c r="C139" s="9" t="s">
         <v>161</v>
       </c>
-      <c r="B139" s="2"/>
-[...7 lines deleted...]
-      <c r="A140" s="3" t="s">
+      <c r="D139" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="13">
+        <v>750.0</v>
+      </c>
+      <c r="G139" s="9"/>
+    </row>
+    <row r="140" spans="1:7" outlineLevel="1">
+      <c r="A140" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="10"/>
+      <c r="G140" s="2"/>
+    </row>
+    <row r="141" spans="1:7" outlineLevel="2">
+      <c r="A141" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B140" s="4" t="s">
+      <c r="B141" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C140" s="5" t="s">
+      <c r="C141" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D140" s="5" t="s">
+      <c r="D141" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E140" s="6" t="s">
+      <c r="E141" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F140" s="11" t="s">
+      <c r="F141" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G140" s="5" t="s">
+      <c r="G141" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="141" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G142" s="9"/>
+    <row r="142" spans="1:7" outlineLevel="2">
+      <c r="A142" s="17"/>
+      <c r="B142" s="7"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="7"/>
+      <c r="E142" s="7"/>
+      <c r="F142" s="12"/>
+      <c r="G142" s="7"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="13">
-        <v>1250.0</v>
+        <v>850.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" outlineLevel="1">
       <c r="A144" s="16" t="s">
         <v>166</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="10"/>
       <c r="G144" s="2"/>
     </row>
     <row r="145" spans="1:7" outlineLevel="2">
       <c r="A145" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="5" t="s">
@@ -6276,488 +6322,553 @@
     </row>
     <row r="146" spans="1:7" outlineLevel="2">
       <c r="A146" s="17"/>
       <c r="B146" s="7"/>
       <c r="C146" s="7"/>
       <c r="D146" s="7"/>
       <c r="E146" s="7"/>
       <c r="F146" s="12"/>
       <c r="G146" s="7"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="18">
         <v>1</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>168</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="13">
-        <v>650.0</v>
+        <v>800.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="18">
         <v>2</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>170</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="13">
+        <v>1250.0</v>
+      </c>
+      <c r="G148" s="9"/>
+    </row>
+    <row r="149" spans="1:7" outlineLevel="1">
+      <c r="A149" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B149" s="2"/>
+      <c r="C149" s="2"/>
+      <c r="D149" s="2"/>
+      <c r="E149" s="2"/>
+      <c r="F149" s="10"/>
+      <c r="G149" s="2"/>
+    </row>
+    <row r="150" spans="1:7" outlineLevel="2">
+      <c r="A150" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" outlineLevel="2">
+      <c r="A151" s="17"/>
+      <c r="B151" s="7"/>
+      <c r="C151" s="7"/>
+      <c r="D151" s="7"/>
+      <c r="E151" s="7"/>
+      <c r="F151" s="12"/>
+      <c r="G151" s="7"/>
+    </row>
+    <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A152" s="18">
+        <v>1</v>
+      </c>
+      <c r="B152" s="8"/>
+      <c r="C152" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="13">
+        <v>650.0</v>
+      </c>
+      <c r="G152" s="9"/>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A153" s="18">
+        <v>2</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="13">
         <v>550.0</v>
       </c>
-      <c r="G148" s="9"/>
-[...2 lines deleted...]
-      <c r="A149" s="18">
+      <c r="G153" s="9"/>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="18">
         <v>3</v>
       </c>
-      <c r="B149" s="8"/>
-[...9 lines deleted...]
-      <c r="F149" s="13">
+      <c r="B154" s="8"/>
+      <c r="C154" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="13">
         <v>550.0</v>
       </c>
-      <c r="G149" s="9"/>
-[...80 lines deleted...]
-      <c r="G154" s="7"/>
+      <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="13">
-        <v>1100.0</v>
+        <v>650.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
-    <row r="156" spans="1:7" outlineLevel="1">
-      <c r="A156" s="16" t="s">
+    <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A156" s="18">
+        <v>5</v>
+      </c>
+      <c r="B156" s="8"/>
+      <c r="C156" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="B156" s="2"/>
-[...7 lines deleted...]
-      <c r="A157" s="3" t="s">
+      <c r="D156" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F156" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G156" s="9"/>
+    </row>
+    <row r="157" spans="1:7" outlineLevel="1">
+      <c r="A157" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="10"/>
+      <c r="G157" s="2"/>
+    </row>
+    <row r="158" spans="1:7" outlineLevel="2">
+      <c r="A158" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B157" s="4" t="s">
+      <c r="B158" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C157" s="5" t="s">
+      <c r="C158" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D157" s="5" t="s">
+      <c r="D158" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E157" s="6" t="s">
+      <c r="E158" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F157" s="11" t="s">
+      <c r="F158" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G157" s="5" t="s">
+      <c r="G158" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="158" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G159" s="9"/>
+    <row r="159" spans="1:7" outlineLevel="2">
+      <c r="A159" s="17"/>
+      <c r="B159" s="7"/>
+      <c r="C159" s="7"/>
+      <c r="D159" s="7"/>
+      <c r="E159" s="7"/>
+      <c r="F159" s="12"/>
+      <c r="G159" s="7"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F160" s="13">
-        <v>550.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
-    <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C161" s="9" t="s">
+    <row r="161" spans="1:7" outlineLevel="1">
+      <c r="A161" s="16" t="s">
         <v>185</v>
       </c>
-      <c r="D161" s="9" t="s">
-[...30 lines deleted...]
-      <c r="A163" s="18">
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="10"/>
+      <c r="G161" s="2"/>
+    </row>
+    <row r="162" spans="1:7" outlineLevel="2">
+      <c r="A162" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B163" s="8"/>
-[...12 lines deleted...]
-      <c r="G163" s="9"/>
+      <c r="B162" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" outlineLevel="2">
+      <c r="A163" s="17"/>
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="12"/>
+      <c r="G163" s="7"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="18">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" s="13">
+        <v>450.0</v>
+      </c>
+      <c r="G164" s="9"/>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A165" s="18">
+        <v>2</v>
+      </c>
+      <c r="B165" s="8"/>
+      <c r="C165" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G165" s="9"/>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A166" s="18">
+        <v>3</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="D166" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="D164" s="9" t="s">
+      <c r="E166" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G166" s="9"/>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A167" s="18">
+        <v>4</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="E164" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G164" s="9"/>
+      <c r="D167" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F167" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G167" s="9"/>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A168" s="18">
+        <v>5</v>
+      </c>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G168" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A43:G43"/>
-    <mergeCell ref="A46:G46"/>
-[...10 lines deleted...]
-    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A81:G81"/>
     <mergeCell ref="A92:G92"/>
     <mergeCell ref="A94:G94"/>
     <mergeCell ref="A96:G96"/>
     <mergeCell ref="A98:G98"/>
     <mergeCell ref="A100:G100"/>
     <mergeCell ref="A102:G102"/>
     <mergeCell ref="A104:G104"/>
     <mergeCell ref="A106:G106"/>
     <mergeCell ref="A112:G112"/>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A116:G116"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A120:G120"/>
     <mergeCell ref="A122:G122"/>
     <mergeCell ref="A125:G125"/>
     <mergeCell ref="A127:G127"/>
     <mergeCell ref="A131:G131"/>
     <mergeCell ref="A133:G133"/>
     <mergeCell ref="A135:G135"/>
     <mergeCell ref="A137:G137"/>
-    <mergeCell ref="A139:G139"/>
-    <mergeCell ref="A141:G141"/>
+    <mergeCell ref="A140:G140"/>
+    <mergeCell ref="A142:G142"/>
     <mergeCell ref="A144:G144"/>
     <mergeCell ref="A146:G146"/>
-    <mergeCell ref="A152:G152"/>
-[...2 lines deleted...]
-    <mergeCell ref="A158:G158"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A151:G151"/>
+    <mergeCell ref="A157:G157"/>
+    <mergeCell ref="A159:G159"/>
+    <mergeCell ref="A161:G161"/>
+    <mergeCell ref="A163:G163"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D45" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D63" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D72" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_37"/>
-    <hyperlink ref="D79" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="D142" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="D149" r:id="rId_hyperlink_69"/>
-[...1 lines deleted...]
-    <hyperlink ref="D151" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="D159" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="D161" r:id="rId_hyperlink_75"/>
-[...2 lines deleted...]
-    <hyperlink ref="D164" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_79"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>