--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -17,97 +17,103 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jfif" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:51</t>
+    <t>Актуальность прайса на: 2026-09-26 23:35:10</t>
   </si>
   <si>
     <t>Мужские духи</t>
   </si>
   <si>
     <t>Amouage</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
   <si>
+    <t>Парфюмерная вода Amouage Dia For Men 100 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/muzhskie-dukhi/amouage/parfyumernaya-voda-amouage-for-man-100-ml/</t>
+  </si>
+  <si>
+    <t>много</t>
+  </si>
+  <si>
     <t>Парфюмерная вода Amouage Portrayal For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/amouage/parfyumernaya-voda-amouage-for-woman-100-ml/</t>
   </si>
   <si>
-    <t>много</t>
-[...1 lines deleted...]
-  <si>
     <t>Antonio Banderas</t>
   </si>
   <si>
     <t>Туалетная вода Antonio Banderas Blue Seduction For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Antonio Banderas Seduction In Black 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/</t>
   </si>
   <si>
     <t>Alfred Dunhill</t>
   </si>
   <si>
     <t>Туалетная вода Alfred Dunhill Desire Blue 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/alfred-dunhill/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/</t>
   </si>
   <si>
     <t>Azzaro</t>
@@ -256,56 +262,50 @@
   <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Wins For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-80-ml-/</t>
   </si>
   <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Black Red 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera 212 Men Aqua 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Carolina Herrera CH Kings Limited Edition For Men 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Black Smiley 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Carolina Herrera 212 VIP Black 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-1/</t>
   </si>
   <si>
     <t>Туалетная вода Carolina Herrera Bad Boy 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>Туалетная вода Chanel Allure Homme Sport 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-100-ml/</t>
@@ -454,68 +454,56 @@
   <si>
     <t>Dima Bilan</t>
   </si>
   <si>
     <t>Туалетная вода Dima Bilan Excite 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dima-bilan/tualetnaya-voda-dima-bilan-excite-75-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Pour Homme Intenso 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana The One For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Dolce &amp; Gabbana The One Gentelman 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Туалетная вода Dolce &amp; Gabbana Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Dolce &amp; Gabbana The One Grey Intense 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Туалетная вода Dolce &amp; Gabbana K For Men Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Love Is Love Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Italian Love Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana K by Dolce &amp; Gabbana Eau de Parfum 100 мл</t>
@@ -556,51 +544,51 @@
   <si>
     <t>Туалетная вода Giorgio Armani Acqua Di Gio For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Armani Code Pour Homme 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Acqua Di Gio Profumo 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Emporio Armani Stronger With You 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Giorgio Armani Acqua Di Gio Absolu 100 мл</t>
+    <t>Парфюмерная вода Giorgio Armani Acqua Di Gio Absolu 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Acqua Di Gio Profondo 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Code Absolu Pour Homme 110 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Armani Code Profumo Pour Homme 110 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Code Colonia Pour Homme 125 мл</t>
   </si>
@@ -616,56 +604,50 @@
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Givenchy Pour Homme Blue Label 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/</t>
   </si>
   <si>
     <t>Gucci</t>
   </si>
   <si>
     <t>Туалетная вода Gucci Guilty Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Gucci by Gucci Pour Homme 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Gucci Guilty Absolute Pour Homme 90 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Guerlain</t>
   </si>
   <si>
     <t>Туалетная вода Guerlain L'Homme Ideal 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/guerlain/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/</t>
   </si>
   <si>
     <t>Hermes</t>
   </si>
   <si>
     <t>Туалетная вода Hermes Terre D’Hermes 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hermes/tualetnaya-voda-hermes-terre-d-hermes-100-ml/</t>
   </si>
   <si>
     <t>Hugo Boss</t>
   </si>
   <si>
     <t>Туалетная вода Hugo Boss Boss Bottled (№6) 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-100-ml/</t>
@@ -757,59 +739,50 @@
   <si>
     <t>Туалетная вода Hugo Boss Selection 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-selection-90-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent Absolute For Him 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss The Scent Le Parfum For Him 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Hugo Boss Hugo Intense 125 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/</t>
   </si>
   <si>
-    <t>Issey Miyake</t>
-[...7 lines deleted...]
-  <si>
     <t>Jacques Bogart</t>
   </si>
   <si>
     <t>Туалетная вода Jacques Bogart One Man Show 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Jacques Bogart One Man Show Gold Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Jacques Bogart One Man Show Ruby Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/</t>
   </si>
   <si>
     <t>Туалетная вода Jacques Bogart One Man Show Oud Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/</t>
@@ -1225,56 +1198,50 @@
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/trussardi/tualetnaya-voda-trussardi-uomo-100-ml/</t>
   </si>
   <si>
     <t>Valentino</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born In Roma Yellow Dream 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born in Roma 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born in Roma The Gold 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Valentino Uomo 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Туалетная вода Valentino Uomo Intense 2021 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Valentino Uomo Born In Roma Rockstud Noir 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/</t>
   </si>
   <si>
     <t>Versace</t>
   </si>
   <si>
     <t>Туалетная вода Versace Pour Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Versace Man Eau Fraiche 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-man-eau-fraiche-100-ml/</t>
@@ -1286,59 +1253,50 @@
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Versace Eros Flame For Men 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-flame-for-men-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Versace Eros Pour Homme Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-eros-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Versace Eros Pour Homme Eau de Parfum 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-pour-homme-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Versace Eros Najim 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-najim-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfum-moscow.com/muzhskie-dukhi/viktor-rolf/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/</t>
   </si>
   <si>
     <t>Xerjoff</t>
   </si>
   <si>
     <t>Парфюмерная вода Xerjoff Casamorati Mefisto 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/</t>
   </si>
   <si>
     <t>Yves Saint Laurent</t>
   </si>
   <si>
     <t>Туалетная вода Yves Saint Laurent L'Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Yves Saint Laurent  La Nuit De L’Homme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/</t>
   </si>
@@ -1505,1144 +1463,1144 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ae826c664a0e305b4eb3ba5a4ba9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b75658eb0d09733f531aefcd3cd2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebdc93127b8c3550aef5914171ef0d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb7ca701451ff5dbdff5b731d3950.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa018bd2685555e2fbce7d8827cd7ad.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e75289690246bb1db17454f4f460c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c5ccae906981e6b8d26b605e21b9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb351cf0a74a38c0dd2fa9cfc5e14ae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0812eb684b65220439f15f8fc41d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7785b199e5411dd94220e3d97760.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5a343eb9b5b8b96f6c9c99271769.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1f69594e7d65dd9038d3b23348f9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41432107409efa4953b305bfd0b95bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00893da267921d2ca2e556fd1e5999.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6f4a7c9157a2d0622a632738ff44.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784044910221b078791f6c85490ef9d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e4ca40076391c6f8b93b8391d148.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2bcac397051b85856320d51caeb60.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cecc9ac4254989c728ecdff0a461e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c90deca20d73f242af705e40e5ac8.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcc841d6b4f49fd662750a2cd4dad.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e594ee7da10618cc1ce0209fdce3d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f245af645f0d432e73fb5c430c707.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4308116cc752e92838e3a1bbef3596.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944186a602c4ac2a3de2515249cd49.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e5c745329bf6749746026cc1662ea.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9157ea4afed2ea37d6ed991de886d3.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5b25b8d4c2279d329be93d31fb7c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb352644a23f1dc058840322b1103.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71003f0a9b897880730c1f20b0acc5d.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7dfbe2997c25e3f6f49089852810.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b551fe1fa3f44426f7fb10ea2b3422e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a47fff1c7f155f12037fdb99303500.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf95662689d863c5df2536e34fd19b.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacf8bf925ab037ab9ce880e2bf721.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80b4dbaa5c2dec4e728e52a9ddc68.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad8d048033f9a5b8e4d73e018c4b2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b9e54a7d118fdd0da796a55ff50e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf61f48cf62d4804708fd1e9eaef20.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1388f12666a8f4a0c66d75a722e8a5.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf796f2179af436f2d82fe8e043fc4fd.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25c3314dcdcaff8136280895d58665.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbde13d1268907382f5d1c8dbd850.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf37ea22d14a28feb4fd062ecfaed.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be938bcc64b010adf2dcff95fe2ee6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24390481901a019a26d828070e293427.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978a9eb9d060f976638baf127d81f3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a1a22492e7bf07cea14d128a8fb5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd40aeac200e968b797d2e75ec34b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787d71a16938188861dad33a0854c2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef4b2e13072aaa0c575a2df8c9373.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f993e46220cf7a663202766bfbd426.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55940243aa8bd2a0c8530ffba36da70.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de5dba183501487954d2a9fce8e4c0.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a371431234b32cf2016f812cfc7b7.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4c748c21ccc20cbe0f58a068e304.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b26628fe56065e57077c07df5f774.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3a6e30e7a567473543a6586bb71a.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f519379d24240366a352297fedf474.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c12dcadee425babfd8251ed39b6d2.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dc6b3dc3eb7aa60489b48198a47b3.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97a9129d55bc450d6882f8aa622b3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606979adf0efd2c816f1868412cbe142.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc294b1053f50f253daa05c06679a99.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f180ebb2826694c298d220948e15.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631a22a5b046d75f4475a7d9f4cfc9.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad604ca38fa1b8bf469f582c663b539.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67e25b3aa86bd5deffd5187abfec0.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4779e45f95a980b6051ee70c4344b.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c00e2adfdbbaf5523a46157351f61.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ae9f7c166061ed66277913c4a7ba.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034f3d4e269b6c7436cd0a7390bb64.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd99eff633ce345f63ea2bea97d93.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0864431cd71fa849e7f421f7d859a5a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3485e12f625fe297c550956bf149f8.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3b018b1cbd7f28941a59d68c7762.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756765dabc9f794ade0113ad1271fa.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9851b0713ff077651b19fd092389.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5efef93f9459aa40648649053d40.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de91732d27091ad3391ef2ba26ae71.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bb469f63f8deaf4f63780ac89295.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee590a9964fe506014775c34cdcb14.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a29a5d31ee3182c357eb369f420b6.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c78c24282536150d5429dc034c697.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67433d364d041c4c5a822060c932f8.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf774f14a9cb8d798db211a0df57e3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed62e9be94524ae50052b56450676c.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e0cc3614e989be31b27ba100463d.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31450ca0ca771b7b18fbe6f7d8b54.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5a6c1741f9898cc210a92ffd64b7.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113adefa768ee9774ab62669ac7112f5.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5f10806222c46bfb19d6c36a9285.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d609ce493448f8369226925caa9881.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1742f1ec8109b4eb2c439c28fac0f0.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f48b9d3e497973035478aad5c52da.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b677c2a41d673b00212b7ed32bbd92.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd77d4c9ec83186df934b8c4686cba.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642889d8d0a3319c0f17d3a0aae5232.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2cd19031d5424fdd21708453a558.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f5bbfa627ba2587f5a6fb80a4af6.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076c9fc4e3fccfeb95db2022b148f6.jfif"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0262ca03e7cbd3030c8ff9d5a0a2.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f7d9e54cca360b11343cdf9c52c6e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401048b030120550bc6128fb85d9aa.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d36494730f33ba5bad2275361f5d3.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9992209763f239ca4616c53915f44.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccbb881d8d749eb6ad277152853f1.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219289a8fe466a814b8de1d2bab8c4.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71d82d2058c2cc3f3a7caa3e747b7.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d511256650cf3e76f2af6c604d6d3.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7129bde354607de812c82aeeaafa.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9c18afa6413689b9122c4b6e818b.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961daa895e8e3d2ec29bebac012003d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eccd2306211c2058bc753a7841aa4.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d912b47b906dc6736c2c3299ab6b.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566d65b8e5a107f288e66e20e66b59.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b872611abcc5f2342fc485304f87.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe54412fa13544fdd6a25baa990e319.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f904883c470a00472f21b3e45d79b0.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b734b37a89edb71cb2c8a3cbf055f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258aa3060255be9ac5c8a07cfc7e6fa.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6597db6ca933f15028359139b3758.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed701670451107b0f93649aa488a272.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9179abc4af81c46f7459c7f4209d4.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad649e09e0a056a724af29c5971e897.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11498d8ff815696c521ccfdf44c7e.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec42ad29db100be8f22a5c3b29e619.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8500a5085cd92a4893bef44cd604f87.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f99adefdd5d56db5a9463d76c3071f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49dadf7f26a97fabb13782c949e0d.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937665dcd6db224b1116fc2818c837e1.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9217d1b88a860672d10204af558203.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6726467aa83f82d15ac9b29fe479f.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729dd670690666efc68fcb40695404.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62eb7e5031da9cd3a6668425d6435.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5861837340f77df17626afe9a57dc.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2ffca6b57d0f0c9bf2386940bd57.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7bffd517770bed8025ef8f61189d4.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981523b4628f6100f4994cff6bc4dd94.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5c24eb0f8b1957cb3f0506febb20f.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aac7eba9ecf19f9752a9d48752fc5.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55df3aaa297b1a7ab9d3b528f997c.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa20aa3e0649cf080aba5692d2ba4.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4e7726f7b5c0cacaff37ec6e6440.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd1032512c80dd16d63dca015b2a5.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097db0c7740f355ec97f5c60d21ed79.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd9e63a41e334b900ff1f1ac567c5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25722e4edab6c32562e0ca98a7f124bb.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9467b0b83d5f91acbf8417ff8a15b.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa66e5d65296e41239398cf02ce12c.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712765088b0489af4741d7b2a9a0f4.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac9e42fec8413daffeae8dc8e0cae1.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d08c2f298a5d62f5d04687bc43654.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76e82e199b6b8730c072ffbad4c7e.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d060b8a6e6f2707c8e570b9492824.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ea8826962c9d5f7fb63bfe2997ae.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bbc490538bf4ac4ddd3dd00e3efec.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272fe67a3a6530561628fadda19c21.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9529dc0869dcc8e73a39190784c99fd.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf103dcf39f6c17547d1cef3c36a1b2.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891959b0e624aad23eb73182a8dd97d.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e86278494b92e528c2c652c5fa36a.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea06d6f7715c34ada322706ac39675.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6049afacb7c82e1de8f960ecee98.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8718208a7f4b672ffc3c04cbbce021.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f814dc37e4640f23293f46d45287.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c83f9283d930b11b1057ec7da679.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6435e6d10f41f5e894e4dd61fa8fa1.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20248787f954e9b093dda4fc8e3dc.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db1aecd97d45bff87176129284be2.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f4a3c25811bb57d4cbe96688c174.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6e31ca6d5ff3c5036b7ec8a02ce3.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eff9b75ba380f53a1b4edc6c978d8.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b884bca716ec5718086589f91a2f12.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb144532f38354eba87bec549e31c5.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef5543ddfb3745b684f78bbef955e.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518168a7a60e49ce45c5545a13c0f1.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359b87f52efad34f0f8d20bc1de2ef.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439b2537dd9ab6f87c2281ca54a73a.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef988ab400b9fc777a98c3bd3e6bb92.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d379fe64b1960f0d2df9535aa5fb26.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469633c3888d99801512d80c081354.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7116aca384f565425776ee91a923d.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a3954ba351968f49699cbccbaa01.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcef8db07f8a65c05bba9d01809d39.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5662009a7de3493e4829879a71d8c5.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334070cc7ee83639e912237b8f3320.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1246de2eae42d89b5ff890b8d90d.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db0bc932478ede73e94da379730bd4.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b56dd1e975225dbe58fe9b4325d46.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466485513bb517922771b2f0a238fd.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438db7d7194284b8eac57181d2eb04.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a9ed296548b171d075ad7aa2a24a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ae826c664a0e305b4eb3ba5a4ba9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b75658eb0d09733f531aefcd3cd2e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebdc93127b8c3550aef5914171ef0d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb7ca701451ff5dbdff5b731d3950.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa018bd2685555e2fbce7d8827cd7ad.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e75289690246bb1db17454f4f460c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c5ccae906981e6b8d26b605e21b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb351cf0a74a38c0dd2fa9cfc5e14ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0812eb684b65220439f15f8fc41d4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7785b199e5411dd94220e3d97760.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5a343eb9b5b8b96f6c9c99271769.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1f69594e7d65dd9038d3b23348f9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41432107409efa4953b305bfd0b95bf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00893da267921d2ca2e556fd1e5999.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6f4a7c9157a2d0622a632738ff44.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784044910221b078791f6c85490ef9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e4ca40076391c6f8b93b8391d148.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2bcac397051b85856320d51caeb60.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cecc9ac4254989c728ecdff0a461e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c90deca20d73f242af705e40e5ac8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcc841d6b4f49fd662750a2cd4dad.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e594ee7da10618cc1ce0209fdce3d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f245af645f0d432e73fb5c430c707.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4308116cc752e92838e3a1bbef3596.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944186a602c4ac2a3de2515249cd49.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e5c745329bf6749746026cc1662ea.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9157ea4afed2ea37d6ed991de886d3.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5b25b8d4c2279d329be93d31fb7c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb352644a23f1dc058840322b1103.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7dfbe2997c25e3f6f49089852810.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b551fe1fa3f44426f7fb10ea2b3422e.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a47fff1c7f155f12037fdb99303500.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf95662689d863c5df2536e34fd19b.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacf8bf925ab037ab9ce880e2bf721.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80b4dbaa5c2dec4e728e52a9ddc68.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad8d048033f9a5b8e4d73e018c4b2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b9e54a7d118fdd0da796a55ff50e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf61f48cf62d4804708fd1e9eaef20.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1388f12666a8f4a0c66d75a722e8a5.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf796f2179af436f2d82fe8e043fc4fd.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25c3314dcdcaff8136280895d58665.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbde13d1268907382f5d1c8dbd850.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf37ea22d14a28feb4fd062ecfaed.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be938bcc64b010adf2dcff95fe2ee6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24390481901a019a26d828070e293427.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978a9eb9d060f976638baf127d81f3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a1a22492e7bf07cea14d128a8fb5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd40aeac200e968b797d2e75ec34b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787d71a16938188861dad33a0854c2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef4b2e13072aaa0c575a2df8c9373.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f993e46220cf7a663202766bfbd426.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55940243aa8bd2a0c8530ffba36da70.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de5dba183501487954d2a9fce8e4c0.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a371431234b32cf2016f812cfc7b7.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4c748c21ccc20cbe0f58a068e304.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b26628fe56065e57077c07df5f774.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3a6e30e7a567473543a6586bb71a.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c12dcadee425babfd8251ed39b6d2.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97a9129d55bc450d6882f8aa622b3.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606979adf0efd2c816f1868412cbe142.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc294b1053f50f253daa05c06679a99.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f180ebb2826694c298d220948e15.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631a22a5b046d75f4475a7d9f4cfc9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad604ca38fa1b8bf469f582c663b539.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67e25b3aa86bd5deffd5187abfec0.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4779e45f95a980b6051ee70c4344b.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c00e2adfdbbaf5523a46157351f61.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ae9f7c166061ed66277913c4a7ba.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034f3d4e269b6c7436cd0a7390bb64.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd99eff633ce345f63ea2bea97d93.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0864431cd71fa849e7f421f7d859a5a.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3485e12f625fe297c550956bf149f8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3b018b1cbd7f28941a59d68c7762.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756765dabc9f794ade0113ad1271fa.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9851b0713ff077651b19fd092389.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5efef93f9459aa40648649053d40.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de91732d27091ad3391ef2ba26ae71.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bb469f63f8deaf4f63780ac89295.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee590a9964fe506014775c34cdcb14.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a29a5d31ee3182c357eb369f420b6.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67433d364d041c4c5a822060c932f8.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf774f14a9cb8d798db211a0df57e3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed62e9be94524ae50052b56450676c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e0cc3614e989be31b27ba100463d.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31450ca0ca771b7b18fbe6f7d8b54.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5a6c1741f9898cc210a92ffd64b7.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113adefa768ee9774ab62669ac7112f5.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5f10806222c46bfb19d6c36a9285.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d609ce493448f8369226925caa9881.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1742f1ec8109b4eb2c439c28fac0f0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f48b9d3e497973035478aad5c52da.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b677c2a41d673b00212b7ed32bbd92.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd77d4c9ec83186df934b8c4686cba.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642889d8d0a3319c0f17d3a0aae5232.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2cd19031d5424fdd21708453a558.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f5bbfa627ba2587f5a6fb80a4af6.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076c9fc4e3fccfeb95db2022b148f6.jfif"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0262ca03e7cbd3030c8ff9d5a0a2.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f7d9e54cca360b11343cdf9c52c6e.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401048b030120550bc6128fb85d9aa.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d36494730f33ba5bad2275361f5d3.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccbb881d8d749eb6ad277152853f1.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219289a8fe466a814b8de1d2bab8c4.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71d82d2058c2cc3f3a7caa3e747b7.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d511256650cf3e76f2af6c604d6d3.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7129bde354607de812c82aeeaafa.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9c18afa6413689b9122c4b6e818b.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961daa895e8e3d2ec29bebac012003d.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eccd2306211c2058bc753a7841aa4.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d912b47b906dc6736c2c3299ab6b.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566d65b8e5a107f288e66e20e66b59.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b872611abcc5f2342fc485304f87.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe54412fa13544fdd6a25baa990e319.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f904883c470a00472f21b3e45d79b0.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b734b37a89edb71cb2c8a3cbf055f.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258aa3060255be9ac5c8a07cfc7e6fa.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6597db6ca933f15028359139b3758.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed701670451107b0f93649aa488a272.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9179abc4af81c46f7459c7f4209d4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad649e09e0a056a724af29c5971e897.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11498d8ff815696c521ccfdf44c7e.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec42ad29db100be8f22a5c3b29e619.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8500a5085cd92a4893bef44cd604f87.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f99adefdd5d56db5a9463d76c3071f.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49dadf7f26a97fabb13782c949e0d.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937665dcd6db224b1116fc2818c837e1.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9217d1b88a860672d10204af558203.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6726467aa83f82d15ac9b29fe479f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729dd670690666efc68fcb40695404.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62eb7e5031da9cd3a6668425d6435.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5861837340f77df17626afe9a57dc.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2ffca6b57d0f0c9bf2386940bd57.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7bffd517770bed8025ef8f61189d4.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981523b4628f6100f4994cff6bc4dd94.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5c24eb0f8b1957cb3f0506febb20f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aac7eba9ecf19f9752a9d48752fc5.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55df3aaa297b1a7ab9d3b528f997c.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa20aa3e0649cf080aba5692d2ba4.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4e7726f7b5c0cacaff37ec6e6440.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd1032512c80dd16d63dca015b2a5.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097db0c7740f355ec97f5c60d21ed79.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd9e63a41e334b900ff1f1ac567c5.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25722e4edab6c32562e0ca98a7f124bb.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9467b0b83d5f91acbf8417ff8a15b.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa66e5d65296e41239398cf02ce12c.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712765088b0489af4741d7b2a9a0f4.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac9e42fec8413daffeae8dc8e0cae1.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d08c2f298a5d62f5d04687bc43654.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76e82e199b6b8730c072ffbad4c7e.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d060b8a6e6f2707c8e570b9492824.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ea8826962c9d5f7fb63bfe2997ae.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bbc490538bf4ac4ddd3dd00e3efec.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272fe67a3a6530561628fadda19c21.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9529dc0869dcc8e73a39190784c99fd.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf103dcf39f6c17547d1cef3c36a1b2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891959b0e624aad23eb73182a8dd97d.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e86278494b92e528c2c652c5fa36a.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea06d6f7715c34ada322706ac39675.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6049afacb7c82e1de8f960ecee98.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8718208a7f4b672ffc3c04cbbce021.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f814dc37e4640f23293f46d45287.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c83f9283d930b11b1057ec7da679.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6435e6d10f41f5e894e4dd61fa8fa1.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20248787f954e9b093dda4fc8e3dc.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db1aecd97d45bff87176129284be2.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f4a3c25811bb57d4cbe96688c174.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6e31ca6d5ff3c5036b7ec8a02ce3.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eff9b75ba380f53a1b4edc6c978d8.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b884bca716ec5718086589f91a2f12.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef5543ddfb3745b684f78bbef955e.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518168a7a60e49ce45c5545a13c0f1.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359b87f52efad34f0f8d20bc1de2ef.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439b2537dd9ab6f87c2281ca54a73a.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef988ab400b9fc777a98c3bd3e6bb92.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d379fe64b1960f0d2df9535aa5fb26.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469633c3888d99801512d80c081354.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7116aca384f565425776ee91a923d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a3954ba351968f49699cbccbaa01.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5662009a7de3493e4829879a71d8c5.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334070cc7ee83639e912237b8f3320.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1246de2eae42d89b5ff890b8d90d.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db0bc932478ede73e94da379730bd4.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b56dd1e975225dbe58fe9b4325d46.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466485513bb517922771b2f0a238fd.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438db7d7194284b8eac57181d2eb04.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_17039" descr=""/>
+        <xdr:cNvPr id="1" name="product_17037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_17039" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_6545" descr=""/>
+        <xdr:cNvPr id="3" name="product_6543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="product_6545" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...34 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="product_7651" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_19597" descr=""/>
+        <xdr:cNvPr id="6" name="product_7671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_24909" descr=""/>
+        <xdr:cNvPr id="7" name="product_19597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="product_24909" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...34 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="product_6538" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_19096" descr=""/>
+        <xdr:cNvPr id="10" name="product_18528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="product_19096" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_6533" descr=""/>
+        <xdr:cNvPr id="12" name="product_14227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_7452" descr=""/>
+        <xdr:cNvPr id="13" name="product_6533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_9093" descr=""/>
+        <xdr:cNvPr id="14" name="product_7452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_9094" descr=""/>
+        <xdr:cNvPr id="15" name="product_9093" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_19382" descr=""/>
+        <xdr:cNvPr id="16" name="product_9094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_19982" descr=""/>
+        <xdr:cNvPr id="17" name="product_19382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_19988" descr=""/>
+        <xdr:cNvPr id="18" name="product_19982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_24558" descr=""/>
+        <xdr:cNvPr id="19" name="product_19988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_24558" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_12988" descr=""/>
+        <xdr:cNvPr id="21" name="product_6528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_6529" descr=""/>
+        <xdr:cNvPr id="22" name="product_12988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_6530" descr=""/>
+        <xdr:cNvPr id="23" name="product_6529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_6530" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_16349" descr=""/>
+        <xdr:cNvPr id="25" name="product_6526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_16735" descr=""/>
+        <xdr:cNvPr id="26" name="product_16349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_17056" descr=""/>
+        <xdr:cNvPr id="27" name="product_16735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_17399" descr=""/>
+        <xdr:cNvPr id="28" name="product_17056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_17562" descr=""/>
+        <xdr:cNvPr id="29" name="product_17399" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_18281" descr=""/>
+        <xdr:cNvPr id="30" name="product_17562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -3671,4978 +3629,4756 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_6498" descr=""/>
+        <xdr:cNvPr id="59" name="product_6499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_6499" descr=""/>
+        <xdr:cNvPr id="60" name="product_9744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_8698" descr=""/>
+        <xdr:cNvPr id="61" name="product_13970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_9744" descr=""/>
+        <xdr:cNvPr id="62" name="product_17506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_13970" descr=""/>
+        <xdr:cNvPr id="63" name="product_17668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_17506" descr=""/>
+        <xdr:cNvPr id="64" name="product_19112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_17668" descr=""/>
+        <xdr:cNvPr id="65" name="product_19384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_19112" descr=""/>
+        <xdr:cNvPr id="66" name="product_23207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_19384" descr=""/>
+        <xdr:cNvPr id="67" name="product_24908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>124</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="68" name="product_23207" descr=""/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_21271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>125</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="69" name="product_24908" descr=""/>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_6485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>129</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="70" name="product_21271" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_6488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_6485" descr=""/>
+        <xdr:cNvPr id="71" name="product_7022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_6488" descr=""/>
+        <xdr:cNvPr id="72" name="product_7456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_7022" descr=""/>
+        <xdr:cNvPr id="73" name="product_7670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_7456" descr=""/>
+        <xdr:cNvPr id="74" name="product_17058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_7670" descr=""/>
+        <xdr:cNvPr id="75" name="product_20856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_17058" descr=""/>
+        <xdr:cNvPr id="76" name="product_21017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_20856" descr=""/>
+        <xdr:cNvPr id="77" name="product_21272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="78" name="product_21017" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_6482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="79" name="product_21272" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_6483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="80" name="product_6482" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_6475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="81" name="product_6483" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_6479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="82" name="product_6475" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="product_6474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="83" name="product_6479" descr=""/>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="product_6473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="84" name="product_8119" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_6466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="85" name="product_6474" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_6467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="86" name="product_6473" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_6468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_6466" descr=""/>
+        <xdr:cNvPr id="87" name="product_6470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_6467" descr=""/>
+        <xdr:cNvPr id="88" name="product_6471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_6468" descr=""/>
+        <xdr:cNvPr id="89" name="product_6472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_6470" descr=""/>
+        <xdr:cNvPr id="90" name="product_6958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_6471" descr=""/>
+        <xdr:cNvPr id="91" name="product_6976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_6472" descr=""/>
+        <xdr:cNvPr id="92" name="product_7024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_6958" descr=""/>
+        <xdr:cNvPr id="93" name="product_7201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_6976" descr=""/>
+        <xdr:cNvPr id="94" name="product_8731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_7024" descr=""/>
+        <xdr:cNvPr id="95" name="product_8906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_7201" descr=""/>
+        <xdr:cNvPr id="96" name="product_8905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_8731" descr=""/>
+        <xdr:cNvPr id="97" name="product_16446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_8906" descr=""/>
+        <xdr:cNvPr id="98" name="product_16639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_8905" descr=""/>
+        <xdr:cNvPr id="99" name="product_18189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_16446" descr=""/>
+        <xdr:cNvPr id="100" name="product_18325" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_16639" descr=""/>
+        <xdr:cNvPr id="101" name="product_18329" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_18189" descr=""/>
+        <xdr:cNvPr id="102" name="product_23718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>180</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="103" name="product_18325" descr=""/>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_14319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>181</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="104" name="product_18329" descr=""/>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_19603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>182</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_23718" descr=""/>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_19347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20066" descr=""/>
+        <xdr:cNvPr id="106" name="product_19346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_14319" descr=""/>
+        <xdr:cNvPr id="107" name="product_21901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_19603" descr=""/>
+        <xdr:cNvPr id="108" name="product_21902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_19347" descr=""/>
+        <xdr:cNvPr id="109" name="product_21903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="110" name="product_19346" descr=""/>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_21300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="111" name="product_21901" descr=""/>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_6461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="112" name="product_21902" descr=""/>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_22386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="113" name="product_21903" descr=""/>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_6393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>203</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="114" name="product_21300" descr=""/>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_6394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_6461" descr=""/>
+        <xdr:cNvPr id="115" name="product_6445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_22386" descr=""/>
+        <xdr:cNvPr id="116" name="product_6446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_6447" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_6448" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_6449" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_6393" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="120" name="product_6451" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_6394" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="121" name="product_6452" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_6445" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="122" name="product_6455" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_6446" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="123" name="product_7080" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_6447" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="124" name="product_7535" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_6448" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="125" name="product_8132" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_6449" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="126" name="product_8733" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_6451" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="127" name="product_9266" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_6452" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="128" name="product_17507" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_6455" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="129" name="product_18135" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_7080" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="130" name="product_18137" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_7535" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="131" name="product_18466" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_8132" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="132" name="product_19383" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_8733" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="133" name="product_20841" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_9266" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="134" name="product_23025" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_18466" descr=""/>
+        <xdr:cNvPr id="135" name="product_24560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_19383" descr=""/>
+        <xdr:cNvPr id="136" name="product_24624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_20841" descr=""/>
+        <xdr:cNvPr id="137" name="product_24625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_23025" descr=""/>
+        <xdr:cNvPr id="138" name="product_24626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>237</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_24762" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_24624" descr=""/>
+        <xdr:cNvPr id="140" name="product_19983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="141" name="product_24625" descr=""/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_6441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="142" name="product_24626" descr=""/>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_8141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="143" name="product_24762" descr=""/>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_9194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_19983" descr=""/>
+        <xdr:cNvPr id="144" name="product_18256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_6441" descr=""/>
+        <xdr:cNvPr id="145" name="product_18057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>250</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_8141" descr=""/>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_17383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>251</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="147" name="product_9194" descr=""/>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_6434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>252</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="148" name="product_18256" descr=""/>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_6436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_18057" descr=""/>
+        <xdr:cNvPr id="149" name="product_7203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="product_7459" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="product_8995" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_14142" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_17383" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="153" name="product_16634" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_6434" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="154" name="product_17055" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_6436" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="155" name="product_18260" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_7203" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <xdr:cNvPr id="156" name="product_21638" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_7459" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="157" name="product_21836" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_8995" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="158" name="product_23029" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_14142" descr=""/>
-[...104 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="159" name="product_24907" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_21638" descr=""/>
+        <xdr:cNvPr id="160" name="product_19348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>271</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="161" name="product_21836" descr=""/>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="product_17808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="162" name="product_23029" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_23434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="163" name="product_24907" descr=""/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_19419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="164" name="product_19348" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_6432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="165" name="product_17808" descr=""/>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_6429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="166" name="product_23434" descr=""/>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_6430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="167" name="product_19419" descr=""/>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_6426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>290</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="168" name="product_6432" descr=""/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_24447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="169" name="product_6429" descr=""/>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_24451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_6430" descr=""/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_24453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_6426" descr=""/>
+        <xdr:cNvPr id="171" name="product_24455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_24456" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_24451" descr=""/>
+        <xdr:cNvPr id="173" name="product_6423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_24453" descr=""/>
+        <xdr:cNvPr id="174" name="product_6424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_24454" descr=""/>
+        <xdr:cNvPr id="175" name="product_7454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_24455" descr=""/>
+        <xdr:cNvPr id="176" name="product_10919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_24456" descr=""/>
+        <xdr:cNvPr id="177" name="product_10921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>312</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="178" name="product_6423" descr=""/>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_17352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>313</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_24906" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_7454" descr=""/>
+        <xdr:cNvPr id="180" name="product_19439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>315</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="181" name="product_10919" descr=""/>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_6419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>316</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="182" name="product_10921" descr=""/>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_6421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="183" name="product_17352" descr=""/>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_10163" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>318</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="184" name="product_24906" descr=""/>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_10167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_19763" descr=""/>
+        <xdr:cNvPr id="185" name="product_20904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>326</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="186" name="product_19439" descr=""/>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="product_23471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
-        <a:stretch>
-[...220 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8903,59 +8639,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/amouage/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/alfred-dunhill/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/baldessarini/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/burberry/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/burberry/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-ch-kings-limited-edition-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/clinique/tualetnaya-voda-clinique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/davidoff/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/diesel/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dima-bilan/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-the-one-gentelman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-the-one-grey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ermenegildo-zegna/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-guilty-absolute-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/guerlain/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hermes/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/issey-miyake/parfyumernaya-voda-issey-miyake-nuit-d-issey-pulse-of-the-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jean-paul-gaultier/ualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/francis-kurkdjian/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/moschino/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-victory-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-phantom-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/rasasi-rumz/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ralph-lauren/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ralph-lauren/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/roger-gallet/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/salvador-dali/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/sergio-tacchini/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/sergio-tacchini/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/trussardi/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-flame-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/viktor-rolf/parfyumernaya-voda-viktor-rolf-spicebomb-extreme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/amouage/parfyumernaya-voda-amouage-for-man-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/amouage/parfyumernaya-voda-amouage-for-woman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-blue-seduction-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-seduction-in-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/alfred-dunhill/tualetnaya-voda-alfred-dunhill-desire-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/tualetnaya-voda-azzaro-wanted-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/parfyumernaya-voda-azzaro-wanted-by-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/azzaro/parfyumernaya-voda-azzaro-the-most-wanted-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/baldessarini/tualetnaya-voda-baldessarini-ambre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/burberry/tualetnaya-voda-burberry-hero-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/burberry/parfyumernaya-voda-burberry-hero-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-man-wood-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-aqva-marine-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-aqva-pour-homme-atlantiqve-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-man-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-extreme-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-pour-homme-soir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-man-glacial-essence-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-le-gemme-tygar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-euphoria-men-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-eternity-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-ck-in2u-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-euphoria-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-vip-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-sexy-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-men-wins-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-men-aqua-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-smiley-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-black-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-bad-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-egoiste-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-bleu-de-chanel-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-eau-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-allure-homme-sport-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/parfyumernaya-voda-chanel-allure-homme-edition-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/chanel/tualetnaya-voda-chanel-egoiste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-fahrenheit-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dior-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-fahrenheit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-sauvage-edp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-sauvage-elixir-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-viking-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-aventus-for-men-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/creed/parfyumernaya-voda-creed-viking-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/clinique/tualetnaya-voda-clinique-happy-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/davidoff/tualetnaya-voda-davidoff-cool-water-for-men-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/diesel/tualetnaya-voda-diesel-only-the-brave-high-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dima-bilan/tualetnaya-voda-dima-bilan-excite-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-homme-intenso-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-the-one-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-k-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-lovi-is-love-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-for-men-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-eau-intense-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-devotion-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ermenegildo-zegna/tualetnaya-voda-ermenegildo-zegna-zegna-colonia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-black-sode-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profumo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-emporio-armani-stronger-with-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gio-profondo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-code-absolu-pour-homme-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-armani-code-profumo-110-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/giorgio-armani/giorgio-armani-code-colonia-pour-homme-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/givenchy/tualetnaya-voda-givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-guilty-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/gucci/tualetnaya-voda-gucci-by-gucci-pour-homme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/guerlain/tualetnaya-voda-guerlain-l-homme-ideal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hermes/tualetnaya-voda-hermes-terre-d-hermes-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-just-different-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-hugo-for-men-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-unlimited-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-the-scent-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-tonic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-bottled-united-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-saffron-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-aromatic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-reversed-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-boss-bottled-oud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-selection-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-absolute-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-hugo-intense-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/tualetnaya-voda-jacques-bogart-one-man-show-gold-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-ruby-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jacques-bogart/jacques-bogart-one-man-show-oud-edition-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-chromite-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-motion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jaguar/tualetnaya-voda-jaguar-classic-electric-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/jean-paul-gaultier/ualetnaya-voda-jean-paul-gaultier-scandal-pour-homme-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-homme-100-ml-krug-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-jaune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blanc-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-vert-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-style-in-play-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-hot-play-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-essential-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-magnetic-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-eau-fraiche-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-lui-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/parfyumernaya-voda-lacoste-l-12-12-blanc-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/lacoste-essential-collector-edition-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-blanc-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-live-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-energized-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-noir-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lacoste/tualetnaya-voda-lacoste-match-point-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-bourbon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-rave-now-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-asad-zanzibar-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/francis-kurkdjian/parfyumernaya-voda-maison-francis-kurkdjian-l-homme-a-la-rose-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/tualetnaya-voda-mont-blanc-legend-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-legend-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-explorer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/montblanc/parfyumernaya-voda-mont-blanc-explorer-ultra-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/moschino/parfyumernaya-voda-moschino-toy-boy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-invictus-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabbane-invictus-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-pure-xs-for-him-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-legend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-invictus-aqua-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-lucky-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-1-million-prive-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-1-million-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-1-million-royal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-platinum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-invictus-victory-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-phantom-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/rasasi-rumz/parfyumernaya-voda-rasasi-rumz-al-rasasi-pour-lui-9325-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ralph-lauren/tualetnaya-voda-ralph-lauren-polo-red-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/ralph-lauren/parfyumernaya-voda-ralph-lauren-polo-supreme-oud-125-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/roger-gallet/tualetnaya-voda-roger-gallet-open-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/salvador-dali/tualetnaya-voda-salvador-dali-black-sun-sport-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/sergio-tacchini/tualetnaya-voda-sergio-tacchini-experience-discovery-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/sergio-tacchini/tualetnaya-voda-sergio-tacchini-experience-sailing-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/trussardi/tualetnaya-voda-trussardi-uomo-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-intense-2021-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/valentino/tualetnaya-voda-valentino-uomo-born-in-roma-rockstud-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-pour-homme-dylan-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-flame-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/tualetnaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-pour-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/versace/parfyumernaya-voda-versace-eros-najim-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-casamorati-mefisto-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-la-nuit-de-l-homme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/tualetnaya-voda-yves-saint-laurent-y-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-la-nuit-de-l-homme-l-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-y-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/muzhskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-y-le-parfum-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G336"/>
+  <dimension ref="A1:G324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -9013,990 +8749,990 @@
     </row>
     <row r="9" spans="1:7" outlineLevel="2">
       <c r="A9" s="17"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="12"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A10" s="18">
         <v>1</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="13">
-        <v>550.0</v>
+        <v>410.0</v>
       </c>
       <c r="G10" s="9"/>
     </row>
-    <row r="11" spans="1:7" outlineLevel="1">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A11" s="18">
+        <v>2</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="2"/>
-[...7 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="D11" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" outlineLevel="1">
+      <c r="A12" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="2"/>
+    </row>
+    <row r="13" spans="1:7" outlineLevel="2">
+      <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B13" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D13" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="E13" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="11" t="s">
+      <c r="F13" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="5" t="s">
+      <c r="G13" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G14" s="9"/>
+    <row r="14" spans="1:7" outlineLevel="2">
+      <c r="A14" s="17"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A15" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A16" s="18">
+        <v>2</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="13">
         <v>500.0</v>
       </c>
-      <c r="G15" s="9"/>
-[...13 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" outlineLevel="1">
+      <c r="A17" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7" outlineLevel="2">
+      <c r="A18" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B18" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C18" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="F18" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="5" t="s">
+      <c r="G18" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A19" s="18">
+    <row r="19" spans="1:7" outlineLevel="2">
+      <c r="A19" s="17"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A20" s="18">
         <v>1</v>
       </c>
-      <c r="B19" s="8"/>
-[...9 lines deleted...]
-      <c r="F19" s="13">
+      <c r="B20" s="8"/>
+      <c r="C20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="13">
         <v>520.0</v>
       </c>
-      <c r="G19" s="9"/>
-[...13 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" outlineLevel="1">
+      <c r="A21" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7" outlineLevel="2">
+      <c r="A22" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B22" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C22" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="D22" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="E22" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="11" t="s">
+      <c r="F22" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="5" t="s">
+      <c r="G22" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G23" s="9"/>
+    <row r="23" spans="1:7" outlineLevel="2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="7"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="13">
         <v>520.0</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="13">
-        <v>390.0</v>
+        <v>520.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
-    <row r="26" spans="1:7" outlineLevel="1">
-      <c r="A26" s="16" t="s">
+    <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A26" s="18">
+        <v>3</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="2"/>
-[...7 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="D26" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" outlineLevel="1">
+      <c r="A27" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7" outlineLevel="2">
+      <c r="A28" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B28" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C28" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E28" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="F28" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G27" s="5" t="s">
+      <c r="G28" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A29" s="18">
+    <row r="29" spans="1:7" outlineLevel="2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A30" s="18">
         <v>1</v>
       </c>
-      <c r="B29" s="8"/>
-[...9 lines deleted...]
-      <c r="F29" s="13">
+      <c r="B30" s="8"/>
+      <c r="C30" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="13">
         <v>520.0</v>
       </c>
-      <c r="G29" s="9"/>
-[...13 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="G30" s="9"/>
+    </row>
+    <row r="31" spans="1:7" outlineLevel="1">
+      <c r="A31" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7" outlineLevel="2">
+      <c r="A32" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B32" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C32" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E32" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F31" s="11" t="s">
+      <c r="F32" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G31" s="5" t="s">
+      <c r="G32" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G33" s="9"/>
+    <row r="33" spans="1:7" outlineLevel="2">
+      <c r="A33" s="17"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="7"/>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G34" s="9"/>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A35" s="18">
+        <v>2</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="13">
         <v>520.0</v>
       </c>
-      <c r="G34" s="9"/>
-[...13 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="G35" s="9"/>
+    </row>
+    <row r="36" spans="1:7" outlineLevel="1">
+      <c r="A36" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7" outlineLevel="2">
+      <c r="A37" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C37" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="D37" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E36" s="6" t="s">
+      <c r="E37" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F36" s="11" t="s">
+      <c r="F37" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G36" s="5" t="s">
+      <c r="G37" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G38" s="9"/>
+    <row r="38" spans="1:7" outlineLevel="2">
+      <c r="A38" s="17"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="7"/>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G39" s="9"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="13">
         <v>520.0</v>
       </c>
       <c r="G41" s="9"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="13">
         <v>520.0</v>
       </c>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="13">
         <v>520.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="18">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="13">
         <v>520.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="18">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="13">
         <v>520.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="18">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G46" s="9"/>
+    </row>
+    <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A47" s="18">
+        <v>9</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="13">
         <v>550.0</v>
       </c>
-      <c r="G46" s="9"/>
-[...13 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:7" outlineLevel="1">
+      <c r="A48" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="2"/>
+    </row>
+    <row r="49" spans="1:7" outlineLevel="2">
+      <c r="A49" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="B49" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="C49" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="E49" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F48" s="11" t="s">
+      <c r="F49" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G48" s="5" t="s">
+      <c r="G49" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="49" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G50" s="9"/>
+    <row r="50" spans="1:7" outlineLevel="2">
+      <c r="A50" s="17"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="7"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="13">
         <v>520.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="13">
         <v>520.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="13">
         <v>520.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
-    <row r="54" spans="1:7" outlineLevel="1">
-      <c r="A54" s="16" t="s">
+    <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A54" s="18">
+        <v>4</v>
+      </c>
+      <c r="B54" s="8"/>
+      <c r="C54" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B54" s="2"/>
-[...7 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="D54" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G54" s="9"/>
+    </row>
+    <row r="55" spans="1:7" outlineLevel="1">
+      <c r="A55" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="2"/>
+    </row>
+    <row r="56" spans="1:7" outlineLevel="2">
+      <c r="A56" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="B56" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C55" s="5" t="s">
+      <c r="C56" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D55" s="5" t="s">
+      <c r="D56" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E55" s="6" t="s">
+      <c r="E56" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F55" s="11" t="s">
+      <c r="F56" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G55" s="5" t="s">
+      <c r="G56" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="56" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G57" s="9"/>
+    <row r="57" spans="1:7" outlineLevel="2">
+      <c r="A57" s="17"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="7"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="13">
         <v>520.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="13">
         <v>520.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="13">
         <v>520.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="13">
         <v>520.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="13">
         <v>520.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="18">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="13">
-        <v>640.0</v>
+        <v>520.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="18">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="13">
         <v>520.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="18">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="13">
         <v>520.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="18">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="13">
         <v>520.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" outlineLevel="1">
       <c r="A67" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="10"/>
@@ -10141,51 +9877,51 @@
         <v>99</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="13">
         <v>520.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="18">
         <v>7</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="18">
         <v>8</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="13">
         <v>520.0</v>
       </c>
       <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="18">
         <v>9</v>
@@ -10260,51 +9996,51 @@
         <v>108</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="13">
         <v>520.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="18">
         <v>2</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="13">
-        <v>390.0</v>
+        <v>410.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="18">
         <v>3</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="13">
         <v>520.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="18">
         <v>4</v>
@@ -10803,70 +10539,70 @@
         <v>144</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="13">
         <v>500.0</v>
       </c>
       <c r="G115" s="9"/>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="18">
         <v>3</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>146</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G116" s="9"/>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="18">
         <v>4</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G117" s="9"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="18">
         <v>5</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="13">
         <v>520.0</v>
       </c>
       <c r="G118" s="9"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="18">
         <v>6</v>
@@ -10879,1212 +10615,1212 @@
         <v>152</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="13">
         <v>520.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="18">
         <v>7</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G120" s="9"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="18">
         <v>8</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="18">
         <v>9</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="18">
         <v>10</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="18">
         <v>11</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G124" s="9"/>
+    </row>
+    <row r="125" spans="1:7" outlineLevel="1">
+      <c r="A125" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B125" s="2"/>
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+      <c r="F125" s="10"/>
+      <c r="G125" s="2"/>
+    </row>
+    <row r="126" spans="1:7" outlineLevel="2">
+      <c r="A126" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" outlineLevel="2">
+      <c r="A127" s="17"/>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="12"/>
+      <c r="G127" s="7"/>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A128" s="18">
+        <v>1</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="13">
+        <v>680.0</v>
+      </c>
+      <c r="G128" s="9"/>
+    </row>
+    <row r="129" spans="1:7" outlineLevel="1">
+      <c r="A129" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="2"/>
+    </row>
+    <row r="130" spans="1:7" outlineLevel="2">
+      <c r="A130" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" outlineLevel="2">
+      <c r="A131" s="17"/>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
+      <c r="F131" s="12"/>
+      <c r="G131" s="7"/>
+    </row>
+    <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A132" s="18">
+        <v>1</v>
+      </c>
+      <c r="B132" s="8"/>
+      <c r="C132" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="13">
         <v>500.0</v>
       </c>
-      <c r="G124" s="9"/>
-[...90 lines deleted...]
-      <c r="D130" s="9" t="s">
+      <c r="G132" s="9"/>
+    </row>
+    <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A133" s="18">
+        <v>2</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="E130" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A131" s="16" t="s">
+      <c r="D133" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="B131" s="2"/>
-[...36 lines deleted...]
-      <c r="G133" s="7"/>
+      <c r="E133" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="13">
+        <v>620.0</v>
+      </c>
+      <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>174</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="13">
-        <v>620.0</v>
+        <v>500.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>176</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="18">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>180</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G140" s="9"/>
+    </row>
+    <row r="141" spans="1:7" outlineLevel="1">
+      <c r="A141" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="10"/>
+      <c r="G141" s="2"/>
+    </row>
+    <row r="142" spans="1:7" outlineLevel="2">
+      <c r="A142" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" outlineLevel="2">
+      <c r="A143" s="17"/>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7"/>
+      <c r="E143" s="7"/>
+      <c r="F143" s="12"/>
+      <c r="G143" s="7"/>
+    </row>
+    <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A144" s="18">
+        <v>1</v>
+      </c>
+      <c r="B144" s="8"/>
+      <c r="C144" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="13">
         <v>520.0</v>
       </c>
-      <c r="G140" s="9"/>
-[...2 lines deleted...]
-      <c r="A141" s="18">
+      <c r="G144" s="9"/>
+    </row>
+    <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A145" s="18">
+        <v>2</v>
+      </c>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G145" s="9"/>
+    </row>
+    <row r="146" spans="1:7" outlineLevel="1">
+      <c r="A146" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="10"/>
+      <c r="G146" s="2"/>
+    </row>
+    <row r="147" spans="1:7" outlineLevel="2">
+      <c r="A147" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B141" s="8"/>
-[...15 lines deleted...]
-      <c r="A142" s="18">
+      <c r="E147" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B142" s="8"/>
-[...26 lines deleted...]
-      <c r="A144" s="3" t="s">
+      <c r="F147" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" outlineLevel="2">
+      <c r="A148" s="17"/>
+      <c r="B148" s="7"/>
+      <c r="C148" s="7"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
+      <c r="F148" s="12"/>
+      <c r="G148" s="7"/>
+    </row>
+    <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A149" s="18">
+        <v>1</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G149" s="9"/>
+    </row>
+    <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A150" s="18">
+        <v>2</v>
+      </c>
+      <c r="B150" s="8"/>
+      <c r="C150" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F150" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G150" s="9"/>
+    </row>
+    <row r="151" spans="1:7" outlineLevel="1">
+      <c r="A151" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="2"/>
+    </row>
+    <row r="152" spans="1:7" outlineLevel="2">
+      <c r="A152" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B144" s="4" t="s">
+      <c r="B152" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C144" s="5" t="s">
+      <c r="C152" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D144" s="5" t="s">
+      <c r="D152" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E144" s="6" t="s">
+      <c r="E152" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F144" s="11" t="s">
+      <c r="F152" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G144" s="5" t="s">
+      <c r="G152" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="145" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A146" s="18">
+    <row r="153" spans="1:7" outlineLevel="2">
+      <c r="A153" s="17"/>
+      <c r="B153" s="7"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="7"/>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="18">
         <v>1</v>
       </c>
-      <c r="B146" s="8"/>
-[...9 lines deleted...]
-      <c r="F146" s="13">
+      <c r="B154" s="8"/>
+      <c r="C154" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="13">
         <v>520.0</v>
       </c>
-      <c r="G146" s="9"/>
-[...2 lines deleted...]
-      <c r="A147" s="18">
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" outlineLevel="1">
+      <c r="A155" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="10"/>
+      <c r="G155" s="2"/>
+    </row>
+    <row r="156" spans="1:7" outlineLevel="2">
+      <c r="A156" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" outlineLevel="2">
+      <c r="A157" s="17"/>
+      <c r="B157" s="7"/>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
+      <c r="F157" s="12"/>
+      <c r="G157" s="7"/>
+    </row>
+    <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A158" s="18">
+        <v>1</v>
+      </c>
+      <c r="B158" s="8"/>
+      <c r="C158" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G158" s="9"/>
+    </row>
+    <row r="159" spans="1:7" outlineLevel="1">
+      <c r="A159" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="10"/>
+      <c r="G159" s="2"/>
+    </row>
+    <row r="160" spans="1:7" outlineLevel="2">
+      <c r="A160" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" outlineLevel="2">
+      <c r="A161" s="17"/>
+      <c r="B161" s="7"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7"/>
+      <c r="E161" s="7"/>
+      <c r="F161" s="12"/>
+      <c r="G161" s="7"/>
+    </row>
+    <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A162" s="18">
+        <v>1</v>
+      </c>
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G162" s="9"/>
+    </row>
+    <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A163" s="18">
         <v>2</v>
       </c>
-      <c r="B147" s="8"/>
-[...9 lines deleted...]
-      <c r="F147" s="13">
+      <c r="B163" s="8"/>
+      <c r="C163" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F163" s="13">
         <v>520.0</v>
       </c>
-      <c r="G147" s="9"/>
-[...83 lines deleted...]
-      <c r="A153" s="18">
+      <c r="G163" s="9"/>
+    </row>
+    <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A164" s="18">
         <v>3</v>
       </c>
-      <c r="B153" s="8"/>
-[...127 lines deleted...]
-      <c r="D161" s="9" t="s">
+      <c r="B164" s="8"/>
+      <c r="C164" s="9" t="s">
         <v>206</v>
       </c>
-      <c r="E161" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A162" s="16" t="s">
+      <c r="D164" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="B162" s="2"/>
-[...36 lines deleted...]
-      <c r="G164" s="7"/>
+      <c r="E164" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>209</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="13">
         <v>520.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="18">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="13">
         <v>520.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="18">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>213</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="13">
         <v>520.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="18">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="13">
         <v>520.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="18">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>218</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>219</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="18">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>221</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="13">
         <v>520.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="18">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>223</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="13">
-        <v>520.0</v>
+        <v>630.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="18">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>224</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>225</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="13">
         <v>520.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="18">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>227</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="13">
         <v>520.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="18">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>229</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="13">
-        <v>630.0</v>
+        <v>500.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="18">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>230</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="13">
         <v>520.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="13">
         <v>520.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>235</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="13">
         <v>500.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="18">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>236</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="13">
         <v>520.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="18">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G180" s="9"/>
+    </row>
+    <row r="181" spans="1:7" outlineLevel="1">
+      <c r="A181" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="10"/>
+      <c r="G181" s="2"/>
+    </row>
+    <row r="182" spans="1:7" outlineLevel="2">
+      <c r="A182" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" outlineLevel="2">
+      <c r="A183" s="17"/>
+      <c r="B183" s="7"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="7"/>
+      <c r="F183" s="12"/>
+      <c r="G183" s="7"/>
+    </row>
+    <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A184" s="18">
+        <v>1</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F184" s="13">
         <v>520.0</v>
       </c>
-      <c r="G180" s="9"/>
-[...28 lines deleted...]
-      <c r="D182" s="9" t="s">
+      <c r="G184" s="9"/>
+    </row>
+    <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A185" s="18">
+        <v>2</v>
+      </c>
+      <c r="B185" s="8"/>
+      <c r="C185" s="9" t="s">
         <v>243</v>
       </c>
-      <c r="E182" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F182" s="13">
+      <c r="D185" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F185" s="13">
         <v>520.0</v>
       </c>
-      <c r="G182" s="9"/>
-[...9 lines deleted...]
-      <c r="D183" s="9" t="s">
+      <c r="G185" s="9"/>
+    </row>
+    <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A186" s="18">
+        <v>3</v>
+      </c>
+      <c r="B186" s="8"/>
+      <c r="C186" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="E183" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A184" s="16" t="s">
+      <c r="D186" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="B184" s="2"/>
-[...36 lines deleted...]
-      <c r="G186" s="7"/>
+      <c r="E186" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F186" s="13">
+        <v>600.0</v>
+      </c>
+      <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>248</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="13">
-        <v>520.0</v>
+        <v>600.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" outlineLevel="1">
       <c r="A188" s="16" t="s">
         <v>249</v>
       </c>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="10"/>
       <c r="G188" s="2"/>
     </row>
     <row r="189" spans="1:7" outlineLevel="2">
       <c r="A189" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="5" t="s">
@@ -12140,961 +11876,961 @@
         <v>253</v>
       </c>
       <c r="E192" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="13">
         <v>520.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="18">
         <v>3</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>254</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E193" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="13">
-        <v>600.0</v>
+        <v>520.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
-    <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C194" s="9" t="s">
+    <row r="194" spans="1:7" outlineLevel="1">
+      <c r="A194" s="16" t="s">
         <v>256</v>
       </c>
-      <c r="D194" s="9" t="s">
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="10"/>
+      <c r="G194" s="2"/>
+    </row>
+    <row r="195" spans="1:7" outlineLevel="2">
+      <c r="A195" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" outlineLevel="2">
+      <c r="A196" s="17"/>
+      <c r="B196" s="7"/>
+      <c r="C196" s="7"/>
+      <c r="D196" s="7"/>
+      <c r="E196" s="7"/>
+      <c r="F196" s="12"/>
+      <c r="G196" s="7"/>
+    </row>
+    <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A197" s="18">
+        <v>1</v>
+      </c>
+      <c r="B197" s="8"/>
+      <c r="C197" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="E194" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A195" s="16" t="s">
+      <c r="D197" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="B195" s="2"/>
-[...7 lines deleted...]
-      <c r="A196" s="3" t="s">
+      <c r="E197" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F197" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G197" s="9"/>
+    </row>
+    <row r="198" spans="1:7" outlineLevel="1">
+      <c r="A198" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="10"/>
+      <c r="G198" s="2"/>
+    </row>
+    <row r="199" spans="1:7" outlineLevel="2">
+      <c r="A199" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="4" t="s">
+      <c r="B199" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C196" s="5" t="s">
+      <c r="C199" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D196" s="5" t="s">
+      <c r="D199" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E196" s="6" t="s">
+      <c r="E199" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F196" s="11" t="s">
+      <c r="F199" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G196" s="5" t="s">
+      <c r="G199" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="197" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A198" s="18">
+    <row r="200" spans="1:7" outlineLevel="2">
+      <c r="A200" s="17"/>
+      <c r="B200" s="7"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="12"/>
+      <c r="G200" s="7"/>
+    </row>
+    <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A201" s="18">
         <v>1</v>
       </c>
-      <c r="B198" s="8"/>
-[...3 lines deleted...]
-      <c r="D198" s="9" t="s">
+      <c r="B201" s="8"/>
+      <c r="C201" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="E198" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F198" s="13">
+      <c r="D201" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F201" s="13">
         <v>520.0</v>
       </c>
-      <c r="G198" s="9"/>
-[...2 lines deleted...]
-      <c r="A199" s="18">
+      <c r="G201" s="9"/>
+    </row>
+    <row r="202" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A202" s="18">
         <v>2</v>
       </c>
-      <c r="B199" s="8"/>
-[...3 lines deleted...]
-      <c r="D199" s="9" t="s">
+      <c r="B202" s="8"/>
+      <c r="C202" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="E199" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F199" s="13">
+      <c r="D202" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F202" s="13">
         <v>520.0</v>
       </c>
-      <c r="G199" s="9"/>
-[...9 lines deleted...]
-      <c r="D200" s="9" t="s">
+      <c r="G202" s="9"/>
+    </row>
+    <row r="203" spans="1:7" outlineLevel="1">
+      <c r="A203" s="16" t="s">
         <v>264</v>
       </c>
-      <c r="E200" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F200" s="13">
+      <c r="B203" s="2"/>
+      <c r="C203" s="2"/>
+      <c r="D203" s="2"/>
+      <c r="E203" s="2"/>
+      <c r="F203" s="10"/>
+      <c r="G203" s="2"/>
+    </row>
+    <row r="204" spans="1:7" outlineLevel="2">
+      <c r="A204" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" outlineLevel="2">
+      <c r="A205" s="17"/>
+      <c r="B205" s="7"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="7"/>
+      <c r="E205" s="7"/>
+      <c r="F205" s="12"/>
+      <c r="G205" s="7"/>
+    </row>
+    <row r="206" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A206" s="18">
+        <v>1</v>
+      </c>
+      <c r="B206" s="8"/>
+      <c r="C206" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F206" s="13">
         <v>520.0</v>
       </c>
-      <c r="G200" s="9"/>
-[...52 lines deleted...]
-      <c r="D204" s="9" t="s">
+      <c r="G206" s="9"/>
+    </row>
+    <row r="207" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A207" s="18">
+        <v>2</v>
+      </c>
+      <c r="B207" s="8"/>
+      <c r="C207" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="E204" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A205" s="16" t="s">
+      <c r="D207" s="9" t="s">
         <v>268</v>
       </c>
-      <c r="B205" s="2"/>
-[...36 lines deleted...]
-      <c r="G207" s="7"/>
+      <c r="E207" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F207" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G207" s="9"/>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D208" s="9" t="s">
         <v>270</v>
       </c>
       <c r="E208" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G208" s="9"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>272</v>
       </c>
       <c r="E209" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="13">
         <v>520.0</v>
       </c>
       <c r="G209" s="9"/>
     </row>
-    <row r="210" spans="1:7" outlineLevel="1">
-      <c r="A210" s="16" t="s">
+    <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A210" s="18">
+        <v>5</v>
+      </c>
+      <c r="B210" s="8"/>
+      <c r="C210" s="9" t="s">
         <v>273</v>
       </c>
-      <c r="B210" s="2"/>
-[...10 lines deleted...]
-      <c r="B211" s="4" t="s">
+      <c r="D210" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F210" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G210" s="9"/>
+    </row>
+    <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A211" s="18">
         <v>6</v>
       </c>
-      <c r="C211" s="5" t="s">
+      <c r="B211" s="8"/>
+      <c r="C211" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F211" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G211" s="9"/>
+    </row>
+    <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A212" s="18">
         <v>7</v>
       </c>
-      <c r="D211" s="5" t="s">
-[...19 lines deleted...]
-      <c r="G212" s="7"/>
+      <c r="B212" s="8"/>
+      <c r="C212" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F212" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G212" s="9"/>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E213" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="13">
         <v>520.0</v>
       </c>
       <c r="G213" s="9"/>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="18">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E214" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G214" s="9"/>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="18">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E215" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="13">
         <v>500.0</v>
       </c>
       <c r="G215" s="9"/>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="18">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E216" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="13">
         <v>520.0</v>
       </c>
       <c r="G216" s="9"/>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="18">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E217" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G217" s="9"/>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="18">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E218" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="13">
         <v>520.0</v>
       </c>
       <c r="G218" s="9"/>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="18">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="E219" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G219" s="9"/>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="18">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E220" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="13">
         <v>520.0</v>
       </c>
       <c r="G220" s="9"/>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="18">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E221" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="13">
         <v>520.0</v>
       </c>
       <c r="G221" s="9"/>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="18">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E222" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G222" s="9"/>
     </row>
     <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="18">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B223" s="8"/>
       <c r="C223" s="9" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E223" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="13">
         <v>520.0</v>
       </c>
       <c r="G223" s="9"/>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="18">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="9" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E224" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="13">
         <v>500.0</v>
       </c>
       <c r="G224" s="9"/>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="18">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E225" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="13">
         <v>520.0</v>
       </c>
       <c r="G225" s="9"/>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="18">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E226" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="13">
         <v>520.0</v>
       </c>
       <c r="G226" s="9"/>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="18">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E227" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F227" s="13">
         <v>520.0</v>
       </c>
       <c r="G227" s="9"/>
     </row>
-    <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...45 lines deleted...]
-      <c r="D230" s="9" t="s">
+    <row r="228" spans="1:7" outlineLevel="1">
+      <c r="A228" s="16" t="s">
         <v>309</v>
       </c>
-      <c r="E230" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G230" s="9"/>
+      <c r="B228" s="2"/>
+      <c r="C228" s="2"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="2"/>
+      <c r="F228" s="10"/>
+      <c r="G228" s="2"/>
+    </row>
+    <row r="229" spans="1:7" outlineLevel="2">
+      <c r="A229" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" outlineLevel="2">
+      <c r="A230" s="17"/>
+      <c r="B230" s="7"/>
+      <c r="C230" s="7"/>
+      <c r="D230" s="7"/>
+      <c r="E230" s="7"/>
+      <c r="F230" s="12"/>
+      <c r="G230" s="7"/>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="18">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E231" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="13">
-        <v>500.0</v>
+        <v>900.0</v>
       </c>
       <c r="G231" s="9"/>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="18">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>313</v>
       </c>
       <c r="E232" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F232" s="13">
-        <v>520.0</v>
+        <v>900.0</v>
       </c>
       <c r="G232" s="9"/>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="18">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="9" t="s">
         <v>314</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>315</v>
       </c>
       <c r="E233" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F233" s="13">
-        <v>520.0</v>
+        <v>900.0</v>
       </c>
       <c r="G233" s="9"/>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="18">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>317</v>
       </c>
       <c r="E234" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F234" s="13">
-        <v>520.0</v>
+        <v>900.0</v>
       </c>
       <c r="G234" s="9"/>
     </row>
-    <row r="235" spans="1:7" outlineLevel="1">
-      <c r="A235" s="16" t="s">
+    <row r="235" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A235" s="18">
+        <v>5</v>
+      </c>
+      <c r="B235" s="8"/>
+      <c r="C235" s="9" t="s">
         <v>318</v>
       </c>
-      <c r="B235" s="2"/>
-[...7 lines deleted...]
-      <c r="A236" s="3" t="s">
+      <c r="D235" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F235" s="13">
+        <v>900.0</v>
+      </c>
+      <c r="G235" s="9"/>
+    </row>
+    <row r="236" spans="1:7" outlineLevel="1">
+      <c r="A236" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="B236" s="2"/>
+      <c r="C236" s="2"/>
+      <c r="D236" s="2"/>
+      <c r="E236" s="2"/>
+      <c r="F236" s="10"/>
+      <c r="G236" s="2"/>
+    </row>
+    <row r="237" spans="1:7" outlineLevel="2">
+      <c r="A237" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B236" s="4" t="s">
+      <c r="B237" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C236" s="5" t="s">
+      <c r="C237" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D236" s="5" t="s">
+      <c r="D237" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E236" s="6" t="s">
+      <c r="E237" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F236" s="11" t="s">
+      <c r="F237" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G236" s="5" t="s">
+      <c r="G237" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="237" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G238" s="9"/>
+    <row r="238" spans="1:7" outlineLevel="2">
+      <c r="A238" s="17"/>
+      <c r="B238" s="7"/>
+      <c r="C238" s="7"/>
+      <c r="D238" s="7"/>
+      <c r="E238" s="7"/>
+      <c r="F238" s="12"/>
+      <c r="G238" s="7"/>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>322</v>
       </c>
       <c r="E239" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F239" s="13">
-        <v>900.0</v>
+        <v>520.0</v>
       </c>
       <c r="G239" s="9"/>
     </row>
-    <row r="240" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A240" s="18">
+    <row r="240" spans="1:7" outlineLevel="1">
+      <c r="A240" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="B240" s="2"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="E240" s="2"/>
+      <c r="F240" s="10"/>
+      <c r="G240" s="2"/>
+    </row>
+    <row r="241" spans="1:7" outlineLevel="2">
+      <c r="A241" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" outlineLevel="2">
+      <c r="A242" s="17"/>
+      <c r="B242" s="7"/>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
+      <c r="F242" s="12"/>
+      <c r="G242" s="7"/>
+    </row>
+    <row r="243" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A243" s="18">
+        <v>1</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F243" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G243" s="9"/>
+    </row>
+    <row r="244" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A244" s="18">
+        <v>2</v>
+      </c>
+      <c r="B244" s="8"/>
+      <c r="C244" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G244" s="9"/>
+    </row>
+    <row r="245" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A245" s="18">
         <v>3</v>
       </c>
-      <c r="B240" s="8"/>
-[...41 lines deleted...]
-      <c r="D242" s="9" t="s">
+      <c r="B245" s="8"/>
+      <c r="C245" s="9" t="s">
         <v>328</v>
       </c>
-      <c r="E242" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A243" s="16" t="s">
+      <c r="D245" s="9" t="s">
         <v>329</v>
       </c>
-      <c r="B243" s="2"/>
-[...36 lines deleted...]
-      <c r="G245" s="7"/>
+      <c r="E245" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G245" s="9"/>
     </row>
     <row r="246" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D246" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E246" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F246" s="13">
         <v>520.0</v>
       </c>
       <c r="G246" s="9"/>
     </row>
     <row r="247" spans="1:7" outlineLevel="1">
       <c r="A247" s="16" t="s">
         <v>332</v>
       </c>
       <c r="B247" s="2"/>
       <c r="C247" s="2"/>
       <c r="D247" s="2"/>
       <c r="E247" s="2"/>
       <c r="F247" s="10"/>
@@ -13125,1798 +12861,1588 @@
     </row>
     <row r="249" spans="1:7" outlineLevel="2">
       <c r="A249" s="17"/>
       <c r="B249" s="7"/>
       <c r="C249" s="7"/>
       <c r="D249" s="7"/>
       <c r="E249" s="7"/>
       <c r="F249" s="12"/>
       <c r="G249" s="7"/>
     </row>
     <row r="250" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="18">
         <v>1</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D250" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E250" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F250" s="13">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
       <c r="G250" s="9"/>
     </row>
-    <row r="251" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A251" s="18">
+    <row r="251" spans="1:7" outlineLevel="1">
+      <c r="A251" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="B251" s="2"/>
+      <c r="C251" s="2"/>
+      <c r="D251" s="2"/>
+      <c r="E251" s="2"/>
+      <c r="F251" s="10"/>
+      <c r="G251" s="2"/>
+    </row>
+    <row r="252" spans="1:7" outlineLevel="2">
+      <c r="A252" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C252" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G252" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" outlineLevel="2">
+      <c r="A253" s="17"/>
+      <c r="B253" s="7"/>
+      <c r="C253" s="7"/>
+      <c r="D253" s="7"/>
+      <c r="E253" s="7"/>
+      <c r="F253" s="12"/>
+      <c r="G253" s="7"/>
+    </row>
+    <row r="254" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A254" s="18">
+        <v>1</v>
+      </c>
+      <c r="B254" s="8"/>
+      <c r="C254" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F254" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G254" s="9"/>
+    </row>
+    <row r="255" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A255" s="18">
         <v>2</v>
       </c>
-      <c r="B251" s="8"/>
-[...9 lines deleted...]
-      <c r="F251" s="13">
+      <c r="B255" s="8"/>
+      <c r="C255" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="13">
         <v>520.0</v>
       </c>
-      <c r="G251" s="9"/>
-[...2 lines deleted...]
-      <c r="A252" s="18">
+      <c r="G255" s="9"/>
+    </row>
+    <row r="256" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A256" s="18">
         <v>3</v>
       </c>
-      <c r="B252" s="8"/>
-[...9 lines deleted...]
-      <c r="F252" s="13">
+      <c r="B256" s="8"/>
+      <c r="C256" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F256" s="13">
         <v>520.0</v>
       </c>
-      <c r="G252" s="9"/>
-[...61 lines deleted...]
-      <c r="G256" s="7"/>
+      <c r="G256" s="9"/>
     </row>
     <row r="257" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D257" s="9" t="s">
         <v>343</v>
       </c>
       <c r="E257" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F257" s="13">
-        <v>700.0</v>
+        <v>520.0</v>
       </c>
       <c r="G257" s="9"/>
     </row>
-    <row r="258" spans="1:7" outlineLevel="1">
-      <c r="A258" s="16" t="s">
+    <row r="258" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A258" s="18">
+        <v>5</v>
+      </c>
+      <c r="B258" s="8"/>
+      <c r="C258" s="9" t="s">
         <v>344</v>
       </c>
-      <c r="B258" s="2"/>
-[...10 lines deleted...]
-      <c r="B259" s="4" t="s">
+      <c r="D258" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F258" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G258" s="9"/>
+    </row>
+    <row r="259" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A259" s="18">
         <v>6</v>
       </c>
-      <c r="C259" s="5" t="s">
+      <c r="B259" s="8"/>
+      <c r="C259" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F259" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G259" s="9"/>
+    </row>
+    <row r="260" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A260" s="18">
         <v>7</v>
       </c>
-      <c r="D259" s="5" t="s">
-[...19 lines deleted...]
-      <c r="G260" s="7"/>
+      <c r="B260" s="8"/>
+      <c r="C260" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E260" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F260" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G260" s="9"/>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D261" s="9" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E261" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F261" s="13">
         <v>520.0</v>
       </c>
       <c r="G261" s="9"/>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="18">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D262" s="9" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E262" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F262" s="13">
         <v>520.0</v>
       </c>
       <c r="G262" s="9"/>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="18">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D263" s="9" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E263" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F263" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G263" s="9"/>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="18">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D264" s="9" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E264" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F264" s="13">
         <v>520.0</v>
       </c>
       <c r="G264" s="9"/>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="18">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="9" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D265" s="9" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E265" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F265" s="13">
         <v>520.0</v>
       </c>
       <c r="G265" s="9"/>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="18">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="9" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D266" s="9" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E266" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F266" s="13">
         <v>520.0</v>
       </c>
       <c r="G266" s="9"/>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="18">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D267" s="9" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E267" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F267" s="13">
         <v>520.0</v>
       </c>
       <c r="G267" s="9"/>
     </row>
-    <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A268" s="18">
+    <row r="268" spans="1:7" outlineLevel="1">
+      <c r="A268" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="B268" s="2"/>
+      <c r="C268" s="2"/>
+      <c r="D268" s="2"/>
+      <c r="E268" s="2"/>
+      <c r="F268" s="10"/>
+      <c r="G268" s="2"/>
+    </row>
+    <row r="269" spans="1:7" outlineLevel="2">
+      <c r="A269" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B268" s="8"/>
-[...15 lines deleted...]
-      <c r="A269" s="18">
+      <c r="E269" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B269" s="8"/>
-[...15 lines deleted...]
-      <c r="A270" s="18">
+      <c r="F269" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B270" s="8"/>
-[...12 lines deleted...]
-      <c r="G270" s="9"/>
+      <c r="G269" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" outlineLevel="2">
+      <c r="A270" s="17"/>
+      <c r="B270" s="7"/>
+      <c r="C270" s="7"/>
+      <c r="D270" s="7"/>
+      <c r="E270" s="7"/>
+      <c r="F270" s="12"/>
+      <c r="G270" s="7"/>
     </row>
     <row r="271" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="18">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="9" t="s">
         <v>365</v>
       </c>
       <c r="D271" s="9" t="s">
         <v>366</v>
       </c>
       <c r="E271" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F271" s="13">
         <v>520.0</v>
       </c>
       <c r="G271" s="9"/>
     </row>
-    <row r="272" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C272" s="9" t="s">
+    <row r="272" spans="1:7" outlineLevel="1">
+      <c r="A272" s="16" t="s">
         <v>367</v>
       </c>
-      <c r="D272" s="9" t="s">
+      <c r="B272" s="2"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="2"/>
+      <c r="E272" s="2"/>
+      <c r="F272" s="10"/>
+      <c r="G272" s="2"/>
+    </row>
+    <row r="273" spans="1:7" outlineLevel="2">
+      <c r="A273" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" outlineLevel="2">
+      <c r="A274" s="17"/>
+      <c r="B274" s="7"/>
+      <c r="C274" s="7"/>
+      <c r="D274" s="7"/>
+      <c r="E274" s="7"/>
+      <c r="F274" s="12"/>
+      <c r="G274" s="7"/>
+    </row>
+    <row r="275" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A275" s="18">
+        <v>1</v>
+      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="9" t="s">
         <v>368</v>
       </c>
-      <c r="E272" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F272" s="13">
+      <c r="D275" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F275" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G275" s="9"/>
+    </row>
+    <row r="276" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A276" s="18">
+        <v>2</v>
+      </c>
+      <c r="B276" s="8"/>
+      <c r="C276" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F276" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G276" s="9"/>
+    </row>
+    <row r="277" spans="1:7" outlineLevel="1">
+      <c r="A277" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="B277" s="2"/>
+      <c r="C277" s="2"/>
+      <c r="D277" s="2"/>
+      <c r="E277" s="2"/>
+      <c r="F277" s="10"/>
+      <c r="G277" s="2"/>
+    </row>
+    <row r="278" spans="1:7" outlineLevel="2">
+      <c r="A278" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E278" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" outlineLevel="2">
+      <c r="A279" s="17"/>
+      <c r="B279" s="7"/>
+      <c r="C279" s="7"/>
+      <c r="D279" s="7"/>
+      <c r="E279" s="7"/>
+      <c r="F279" s="12"/>
+      <c r="G279" s="7"/>
+    </row>
+    <row r="280" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A280" s="18">
+        <v>1</v>
+      </c>
+      <c r="B280" s="8"/>
+      <c r="C280" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F280" s="13">
         <v>520.0</v>
       </c>
-      <c r="G272" s="9"/>
-[...15 lines deleted...]
-      <c r="F273" s="13">
+      <c r="G280" s="9"/>
+    </row>
+    <row r="281" spans="1:7" outlineLevel="1">
+      <c r="A281" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="B281" s="2"/>
+      <c r="C281" s="2"/>
+      <c r="D281" s="2"/>
+      <c r="E281" s="2"/>
+      <c r="F281" s="10"/>
+      <c r="G281" s="2"/>
+    </row>
+    <row r="282" spans="1:7" outlineLevel="2">
+      <c r="A282" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G282" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" outlineLevel="2">
+      <c r="A283" s="17"/>
+      <c r="B283" s="7"/>
+      <c r="C283" s="7"/>
+      <c r="D283" s="7"/>
+      <c r="E283" s="7"/>
+      <c r="F283" s="12"/>
+      <c r="G283" s="7"/>
+    </row>
+    <row r="284" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A284" s="18">
+        <v>1</v>
+      </c>
+      <c r="B284" s="8"/>
+      <c r="C284" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F284" s="13">
         <v>520.0</v>
       </c>
-      <c r="G273" s="9"/>
-[...32 lines deleted...]
-      <c r="A276" s="3" t="s">
+      <c r="G284" s="9"/>
+    </row>
+    <row r="285" spans="1:7" outlineLevel="1">
+      <c r="A285" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="B285" s="2"/>
+      <c r="C285" s="2"/>
+      <c r="D285" s="2"/>
+      <c r="E285" s="2"/>
+      <c r="F285" s="10"/>
+      <c r="G285" s="2"/>
+    </row>
+    <row r="286" spans="1:7" outlineLevel="2">
+      <c r="A286" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B276" s="4" t="s">
+      <c r="B286" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C276" s="5" t="s">
+      <c r="C286" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D276" s="5" t="s">
+      <c r="D286" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E276" s="6" t="s">
+      <c r="E286" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F276" s="11" t="s">
+      <c r="F286" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G276" s="5" t="s">
+      <c r="G286" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="277" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A278" s="18">
+    <row r="287" spans="1:7" outlineLevel="2">
+      <c r="A287" s="17"/>
+      <c r="B287" s="7"/>
+      <c r="C287" s="7"/>
+      <c r="D287" s="7"/>
+      <c r="E287" s="7"/>
+      <c r="F287" s="12"/>
+      <c r="G287" s="7"/>
+    </row>
+    <row r="288" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A288" s="18">
         <v>1</v>
       </c>
-      <c r="B278" s="8"/>
-[...26 lines deleted...]
-      <c r="A280" s="3" t="s">
+      <c r="B288" s="8"/>
+      <c r="C288" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F288" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G288" s="9"/>
+    </row>
+    <row r="289" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A289" s="18">
+        <v>2</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="D289" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F289" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G289" s="9"/>
+    </row>
+    <row r="290" spans="1:7" outlineLevel="1">
+      <c r="A290" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="B290" s="2"/>
+      <c r="C290" s="2"/>
+      <c r="D290" s="2"/>
+      <c r="E290" s="2"/>
+      <c r="F290" s="10"/>
+      <c r="G290" s="2"/>
+    </row>
+    <row r="291" spans="1:7" outlineLevel="2">
+      <c r="A291" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B280" s="4" t="s">
+      <c r="B291" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C280" s="5" t="s">
+      <c r="C291" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D280" s="5" t="s">
+      <c r="D291" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E280" s="6" t="s">
+      <c r="E291" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F280" s="11" t="s">
+      <c r="F291" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G280" s="5" t="s">
+      <c r="G291" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="281" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A282" s="18">
+    <row r="292" spans="1:7" outlineLevel="2">
+      <c r="A292" s="17"/>
+      <c r="B292" s="7"/>
+      <c r="C292" s="7"/>
+      <c r="D292" s="7"/>
+      <c r="E292" s="7"/>
+      <c r="F292" s="12"/>
+      <c r="G292" s="7"/>
+    </row>
+    <row r="293" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A293" s="18">
         <v>1</v>
       </c>
-      <c r="B282" s="8"/>
-[...9 lines deleted...]
-      <c r="F282" s="13">
+      <c r="B293" s="8"/>
+      <c r="C293" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F293" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G293" s="9"/>
+    </row>
+    <row r="294" spans="1:7" outlineLevel="1">
+      <c r="A294" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="B294" s="2"/>
+      <c r="C294" s="2"/>
+      <c r="D294" s="2"/>
+      <c r="E294" s="2"/>
+      <c r="F294" s="10"/>
+      <c r="G294" s="2"/>
+    </row>
+    <row r="295" spans="1:7" outlineLevel="2">
+      <c r="A295" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E295" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G295" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" outlineLevel="2">
+      <c r="A296" s="17"/>
+      <c r="B296" s="7"/>
+      <c r="C296" s="7"/>
+      <c r="D296" s="7"/>
+      <c r="E296" s="7"/>
+      <c r="F296" s="12"/>
+      <c r="G296" s="7"/>
+    </row>
+    <row r="297" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A297" s="18">
+        <v>1</v>
+      </c>
+      <c r="B297" s="8"/>
+      <c r="C297" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="D297" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="E297" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F297" s="13">
         <v>500.0</v>
       </c>
-      <c r="G282" s="9"/>
-[...2 lines deleted...]
-      <c r="A283" s="18">
+      <c r="G297" s="9"/>
+    </row>
+    <row r="298" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A298" s="18">
         <v>2</v>
       </c>
-      <c r="B283" s="8"/>
-[...9 lines deleted...]
-      <c r="F283" s="13">
+      <c r="B298" s="8"/>
+      <c r="C298" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="E298" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F298" s="13">
         <v>500.0</v>
       </c>
-      <c r="G283" s="9"/>
-[...195 lines deleted...]
-      <c r="D296" s="9" t="s">
+      <c r="G298" s="9"/>
+    </row>
+    <row r="299" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A299" s="18">
+        <v>3</v>
+      </c>
+      <c r="B299" s="8"/>
+      <c r="C299" s="9" t="s">
         <v>391</v>
       </c>
-      <c r="E296" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A297" s="16" t="s">
+      <c r="D299" s="9" t="s">
         <v>392</v>
       </c>
-      <c r="B297" s="2"/>
-[...36 lines deleted...]
-      <c r="G299" s="7"/>
+      <c r="E299" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F299" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G299" s="9"/>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D300" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E300" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F300" s="13">
-        <v>390.0</v>
+        <v>500.0</v>
       </c>
       <c r="G300" s="9"/>
     </row>
-    <row r="301" spans="1:7" outlineLevel="1">
-      <c r="A301" s="16" t="s">
+    <row r="301" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A301" s="18">
+        <v>5</v>
+      </c>
+      <c r="B301" s="8"/>
+      <c r="C301" s="9" t="s">
         <v>395</v>
       </c>
-      <c r="B301" s="2"/>
-[...7 lines deleted...]
-      <c r="A302" s="3" t="s">
+      <c r="D301" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="E301" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F301" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G301" s="9"/>
+    </row>
+    <row r="302" spans="1:7" outlineLevel="1">
+      <c r="A302" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="B302" s="2"/>
+      <c r="C302" s="2"/>
+      <c r="D302" s="2"/>
+      <c r="E302" s="2"/>
+      <c r="F302" s="10"/>
+      <c r="G302" s="2"/>
+    </row>
+    <row r="303" spans="1:7" outlineLevel="2">
+      <c r="A303" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B302" s="4" t="s">
+      <c r="B303" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C302" s="5" t="s">
+      <c r="C303" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D302" s="5" t="s">
+      <c r="D303" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E302" s="6" t="s">
+      <c r="E303" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F302" s="11" t="s">
+      <c r="F303" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G302" s="5" t="s">
+      <c r="G303" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="303" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G304" s="9"/>
+    <row r="304" spans="1:7" outlineLevel="2">
+      <c r="A304" s="17"/>
+      <c r="B304" s="7"/>
+      <c r="C304" s="7"/>
+      <c r="D304" s="7"/>
+      <c r="E304" s="7"/>
+      <c r="F304" s="12"/>
+      <c r="G304" s="7"/>
     </row>
     <row r="305" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9" t="s">
         <v>398</v>
       </c>
       <c r="D305" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E305" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F305" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G305" s="9"/>
     </row>
     <row r="306" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D306" s="9" t="s">
         <v>401</v>
       </c>
       <c r="E306" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F306" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G306" s="9"/>
     </row>
     <row r="307" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D307" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E307" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F307" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G307" s="9"/>
     </row>
     <row r="308" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D308" s="9" t="s">
         <v>405</v>
       </c>
       <c r="E308" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F308" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G308" s="9"/>
     </row>
     <row r="309" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D309" s="9" t="s">
         <v>407</v>
       </c>
       <c r="E309" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F309" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G309" s="9"/>
     </row>
-    <row r="310" spans="1:7" outlineLevel="1">
-      <c r="A310" s="16" t="s">
+    <row r="310" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A310" s="18">
+        <v>6</v>
+      </c>
+      <c r="B310" s="8"/>
+      <c r="C310" s="9" t="s">
         <v>408</v>
       </c>
-      <c r="B310" s="2"/>
-[...7 lines deleted...]
-      <c r="A311" s="3" t="s">
+      <c r="D310" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F310" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G310" s="9"/>
+    </row>
+    <row r="311" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A311" s="18">
+        <v>7</v>
+      </c>
+      <c r="B311" s="8"/>
+      <c r="C311" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="D311" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F311" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G311" s="9"/>
+    </row>
+    <row r="312" spans="1:7" outlineLevel="1">
+      <c r="A312" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="B312" s="2"/>
+      <c r="C312" s="2"/>
+      <c r="D312" s="2"/>
+      <c r="E312" s="2"/>
+      <c r="F312" s="10"/>
+      <c r="G312" s="2"/>
+    </row>
+    <row r="313" spans="1:7" outlineLevel="2">
+      <c r="A313" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B311" s="4" t="s">
+      <c r="B313" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C311" s="5" t="s">
+      <c r="C313" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D311" s="5" t="s">
+      <c r="D313" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E311" s="6" t="s">
+      <c r="E313" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F311" s="11" t="s">
+      <c r="F313" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G311" s="5" t="s">
+      <c r="G313" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="312" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G314" s="9"/>
+    <row r="314" spans="1:7" outlineLevel="2">
+      <c r="A314" s="17"/>
+      <c r="B314" s="7"/>
+      <c r="C314" s="7"/>
+      <c r="D314" s="7"/>
+      <c r="E314" s="7"/>
+      <c r="F314" s="12"/>
+      <c r="G314" s="7"/>
     </row>
     <row r="315" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B315" s="8"/>
       <c r="C315" s="9" t="s">
         <v>413</v>
       </c>
       <c r="D315" s="9" t="s">
         <v>414</v>
       </c>
       <c r="E315" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F315" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G315" s="9"/>
     </row>
-    <row r="316" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C316" s="9" t="s">
+    <row r="316" spans="1:7" outlineLevel="1">
+      <c r="A316" s="16" t="s">
         <v>415</v>
       </c>
-      <c r="D316" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A317" s="18">
+      <c r="B316" s="2"/>
+      <c r="C316" s="2"/>
+      <c r="D316" s="2"/>
+      <c r="E316" s="2"/>
+      <c r="F316" s="10"/>
+      <c r="G316" s="2"/>
+    </row>
+    <row r="317" spans="1:7" outlineLevel="2">
+      <c r="A317" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B317" s="8"/>
-[...15 lines deleted...]
-      <c r="A318" s="18">
+      <c r="B317" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B318" s="8"/>
-[...12 lines deleted...]
-      <c r="G318" s="9"/>
+      <c r="C317" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E317" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G317" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" outlineLevel="2">
+      <c r="A318" s="17"/>
+      <c r="B318" s="7"/>
+      <c r="C318" s="7"/>
+      <c r="D318" s="7"/>
+      <c r="E318" s="7"/>
+      <c r="F318" s="12"/>
+      <c r="G318" s="7"/>
     </row>
     <row r="319" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="18">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="9" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D319" s="9" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E319" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F319" s="13">
         <v>520.0</v>
       </c>
       <c r="G319" s="9"/>
     </row>
-    <row r="320" spans="1:7" outlineLevel="1">
-      <c r="A320" s="16" t="s">
+    <row r="320" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A320" s="18">
+        <v>2</v>
+      </c>
+      <c r="B320" s="8"/>
+      <c r="C320" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="D320" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="E320" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F320" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G320" s="9"/>
+    </row>
+    <row r="321" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A321" s="18">
+        <v>3</v>
+      </c>
+      <c r="B321" s="8"/>
+      <c r="C321" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="E321" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F321" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G321" s="9"/>
+    </row>
+    <row r="322" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A322" s="18">
+        <v>4</v>
+      </c>
+      <c r="B322" s="8"/>
+      <c r="C322" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="D322" s="9" t="s">
         <v>423</v>
       </c>
-      <c r="B320" s="2"/>
-[...36 lines deleted...]
-      <c r="G322" s="7"/>
+      <c r="E322" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F322" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G322" s="9"/>
     </row>
     <row r="323" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B323" s="8"/>
       <c r="C323" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D323" s="9" t="s">
         <v>425</v>
       </c>
       <c r="E323" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F323" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G323" s="9"/>
     </row>
-    <row r="324" spans="1:7" outlineLevel="1">
-      <c r="A324" s="16" t="s">
+    <row r="324" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A324" s="18">
+        <v>6</v>
+      </c>
+      <c r="B324" s="8"/>
+      <c r="C324" s="9" t="s">
         <v>426</v>
       </c>
-      <c r="B324" s="2"/>
-[...43 lines deleted...]
-      <c r="C327" s="9" t="s">
+      <c r="D324" s="9" t="s">
         <v>427</v>
       </c>
-      <c r="D327" s="9" t="s">
-[...67 lines deleted...]
-      <c r="F331" s="13">
+      <c r="E324" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F324" s="13">
         <v>520.0</v>
       </c>
-      <c r="G331" s="9"/>
-[...94 lines deleted...]
-      <c r="G336" s="9"/>
+      <c r="G324" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
-    <mergeCell ref="A11:G11"/>
-[...14 lines deleted...]
-    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A57:G57"/>
     <mergeCell ref="A67:G67"/>
     <mergeCell ref="A69:G69"/>
     <mergeCell ref="A79:G79"/>
     <mergeCell ref="A81:G81"/>
     <mergeCell ref="A89:G89"/>
     <mergeCell ref="A91:G91"/>
     <mergeCell ref="A95:G95"/>
     <mergeCell ref="A97:G97"/>
     <mergeCell ref="A99:G99"/>
     <mergeCell ref="A101:G101"/>
     <mergeCell ref="A103:G103"/>
     <mergeCell ref="A105:G105"/>
     <mergeCell ref="A107:G107"/>
     <mergeCell ref="A109:G109"/>
     <mergeCell ref="A111:G111"/>
     <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A125:G125"/>
     <mergeCell ref="A127:G127"/>
     <mergeCell ref="A129:G129"/>
     <mergeCell ref="A131:G131"/>
-    <mergeCell ref="A133:G133"/>
+    <mergeCell ref="A141:G141"/>
     <mergeCell ref="A143:G143"/>
-    <mergeCell ref="A145:G145"/>
+    <mergeCell ref="A146:G146"/>
     <mergeCell ref="A148:G148"/>
-    <mergeCell ref="A150:G150"/>
-[...7 lines deleted...]
-    <mergeCell ref="A186:G186"/>
+    <mergeCell ref="A151:G151"/>
+    <mergeCell ref="A153:G153"/>
+    <mergeCell ref="A155:G155"/>
+    <mergeCell ref="A157:G157"/>
+    <mergeCell ref="A159:G159"/>
+    <mergeCell ref="A161:G161"/>
+    <mergeCell ref="A181:G181"/>
+    <mergeCell ref="A183:G183"/>
     <mergeCell ref="A188:G188"/>
     <mergeCell ref="A190:G190"/>
-    <mergeCell ref="A195:G195"/>
-[...1 lines deleted...]
-    <mergeCell ref="A201:G201"/>
+    <mergeCell ref="A194:G194"/>
+    <mergeCell ref="A196:G196"/>
+    <mergeCell ref="A198:G198"/>
+    <mergeCell ref="A200:G200"/>
     <mergeCell ref="A203:G203"/>
     <mergeCell ref="A205:G205"/>
-    <mergeCell ref="A207:G207"/>
-[...5 lines deleted...]
-    <mergeCell ref="A245:G245"/>
+    <mergeCell ref="A228:G228"/>
+    <mergeCell ref="A230:G230"/>
+    <mergeCell ref="A236:G236"/>
+    <mergeCell ref="A238:G238"/>
+    <mergeCell ref="A240:G240"/>
+    <mergeCell ref="A242:G242"/>
     <mergeCell ref="A247:G247"/>
     <mergeCell ref="A249:G249"/>
-    <mergeCell ref="A254:G254"/>
-[...3 lines deleted...]
-    <mergeCell ref="A275:G275"/>
+    <mergeCell ref="A251:G251"/>
+    <mergeCell ref="A253:G253"/>
+    <mergeCell ref="A268:G268"/>
+    <mergeCell ref="A270:G270"/>
+    <mergeCell ref="A272:G272"/>
+    <mergeCell ref="A274:G274"/>
     <mergeCell ref="A277:G277"/>
     <mergeCell ref="A279:G279"/>
     <mergeCell ref="A281:G281"/>
-    <mergeCell ref="A284:G284"/>
-[...1 lines deleted...]
-    <mergeCell ref="A288:G288"/>
+    <mergeCell ref="A283:G283"/>
+    <mergeCell ref="A285:G285"/>
+    <mergeCell ref="A287:G287"/>
     <mergeCell ref="A290:G290"/>
     <mergeCell ref="A292:G292"/>
     <mergeCell ref="A294:G294"/>
-    <mergeCell ref="A297:G297"/>
-[...3 lines deleted...]
-    <mergeCell ref="A310:G310"/>
+    <mergeCell ref="A296:G296"/>
+    <mergeCell ref="A302:G302"/>
+    <mergeCell ref="A304:G304"/>
     <mergeCell ref="A312:G312"/>
-    <mergeCell ref="A320:G320"/>
-[...4 lines deleted...]
-    <mergeCell ref="A330:G330"/>
+    <mergeCell ref="A314:G314"/>
+    <mergeCell ref="A316:G316"/>
+    <mergeCell ref="A318:G318"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="D125" r:id="rId_hyperlink_69"/>
-[...1 lines deleted...]
-    <hyperlink ref="D130" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_78"/>
-    <hyperlink ref="D141" r:id="rId_hyperlink_79"/>
-[...7 lines deleted...]
-    <hyperlink ref="D161" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="D181" r:id="rId_hyperlink_104"/>
-[...1 lines deleted...]
-    <hyperlink ref="D183" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_110"/>
-    <hyperlink ref="D194" r:id="rId_hyperlink_111"/>
-[...3 lines deleted...]
-    <hyperlink ref="D204" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="D213" r:id="rId_hyperlink_118"/>
-[...16 lines deleted...]
-    <hyperlink ref="D230" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_139"/>
-    <hyperlink ref="D238" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="D240" r:id="rId_hyperlink_142"/>
-[...1 lines deleted...]
-    <hyperlink ref="D242" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D251" r:id="rId_hyperlink_147"/>
-[...1 lines deleted...]
-    <hyperlink ref="D253" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_150"/>
-    <hyperlink ref="D261" r:id="rId_hyperlink_151"/>
-[...8 lines deleted...]
-    <hyperlink ref="D270" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_161"/>
-    <hyperlink ref="D272" r:id="rId_hyperlink_162"/>
-[...8 lines deleted...]
-    <hyperlink ref="D296" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="D304" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="D313" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="D314" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D315" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="D316" r:id="rId_hyperlink_182"/>
-[...2 lines deleted...]
-    <hyperlink ref="D319" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D327" r:id="rId_hyperlink_187"/>
-[...5 lines deleted...]
-    <hyperlink ref="D336" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_187"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>