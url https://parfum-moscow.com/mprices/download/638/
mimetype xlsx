--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:02</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:37</t>
   </si>
   <si>
     <t>Женские духи</t>
   </si>
   <si>
     <t>Ard Al Zaafaran</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -204,56 +204,50 @@
   <si>
     <t>Парфюмерная вода Burberry Weekend 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-weekend-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Burberry My Burberry 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-90-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Burberry For Her 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-for-her-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Burberry My Burberry Blush 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Burberry Weekend 100 мл NEW</t>
-[...4 lines deleted...]
-  <si>
     <t>Bvlgari</t>
   </si>
   <si>
     <t>Парфюмерная вода Bvlgari Jasmin Noir 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/</t>
   </si>
   <si>
     <t>Парфюмерная вода Bvlgari Goldea The Essence Of A Jeweller 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Omnia Coral 65 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/</t>
   </si>
   <si>
     <t>Туалетная вода Bvlgari Omnia Crystalline 65 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/</t>
@@ -606,54 +600,54 @@
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/creed/tualetnaya-voda-creed-love-in-black-75-ml/</t>
   </si>
   <si>
     <t>Dolce &amp; Gabbana</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana Light Blue Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Pour Femme Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana The One For Women 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Dolce &amp; Gabbana Dolce 75 мл</t>
-[...2 lines deleted...]
-    <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-dolce-75-ml/</t>
+    <t>Парфюмерная вода Dolce &amp; Gabbana The One Essence 75 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-essence-75-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana The Only One 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana The Only One 2 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Dolce &amp; Gabbana 3 L'Imperatrice 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Dolce &amp; Gabbana Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/</t>
   </si>
@@ -759,173 +753,125 @@
   <si>
     <t>Esstee Loyder</t>
   </si>
   <si>
     <t>Парфюмерная вода Estee Loyder Pleasures 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/esstee-lauder/parfyumernaya-voda-estee-louder-pleasures-100-ml/</t>
   </si>
   <si>
     <t>Escada</t>
   </si>
   <si>
     <t>Туалетная вода Escada Rock in`Rio Limited Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Escada Sexy Graffiti Limited Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/</t>
   </si>
   <si>
-    <t>Туалетная вода Escada Cherry In The Air 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Туалетная вода Escada Island Kiss Limited Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Escada Marine Groove 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Туалетная вода Escada Ocean Lounge 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-ocean-lounge-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Escada Fiesta Carioca 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-fiesta-carioca-100-ml/</t>
   </si>
   <si>
-    <t>Туалетная вода Escada Miami Blossom 100 мл</t>
-[...10 lines deleted...]
-  <si>
     <t>Туалетная вода Escada Born in Paradise 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-born-in-paradise-100-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Escada Show Me Love 100 мл</t>
-[...10 lines deleted...]
-  <si>
     <t>Giorgio Armani</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Intense 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Si 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Sun di Gioia 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Giorgio Armani Si Rose Signature 100 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Парфюмерная вода Giorgio Armani Because It’s You 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Passione 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si White 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani My Way 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Giorgio Armani Code Satin 75 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Парфюмерная вода Giorgio Armani Acqua di Gioia 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Giorgio Armani Si Fiori 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Armani Code Turquoise Eau Fraiche 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Giorgio Armani Armani Prive Rose Alexsandrie 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/</t>
   </si>
   <si>
     <t>Givenchy</t>
@@ -1212,62 +1158,50 @@
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/</t>
   </si>
   <si>
     <t>Issey Miyake</t>
   </si>
   <si>
     <t>Туалетная вода Issey Miyake L'eau D'Issey 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/issey-miyake/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier</t>
   </si>
   <si>
     <t>Парфюмерная вода Jean Paul Gaultier Scandal 80 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/jean-paul-gaultier/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/</t>
   </si>
   <si>
     <t>Jo Malone</t>
   </si>
   <si>
-    <t>Парфюмерная вода Jo Malone Wild Bluebell 100 мл</t>
-[...10 lines deleted...]
-  <si>
     <t>Парфюмерная вода Jo Malone Blackberry &amp; Bay 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/jm/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/</t>
   </si>
   <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>Туалетная вода Kenzo L'Eau Par Kenzo Pour Femme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Kenzo Flower by Kenzo Eau de Toilette 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/</t>
   </si>
   <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>Туалетная вода Lacoste Joy of Pink 90 мл</t>
@@ -1999,56 +1933,50 @@
     <t>Туалетная вода Viktor &amp; Rolf Flowerbomb La Vie En Rose 75 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/viktor-rolf/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/</t>
   </si>
   <si>
     <t>Vilhelm Parfumerie</t>
   </si>
   <si>
     <t>Парфюмерная вода Vilhelm Parfumerie Room Service 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/</t>
   </si>
   <si>
     <t>Xerjoff</t>
   </si>
   <si>
     <t>Парфюмерная вода Xerjoff Wardasina 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-wardasina-100-ml/</t>
   </si>
   <si>
     <t>Yves Saint Laurent</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Yves Saint Laurent Mon Paris 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Yves Saint Laurent Black Opium 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Yves Saint Laurent Libre 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-ysl-libre-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Yves Saint Laurent Libre Intense 90 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/</t>
   </si>
@@ -2212,51 +2140,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b5caf23065d819b9192cf2313f1a.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d7fe9b5ee0e73cb4c9647760dc8c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d4bd772bbff839ec9081434f30a8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb583eed4f1b3c26c997781ae559b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913db1d80d9852587430c45a29325c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf80a7aad32fb73130f704c5a10778.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbad1ac389f79ef33dc70262ee1a03.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e070ff39db53c889478e9e18aeaaf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ea006822d92a63a91d01da4e4d18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712e6e79151d6b86ce6243954d2cd3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8916d94a4dd99a8aef26c889c1452d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c18d6da1e12347ea21d5be2d0d7fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a2d816c06e3fcdeb97e56cc89888.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6ad0b26dd364e5a5a591de4f89a8.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8813ed7ade3d2b972731011ec06b0c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139dacea3927688364d2d789639779b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c343719b4e26ed3b54379b115672.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5330de6ec975e7c56f656163420acc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f08f3afd045692657af52124e8f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d56757f7cd93acf448e7e9d3e5c819.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f8dddc6f5496a263baadf2127381.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdcc2803adafa6b8485829983b21a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e170ef6c629ac73dc22bd9a0264ed.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8e543776fa09c25a9cf10268c16e.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ace54297a9c1888ba739367522f76.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64559776a0e4bde89c159f5cce5e319.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122bbb8dd9384ae86ee6c5078a812ad.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981909294f4e283409ab8b2b2e7b73a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19317b286c730e13f0fbad5aeacb8a.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642128a63c6a88de905e1b6fff1434.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384db8aeabe46aa7cb7706198149fbc.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82735a39fe7ae47b5ccf18a828221d6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc41da355df97133403cf95d6e8659.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6147e87dfe6e94aab523e4d48fa0.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6440ce09e7f87f2a37db8a19a25d79.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1946d58ed35fa9aebf804dc48551.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5794b75f7e0f056a6e1cad8cbf3b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a174dbfe7ef4b36eeea13d4d8909.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6cf6b8eb014955f2ddf8fe01a0654.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc75073219f3ed443a9ec86d8a4ad.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09cb66bf71dba10f4823c2bca7b34.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6aefe67003858e6097c633841241.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7a7916a7de11eebcae197af1b9fe.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5762868066762c089b3fd5b6adb8.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f72d530364a32d4a29ff45d6bc47.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452674f316b19216a8b6cfc621665f02.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30c099c91ec80b1dcdf20afc9d3db.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a520360e7ab97bcf0a0f4e53294452.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43c9197d25a1c948d423cf356a034.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801fb8c1a78f72f6ac962472ba76e73.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f0734eb0dbefa9ee831e9e995252.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c55c0dd084ed6a6c4f62d3c5a4c85.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8161fc3035225c81090dce6128fb.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ec7abc2b24058d2a3be764ce702f8.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b572ffea77c6cc49e547fd0e078d84.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586613c4d06d8f59155e9406b1d85f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a666e2b7f22ede5aea2d12c262042f.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663add259c45c5a44b80bc7fcadbc6b.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0362a5570c3c9f45f3c66a6fe757b.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365443762aed37bf9a4c43109c11d988.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eba0e5a2b6dcc636bee4f070256ec.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f96df75e9951bd6775e3bdc8e0e3e.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0154bc2fc0ca45ed3be705592a99e3.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362b3ec04b19735b858b7425bee04b.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085888f4a2108b0ec1a196ce6a2e03b0.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c9d539d4b5b3b1081a96aa2097a2.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5bda7138802bdd2f0ac1780abd8a8.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bf1d4139899bcfb675838ad76ccd.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232442491c21af22a5a4ef64aa4cf8bc.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592432349bd224e7a8d08f117bd705.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ba538e1d66ae8a422aae2851029b.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a376c08f77cb4fd2f53fe23d92e98.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e718de06126c6eb0911d907dc14b4.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60d43a841bead0006fa61d0c3bc23.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd7dae748318317232a20b557d1f0.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f7cb9d2285ada34ce6bed564eed6.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a5a87867b628384616376a8fb1f0.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3f0c9f71414c3aabcf28cb6ce7bb.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad172a901872b4cccc5414dfe02e6.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e65b93a896c3fec11f5f14d72fd32.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472be9338af9e3a277be76cefbc4a696.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14846d16301cfcde8b5229cca9d59327.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec916cc0ca65b70ad62fef5590e4a.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc94546b9912e7ec5c56d6d41133fb.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ed52f7ee7780f96c72bbcda2645b.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aed69f5301d595c02bdeb8472cfd9.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0ff77a8707f1c3255d7b8ddfaf46.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19d4da79ea2ebadf3cc72b653c6e8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc2d50e35460f07172fa29a03362b.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99566f67943bae4381641c9ebea9b81b.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbcc3608b71b21f051f7f37f8a5f0c.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe330844fadd75ea7f531b9199b98d.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4264b6e7a8f581f4f1b83f423204.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c8df3a26e8587cd6d43658ff0ba8.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8df9154eb99bc244d55a81439b360.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ba25a615d8c602dc5c6be4a98073.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784301cc9c535e78d4fc26892e67c519.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b59975bde70a37776e65d3438077.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233441b8d4dcb35ed8c42e7a4e7311.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ddb39685d8022cf423f42eeca795.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6f588e521b79a95df8e8504507bcb.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a969984fda436c0da44285f5086eb04.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6b4cf94e7f9249a978f830d1cb7f.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed642e126592dfacc9cdd0ce26753a5.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0731ace411405cdbb615433ea6173.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a069cb4a2dfe27250d56697a4fe6.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c60ba3b02c54146de17836e13f9e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219bab0849164566bcac5fd8f02ae47.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6aa06ad0eca196580d445fbde89d.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054481d6a269fcf05ff3900967e1285b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491235f247fb8ba12e77359fb05865c8.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81825f220b1433981705567368cd0af.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c5df6a9020c5de89fbdc3c00c46c.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580dd27e1599683a72efa2ec92a7f8.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17db624e29f4bbe4dfe9218defd33d.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6f11cc8b789c9330a9b1742b6a77.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291b3a2bb452717667185ebc0311fd.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c68d7b1733b29b86aed924063c504.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3646217b9ccc2b48e9c67309c7da63.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce88eabb15ad0124d9fed5cbc71f7.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0572ad9453bc6aa99d9799023ceef6.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997413c7f3f7d53d9037b5083cdd49.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce599ed69cd3125346cfdf91d6add.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c6b3b74aea5384ba0080c4dfd0be.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7221714eade92750da382e92646d9.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5117960124f307bf03181b9205d3aef.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eec779955e4eb5babbb8d4d1968d7.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3429222e837509dc54de5faa0996.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f89c61fb577193dcf2267f2351ced1.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5020b78509896b17d1cdd09bb10920.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7119280b1a387ae7330f18b74309a.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994345de61a31f3b0b27d61967cdda.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02b5d63202bf96ef18f349b96ac86.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d10b0990061889b3732711adf33b6c.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9a56b63482712f5512e212286994b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b5f7351e56b8056b1cd123201d8a.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069248459d2d37712cb495e6c5ad31f.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0aaaea1f69a76081bdb6007b88900.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c429b2550ae0fe6d3e36ca31ee9c7.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f21c31958d0740b70df7e77574ed.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba03b1c3e8dc48dcd8a19b6c7b3d8.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427905aeb4f4f6b235f3d3559ae03020.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29dd5959eafc24d6eea2f641eb95b.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bf2139178b441c7dfc8712ce80825.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fd9e2a632024ab615f0aaf187572.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e3089370280969a44972dc211f46.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541b8f698b3bee09647577d62f0047.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a6ba044b8ac8f6f49344b288372e.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896438e5e8d041c35b212e9894e80b5.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64187d5706640c8490b0b3c1de2dd475.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec75ff0a0c3ec48e863fea975550ef.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f94d8a454a11dfd0a11e5a6244dc.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c55e1afbde8772fc7e6660918f57.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f135339153eb1f41ddd2d66dd7801.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f3a18a79958d8175c0ea199e795d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999cb360658a85f299b947490ff8855.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7f2f515a1e7f588c5129d31a572e0.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391a70bfd3f90cd688e8029be178f0.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7803d2ac2bfae3492291756b0c4a.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efb3f67a3c4a6d166eeef94ad2812.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c800e25f32f12c32bb37bb1d6de68e.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb814b5e30fcd62c0ec4e046372cc.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f417b802e354537c9b935219762312.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba552302c2c745a218db0c43da216480.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b81d3e582ba6415fd11547373945.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9523627934ac4f9cb7980adcc516ac.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea84b9f5e8f82b8af3235bde9147aa.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ba0db5819dacf17d8543aaa7da42.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9daad7b005a146f22307abc1cbd908.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae2df154d19f4c780f10860586e218.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86405f9e689d7d15a6cbbb36823bf.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a119541d225209064ce9e7b61d5b.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ffbae565cb8e8d1aa60dc9bc21ac.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e881d6f4e4e21c4f4611c565b09ab.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607238ce56e5dcdca910cb94bea550.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2afaf9a2bec8e9a29de85373a8e4.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c19ba6a54db8138319c3183e1d5a97.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee862b9f1d5e5f7bac00b270373ee5.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7b95c87073667e23e880750d7c0bc.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416153995ae4ea3693bbef1a0b48bec.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153324c71dde33a4d1d0788e1450775.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece31f8daf36b0035d1d663eef0b8c6.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54486b0c933241707eab5ec25f2d2.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e066e8d6e0dd6daa46edd500f5982.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fa65b85aaadc338486ed7679c8c2.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8847ebdda6c9091b77ef1d5a2d5d66.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7e9a6c997dc622479961a124df8d.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417405e45e366d9008910d784168d5.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70cca00bd39007177f961b64f6df7.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc2eb167159c73bb4778714a45261.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5cb955cd22f7fe24a1a173e19bb1.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a744f41822a3182c3f96707ba147b.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9868ce83624c46cdf069ed7fc4ed3.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3a65a4470a8eb49119082046500d.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c92df80f755a0d323bac5b9a43d8ec.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db53b70509873def7f0c726d33f17.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916ca34fa109770eb07f6ba3cd51de.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d09e583c273a038713f3a3b53824.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c9238568cfb445012552b7890c6d.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8a1f0d41953c6f1f43c62e88c7b6.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e6fd2d181e0cc36e398e168167cc.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe511082a8b02e15432804375d319.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78bf57340e288b4cb77747d5b4c26b.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf749a7195639f348ddceaa62a586d.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68e618d6c3af6c86dc5d8522bc5fb.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e728eec66bd860cc7473c2b5e71b4a.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9492b8684611c850eec3850e12723.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2ea2f1f2db09ebf28a961e58d983.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89455b6398f25c7cb5b5baf1a1538ca.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea8f6734498246aa6c7417a57787e.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd14cb6cb00d1237672279241d4775.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e5c7e7e1a501a36154e9c33242ec0.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874cbebe6061b592c75afee8c452e6.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6daef5a917ea8ae35a505e977407e9.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835798e8aa39a9f4c58faa288f96274.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a952791caa2d63178782f533a62ad.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d138b9b061c967b8b7a6b37220754.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c76da5d211b077171e3f47e99f5d.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739b0400067843a5276dd1f6c8ff32.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d20306ac65a8012acf7ac84c1059.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9aaf5e787cb73fc5d44fa8dac3d38.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fcd28a929fbe9989f48b3fbde09c.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42306b0fe72897fec4ef628e6f4510.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56602762fa127b62258fe150b200c4c.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16ae279d793cceeb7951e74b1e9b59.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0548e710c200fa2126c9e903705328d.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94d997322e6dad183bbb057ecc8ec.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b66dda8ba74387ad221feb3c385cb4.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154291e0de3490e2318227beb69862.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1362a11c985b72618d9d115d6e89ae.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c6ed453cf3dde2515348ff6fd8d3.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd481ba455d14d4adbc1b104a805ea.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca1518d1bf8e16d4a32d6f48989b88.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c0fb30771f8d0eae5dde70ca4da0.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dce2a9b0cd73dfac8d7f40582b632.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639650b3bdded1ba0e452964ad803dc.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b793a455e6fd184549def18702625.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea64bc44bbd38c69b2b8cf24ace6dd.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ac93b1a92c934a7c294aad8984f2.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc66af11161a4dd2e45bdeaa89d2f8.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3da1bb5b3bebed16f0a673740992.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663987c3d0b65c517483d5aa3a4415.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32719e7f9be0c8620f91c9afe8a7a2.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e80d94ef8f2ff81b3717c5c035009.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c5b5ff23a47d2b30bdbdfad9a1e4.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9eb8a23a0c9d74b2ad2e1f9d677e1.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a299d911e2d94f64a82ae4fd6a1c.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576408f180662eb2f52c801e5ea6510.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b162ae455000a46561a6c5d2c767.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826fec616430907d99750ab2b5c3d5.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2c7252cfebd5ad946df102b0c9d2.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e118c3909f0b9888f4d0166bce832.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae738ac8f805129ac70a168f8410000.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5def9f5de55c58d5cb3c47feb08a.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40286cad6b3d4cb95bc594b55e6153.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513bc514da580b966e4228e51a7b0f.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07fec514aa6e13b317b9afdeb28df.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e633435804cb3bf41d8a8a1fe0a5a8.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa223a94a3019fcaad3a9fc083a247.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8391c9891af4c4872ab4c4bae1fb.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383fbe910d66aee716a906e99f1567c.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d89f0f3e1e76fb723ea54fe0289e.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d00a66c58480b2775497ece4b1fd.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b569a025b681dd3cdbf7facabb47d6.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1952766a723141c39eb6dff3f91e.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d35f9b3ac3c6b5301c2aa4897fdc.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f971f11b211371edab5eacc64032eb.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b030f1e5a071bbe2ac1fa761abb5b.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6cc32c8439abc08ffde6bdbe51bff.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473cfef3b217a4e9071f2bec37b0b33.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9815b12d8fac8168718acff56ca217.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d94b563ac6baac3482968bb51bc9.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e5524fded76d1d559fcff2e7edf9.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f94cd793350249b2fd2d25b53512f.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02b993f5d272ec798f58f15b28346.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f2294b687943b68efe507967a243d.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dee121e76cb810f06c6d9ec66e23a.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3170981f344cfba8d472f03597dc8.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2629802b7d7a2781effad6519aad.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3200e0a4d9ad2a54668e1e891e04.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa442411b90847f1bd4b043715f15.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed8e7423cfce3582358dc614b8493.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b7724f7a27223b5104a8f8bfd555e.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a6ac398f0c77941f9b14e1661d63.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0475e1fc99328cf159fcfea16441f0.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14fb8b1c48cc7e4fda58b4572310a6.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f64a8f2d9689967271c299b5ad12.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4343dd48df74fccba9cd32c100c63.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ab16cb25bdbd137ed5bd4af9262e9.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9f55519462d8064f1718092f68d3.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b420a8230462a30f1e17b9e04277.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c05b4914a02bc003670dda37a41b6.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a59991be6bbd3a31010b04abcb02.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0037bdd19be2e09ca647f6752fe419.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716733bc09457e158391f89d93535e6.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1faa0fdaf23ae32471e3e3af7bc1a6.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390139994a920ca379343017904f5ad0.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbddf0761b88cd65d16f5df5c900f.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0845db1d275a8993b6da39a6213e.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f725b6a4adcb1b687c5cba6a8c9c2.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149e1c7027974b68e2e49428860b57.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882fffdf31f600b45264258b5b80b62.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051e37dffb56ae252c95f9e3cbc857.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b5caf23065d819b9192cf2313f1a.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d7fe9b5ee0e73cb4c9647760dc8c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d4bd772bbff839ec9081434f30a8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb583eed4f1b3c26c997781ae559b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913db1d80d9852587430c45a29325c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf80a7aad32fb73130f704c5a10778.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbad1ac389f79ef33dc70262ee1a03.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e070ff39db53c889478e9e18aeaaf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ea006822d92a63a91d01da4e4d18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712e6e79151d6b86ce6243954d2cd3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8916d94a4dd99a8aef26c889c1452d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c18d6da1e12347ea21d5be2d0d7fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a2d816c06e3fcdeb97e56cc89888.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6ad0b26dd364e5a5a591de4f89a8.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8813ed7ade3d2b972731011ec06b0c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139dacea3927688364d2d789639779b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c343719b4e26ed3b54379b115672.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5330de6ec975e7c56f656163420acc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f08f3afd045692657af52124e8f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d56757f7cd93acf448e7e9d3e5c819.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f8dddc6f5496a263baadf2127381.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e170ef6c629ac73dc22bd9a0264ed.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8e543776fa09c25a9cf10268c16e.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ace54297a9c1888ba739367522f76.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64559776a0e4bde89c159f5cce5e319.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122bbb8dd9384ae86ee6c5078a812ad.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981909294f4e283409ab8b2b2e7b73a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19317b286c730e13f0fbad5aeacb8a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642128a63c6a88de905e1b6fff1434.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384db8aeabe46aa7cb7706198149fbc.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82735a39fe7ae47b5ccf18a828221d6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc41da355df97133403cf95d6e8659.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6147e87dfe6e94aab523e4d48fa0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6440ce09e7f87f2a37db8a19a25d79.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1946d58ed35fa9aebf804dc48551.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5794b75f7e0f056a6e1cad8cbf3b.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a174dbfe7ef4b36eeea13d4d8909.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6cf6b8eb014955f2ddf8fe01a0654.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc75073219f3ed443a9ec86d8a4ad.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09cb66bf71dba10f4823c2bca7b34.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6aefe67003858e6097c633841241.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7a7916a7de11eebcae197af1b9fe.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5762868066762c089b3fd5b6adb8.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f72d530364a32d4a29ff45d6bc47.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452674f316b19216a8b6cfc621665f02.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30c099c91ec80b1dcdf20afc9d3db.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a520360e7ab97bcf0a0f4e53294452.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43c9197d25a1c948d423cf356a034.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801fb8c1a78f72f6ac962472ba76e73.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f0734eb0dbefa9ee831e9e995252.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c55c0dd084ed6a6c4f62d3c5a4c85.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8161fc3035225c81090dce6128fb.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ec7abc2b24058d2a3be764ce702f8.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b572ffea77c6cc49e547fd0e078d84.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586613c4d06d8f59155e9406b1d85f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a666e2b7f22ede5aea2d12c262042f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663add259c45c5a44b80bc7fcadbc6b.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0362a5570c3c9f45f3c66a6fe757b.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365443762aed37bf9a4c43109c11d988.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eba0e5a2b6dcc636bee4f070256ec.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f96df75e9951bd6775e3bdc8e0e3e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0154bc2fc0ca45ed3be705592a99e3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362b3ec04b19735b858b7425bee04b.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085888f4a2108b0ec1a196ce6a2e03b0.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c9d539d4b5b3b1081a96aa2097a2.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5bda7138802bdd2f0ac1780abd8a8.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bf1d4139899bcfb675838ad76ccd.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232442491c21af22a5a4ef64aa4cf8bc.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592432349bd224e7a8d08f117bd705.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ba538e1d66ae8a422aae2851029b.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a376c08f77cb4fd2f53fe23d92e98.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e718de06126c6eb0911d907dc14b4.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60d43a841bead0006fa61d0c3bc23.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd7dae748318317232a20b557d1f0.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f7cb9d2285ada34ce6bed564eed6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a5a87867b628384616376a8fb1f0.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3f0c9f71414c3aabcf28cb6ce7bb.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad172a901872b4cccc5414dfe02e6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e65b93a896c3fec11f5f14d72fd32.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472be9338af9e3a277be76cefbc4a696.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14846d16301cfcde8b5229cca9d59327.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec916cc0ca65b70ad62fef5590e4a.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b4c762284f17305a591c7d7e411bf.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ed52f7ee7780f96c72bbcda2645b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aed69f5301d595c02bdeb8472cfd9.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0ff77a8707f1c3255d7b8ddfaf46.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19d4da79ea2ebadf3cc72b653c6e8.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc2d50e35460f07172fa29a03362b.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99566f67943bae4381641c9ebea9b81b.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbcc3608b71b21f051f7f37f8a5f0c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe330844fadd75ea7f531b9199b98d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4264b6e7a8f581f4f1b83f423204.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c8df3a26e8587cd6d43658ff0ba8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8df9154eb99bc244d55a81439b360.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ba25a615d8c602dc5c6be4a98073.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784301cc9c535e78d4fc26892e67c519.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b59975bde70a37776e65d3438077.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233441b8d4dcb35ed8c42e7a4e7311.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ddb39685d8022cf423f42eeca795.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6f588e521b79a95df8e8504507bcb.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a969984fda436c0da44285f5086eb04.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6b4cf94e7f9249a978f830d1cb7f.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed642e126592dfacc9cdd0ce26753a5.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0731ace411405cdbb615433ea6173.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a069cb4a2dfe27250d56697a4fe6.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219bab0849164566bcac5fd8f02ae47.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054481d6a269fcf05ff3900967e1285b.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491235f247fb8ba12e77359fb05865c8.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580dd27e1599683a72efa2ec92a7f8.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291b3a2bb452717667185ebc0311fd.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c68d7b1733b29b86aed924063c504.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3646217b9ccc2b48e9c67309c7da63.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce88eabb15ad0124d9fed5cbc71f7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997413c7f3f7d53d9037b5083cdd49.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce599ed69cd3125346cfdf91d6add.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c6b3b74aea5384ba0080c4dfd0be.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7221714eade92750da382e92646d9.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eec779955e4eb5babbb8d4d1968d7.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3429222e837509dc54de5faa0996.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f89c61fb577193dcf2267f2351ced1.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5020b78509896b17d1cdd09bb10920.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7119280b1a387ae7330f18b74309a.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994345de61a31f3b0b27d61967cdda.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02b5d63202bf96ef18f349b96ac86.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d10b0990061889b3732711adf33b6c.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9a56b63482712f5512e212286994b.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b5f7351e56b8056b1cd123201d8a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069248459d2d37712cb495e6c5ad31f.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0aaaea1f69a76081bdb6007b88900.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c429b2550ae0fe6d3e36ca31ee9c7.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f21c31958d0740b70df7e77574ed.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba03b1c3e8dc48dcd8a19b6c7b3d8.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427905aeb4f4f6b235f3d3559ae03020.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29dd5959eafc24d6eea2f641eb95b.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bf2139178b441c7dfc8712ce80825.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fd9e2a632024ab615f0aaf187572.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e3089370280969a44972dc211f46.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541b8f698b3bee09647577d62f0047.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a6ba044b8ac8f6f49344b288372e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896438e5e8d041c35b212e9894e80b5.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64187d5706640c8490b0b3c1de2dd475.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec75ff0a0c3ec48e863fea975550ef.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f94d8a454a11dfd0a11e5a6244dc.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c55e1afbde8772fc7e6660918f57.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f135339153eb1f41ddd2d66dd7801.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f3a18a79958d8175c0ea199e795d.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999cb360658a85f299b947490ff8855.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7f2f515a1e7f588c5129d31a572e0.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391a70bfd3f90cd688e8029be178f0.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7803d2ac2bfae3492291756b0c4a.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efb3f67a3c4a6d166eeef94ad2812.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c800e25f32f12c32bb37bb1d6de68e.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb814b5e30fcd62c0ec4e046372cc.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f417b802e354537c9b935219762312.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba552302c2c745a218db0c43da216480.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b81d3e582ba6415fd11547373945.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9523627934ac4f9cb7980adcc516ac.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea84b9f5e8f82b8af3235bde9147aa.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ba0db5819dacf17d8543aaa7da42.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9daad7b005a146f22307abc1cbd908.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae2df154d19f4c780f10860586e218.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86405f9e689d7d15a6cbbb36823bf.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a119541d225209064ce9e7b61d5b.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ffbae565cb8e8d1aa60dc9bc21ac.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e881d6f4e4e21c4f4611c565b09ab.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607238ce56e5dcdca910cb94bea550.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2afaf9a2bec8e9a29de85373a8e4.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c19ba6a54db8138319c3183e1d5a97.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416153995ae4ea3693bbef1a0b48bec.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153324c71dde33a4d1d0788e1450775.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece31f8daf36b0035d1d663eef0b8c6.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f54486b0c933241707eab5ec25f2d2.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e066e8d6e0dd6daa46edd500f5982.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fa65b85aaadc338486ed7679c8c2.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8847ebdda6c9091b77ef1d5a2d5d66.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7e9a6c997dc622479961a124df8d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417405e45e366d9008910d784168d5.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70cca00bd39007177f961b64f6df7.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc2eb167159c73bb4778714a45261.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5cb955cd22f7fe24a1a173e19bb1.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a744f41822a3182c3f96707ba147b.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9868ce83624c46cdf069ed7fc4ed3.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3a65a4470a8eb49119082046500d.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c92df80f755a0d323bac5b9a43d8ec.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db53b70509873def7f0c726d33f17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916ca34fa109770eb07f6ba3cd51de.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d09e583c273a038713f3a3b53824.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c9238568cfb445012552b7890c6d.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8a1f0d41953c6f1f43c62e88c7b6.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e6fd2d181e0cc36e398e168167cc.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe511082a8b02e15432804375d319.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78bf57340e288b4cb77747d5b4c26b.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf749a7195639f348ddceaa62a586d.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68e618d6c3af6c86dc5d8522bc5fb.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e728eec66bd860cc7473c2b5e71b4a.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9492b8684611c850eec3850e12723.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2ea2f1f2db09ebf28a961e58d983.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89455b6398f25c7cb5b5baf1a1538ca.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea8f6734498246aa6c7417a57787e.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd14cb6cb00d1237672279241d4775.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e5c7e7e1a501a36154e9c33242ec0.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874cbebe6061b592c75afee8c452e6.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6daef5a917ea8ae35a505e977407e9.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835798e8aa39a9f4c58faa288f96274.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a952791caa2d63178782f533a62ad.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d138b9b061c967b8b7a6b37220754.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c76da5d211b077171e3f47e99f5d.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739b0400067843a5276dd1f6c8ff32.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d20306ac65a8012acf7ac84c1059.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9aaf5e787cb73fc5d44fa8dac3d38.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fcd28a929fbe9989f48b3fbde09c.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42306b0fe72897fec4ef628e6f4510.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56602762fa127b62258fe150b200c4c.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16ae279d793cceeb7951e74b1e9b59.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0548e710c200fa2126c9e903705328d.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94d997322e6dad183bbb057ecc8ec.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b66dda8ba74387ad221feb3c385cb4.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154291e0de3490e2318227beb69862.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1362a11c985b72618d9d115d6e89ae.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c6ed453cf3dde2515348ff6fd8d3.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd481ba455d14d4adbc1b104a805ea.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca1518d1bf8e16d4a32d6f48989b88.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c0fb30771f8d0eae5dde70ca4da0.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dce2a9b0cd73dfac8d7f40582b632.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639650b3bdded1ba0e452964ad803dc.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b793a455e6fd184549def18702625.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea64bc44bbd38c69b2b8cf24ace6dd.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ac93b1a92c934a7c294aad8984f2.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc66af11161a4dd2e45bdeaa89d2f8.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3da1bb5b3bebed16f0a673740992.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663987c3d0b65c517483d5aa3a4415.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32719e7f9be0c8620f91c9afe8a7a2.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e80d94ef8f2ff81b3717c5c035009.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c5b5ff23a47d2b30bdbdfad9a1e4.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9eb8a23a0c9d74b2ad2e1f9d677e1.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a299d911e2d94f64a82ae4fd6a1c.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576408f180662eb2f52c801e5ea6510.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b162ae455000a46561a6c5d2c767.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826fec616430907d99750ab2b5c3d5.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2c7252cfebd5ad946df102b0c9d2.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e118c3909f0b9888f4d0166bce832.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae738ac8f805129ac70a168f8410000.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5def9f5de55c58d5cb3c47feb08a.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40286cad6b3d4cb95bc594b55e6153.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513bc514da580b966e4228e51a7b0f.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07fec514aa6e13b317b9afdeb28df.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e633435804cb3bf41d8a8a1fe0a5a8.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa223a94a3019fcaad3a9fc083a247.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8391c9891af4c4872ab4c4bae1fb.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383fbe910d66aee716a906e99f1567c.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d89f0f3e1e76fb723ea54fe0289e.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d00a66c58480b2775497ece4b1fd.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b569a025b681dd3cdbf7facabb47d6.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1952766a723141c39eb6dff3f91e.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d35f9b3ac3c6b5301c2aa4897fdc.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f971f11b211371edab5eacc64032eb.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b030f1e5a071bbe2ac1fa761abb5b.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6cc32c8439abc08ffde6bdbe51bff.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473cfef3b217a4e9071f2bec37b0b33.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9815b12d8fac8168718acff56ca217.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d94b563ac6baac3482968bb51bc9.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e5524fded76d1d559fcff2e7edf9.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f94cd793350249b2fd2d25b53512f.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02b993f5d272ec798f58f15b28346.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f2294b687943b68efe507967a243d.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dee121e76cb810f06c6d9ec66e23a.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3170981f344cfba8d472f03597dc8.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2629802b7d7a2781effad6519aad.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3200e0a4d9ad2a54668e1e891e04.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa442411b90847f1bd4b043715f15.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed8e7423cfce3582358dc614b8493.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b7724f7a27223b5104a8f8bfd555e.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a6ac398f0c77941f9b14e1661d63.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0475e1fc99328cf159fcfea16441f0.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14fb8b1c48cc7e4fda58b4572310a6.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f64a8f2d9689967271c299b5ad12.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4343dd48df74fccba9cd32c100c63.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ab16cb25bdbd137ed5bd4af9262e9.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9f55519462d8064f1718092f68d3.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b420a8230462a30f1e17b9e04277.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c05b4914a02bc003670dda37a41b6.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a59991be6bbd3a31010b04abcb02.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0037bdd19be2e09ca647f6752fe419.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716733bc09457e158391f89d93535e6.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390139994a920ca379343017904f5ad0.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbddf0761b88cd65d16f5df5c900f.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0845db1d275a8993b6da39a6213e.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f725b6a4adcb1b687c5cba6a8c9c2.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149e1c7027974b68e2e49428860b57.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882fffdf31f600b45264258b5b80b62.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051e37dffb56ae252c95f9e3cbc857.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_24532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2998,10465 +2926,10021 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="22" name="product_22143" descr=""/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_6759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_6759" descr=""/>
+        <xdr:cNvPr id="23" name="product_7065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_7065" descr=""/>
+        <xdr:cNvPr id="24" name="product_12449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_12449" descr=""/>
+        <xdr:cNvPr id="25" name="product_12994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="26" name="product_12994" descr=""/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="product_14228" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_14228" descr=""/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_6749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_6749" descr=""/>
+        <xdr:cNvPr id="28" name="product_6750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_6750" descr=""/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_6730" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_6730" descr=""/>
+        <xdr:cNvPr id="30" name="product_6732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_6732" descr=""/>
+        <xdr:cNvPr id="31" name="product_6733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_6733" descr=""/>
+        <xdr:cNvPr id="32" name="product_6734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_6734" descr=""/>
+        <xdr:cNvPr id="33" name="product_6735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_6735" descr=""/>
+        <xdr:cNvPr id="34" name="product_6736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_6736" descr=""/>
+        <xdr:cNvPr id="35" name="product_6738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_6738" descr=""/>
+        <xdr:cNvPr id="36" name="product_6739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_6739" descr=""/>
+        <xdr:cNvPr id="37" name="product_6740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_6740" descr=""/>
+        <xdr:cNvPr id="38" name="product_7438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_7438" descr=""/>
+        <xdr:cNvPr id="39" name="product_7632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_7632" descr=""/>
+        <xdr:cNvPr id="40" name="product_14844" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_14844" descr=""/>
+        <xdr:cNvPr id="41" name="product_20395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_20395" descr=""/>
+        <xdr:cNvPr id="42" name="product_22347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>84</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="43" name="product_22347" descr=""/>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_6415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_6415" descr=""/>
+        <xdr:cNvPr id="44" name="product_6745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_6745" descr=""/>
+        <xdr:cNvPr id="45" name="product_6746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_6746" descr=""/>
+        <xdr:cNvPr id="46" name="product_7070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_7070" descr=""/>
+        <xdr:cNvPr id="47" name="product_12486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_12486" descr=""/>
+        <xdr:cNvPr id="48" name="product_18204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_18204" descr=""/>
+        <xdr:cNvPr id="49" name="product_18240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_18240" descr=""/>
+        <xdr:cNvPr id="50" name="product_18253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_18253" descr=""/>
+        <xdr:cNvPr id="51" name="product_19633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="52" name="product_19633" descr=""/>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_6724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_6724" descr=""/>
+        <xdr:cNvPr id="53" name="product_7634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="54" name="product_7634" descr=""/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="product_6412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_6412" descr=""/>
+        <xdr:cNvPr id="55" name="product_6706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_6706" descr=""/>
+        <xdr:cNvPr id="56" name="product_6712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_6712" descr=""/>
+        <xdr:cNvPr id="57" name="product_6713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_6713" descr=""/>
+        <xdr:cNvPr id="58" name="product_6714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_6714" descr=""/>
+        <xdr:cNvPr id="59" name="product_6715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_6715" descr=""/>
+        <xdr:cNvPr id="60" name="product_6717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_6717" descr=""/>
+        <xdr:cNvPr id="61" name="product_6718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_6718" descr=""/>
+        <xdr:cNvPr id="62" name="product_6719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_6719" descr=""/>
+        <xdr:cNvPr id="63" name="product_7041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_7041" descr=""/>
+        <xdr:cNvPr id="64" name="product_7108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_7108" descr=""/>
+        <xdr:cNvPr id="65" name="product_7445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_7445" descr=""/>
+        <xdr:cNvPr id="66" name="product_8177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_8177" descr=""/>
+        <xdr:cNvPr id="67" name="product_14031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_14031" descr=""/>
+        <xdr:cNvPr id="68" name="product_14355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_14355" descr=""/>
+        <xdr:cNvPr id="69" name="product_18231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_18231" descr=""/>
+        <xdr:cNvPr id="70" name="product_19311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_19311" descr=""/>
+        <xdr:cNvPr id="71" name="product_19532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_19532" descr=""/>
+        <xdr:cNvPr id="72" name="product_21474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_21474" descr=""/>
+        <xdr:cNvPr id="73" name="product_23520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>124</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="74" name="product_23520" descr=""/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_6699" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_6699" descr=""/>
+        <xdr:cNvPr id="75" name="product_19936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>129</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_19936" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_8245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_8245" descr=""/>
+        <xdr:cNvPr id="77" name="product_18249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_18249" descr=""/>
+        <xdr:cNvPr id="78" name="product_19380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_19380" descr=""/>
+        <xdr:cNvPr id="79" name="product_19762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>136</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="80" name="product_19762" descr=""/>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_6349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_6349" descr=""/>
+        <xdr:cNvPr id="81" name="product_6688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_6688" descr=""/>
+        <xdr:cNvPr id="82" name="product_6689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_6689" descr=""/>
+        <xdr:cNvPr id="83" name="product_6981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_6696" descr=""/>
+        <xdr:cNvPr id="84" name="product_8178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_8178" descr=""/>
+        <xdr:cNvPr id="85" name="product_8738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_8738" descr=""/>
+        <xdr:cNvPr id="86" name="product_9908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_9908" descr=""/>
+        <xdr:cNvPr id="87" name="product_12614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_12614" descr=""/>
+        <xdr:cNvPr id="88" name="product_15982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_15982" descr=""/>
+        <xdr:cNvPr id="89" name="product_17461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_17461" descr=""/>
+        <xdr:cNvPr id="90" name="product_17541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_17541" descr=""/>
+        <xdr:cNvPr id="91" name="product_17542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_17542" descr=""/>
+        <xdr:cNvPr id="92" name="product_17669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_17669" descr=""/>
+        <xdr:cNvPr id="93" name="product_19097" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_19097" descr=""/>
+        <xdr:cNvPr id="94" name="product_19805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_19805" descr=""/>
+        <xdr:cNvPr id="95" name="product_22198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_22198" descr=""/>
+        <xdr:cNvPr id="96" name="product_23459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_23459" descr=""/>
+        <xdr:cNvPr id="97" name="product_24535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="98" name="product_24535" descr=""/>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_6405" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="99" name="product_6405" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_6347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_6347" descr=""/>
+        <xdr:cNvPr id="100" name="product_19601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_19601" descr=""/>
+        <xdr:cNvPr id="101" name="product_23481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>167</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="102" name="product_23481" descr=""/>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_16912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>171</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="103" name="product_16912" descr=""/>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_6666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="104" name="product_6666" descr=""/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_6674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_6674" descr=""/>
+        <xdr:cNvPr id="105" name="product_16557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_16557" descr=""/>
+        <xdr:cNvPr id="106" name="product_18251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_17121" descr=""/>
+        <xdr:cNvPr id="107" name="product_18259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_18251" descr=""/>
+        <xdr:cNvPr id="108" name="product_18348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_18252" descr=""/>
+        <xdr:cNvPr id="109" name="product_19765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="110" name="product_18259" descr=""/>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_6662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="111" name="product_18348" descr=""/>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_6663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="112" name="product_18349" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_6664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="113" name="product_18350" descr=""/>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_7019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="114" name="product_19765" descr=""/>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_7449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="115" name="product_21015" descr=""/>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_7538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>190</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="116" name="product_21016" descr=""/>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_16615" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_6662" descr=""/>
+        <xdr:cNvPr id="117" name="product_16848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_6663" descr=""/>
+        <xdr:cNvPr id="118" name="product_18386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_6664" descr=""/>
+        <xdr:cNvPr id="119" name="product_19318" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_7019" descr=""/>
+        <xdr:cNvPr id="120" name="product_21012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_7447" descr=""/>
+        <xdr:cNvPr id="121" name="product_25555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="122" name="product_7449" descr=""/>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_6639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="123" name="product_7538" descr=""/>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_6640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>201</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="124" name="product_16615" descr=""/>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_6644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>202</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="125" name="product_16848" descr=""/>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_8256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>203</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="126" name="product_18247" descr=""/>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_8996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>204</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="127" name="product_18386" descr=""/>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_17870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>205</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="128" name="product_19318" descr=""/>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_19043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>206</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_21012" descr=""/>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_21467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="130" name="product_25555" descr=""/>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_21476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_6639" descr=""/>
+        <xdr:cNvPr id="131" name="product_22385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>212</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="132" name="product_6640" descr=""/>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_14137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="133" name="product_6644" descr=""/>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_6632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="134" name="product_8256" descr=""/>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_6633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>215</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="135" name="product_8996" descr=""/>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_6635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>216</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="136" name="product_17870" descr=""/>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_7106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="137" name="product_19043" descr=""/>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_7111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>218</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="138" name="product_21467" descr=""/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_7982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="139" name="product_21476" descr=""/>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_8058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>220</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="140" name="product_22385" descr=""/>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_8531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_14137" descr=""/>
+        <xdr:cNvPr id="141" name="product_8532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_6632" descr=""/>
+        <xdr:cNvPr id="142" name="product_11331" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_6633" descr=""/>
+        <xdr:cNvPr id="143" name="product_14776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_6635" descr=""/>
+        <xdr:cNvPr id="144" name="product_16620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_7106" descr=""/>
+        <xdr:cNvPr id="145" name="product_18248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_7111" descr=""/>
+        <xdr:cNvPr id="146" name="product_19579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_7982" descr=""/>
+        <xdr:cNvPr id="147" name="product_19619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_8058" descr=""/>
+        <xdr:cNvPr id="148" name="product_19630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_8531" descr=""/>
+        <xdr:cNvPr id="149" name="product_19984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_8532" descr=""/>
+        <xdr:cNvPr id="150" name="product_19985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_11331" descr=""/>
+        <xdr:cNvPr id="151" name="product_23519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>235</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="152" name="product_14776" descr=""/>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_6625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>236</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="153" name="product_16620" descr=""/>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="product_6626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>237</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="154" name="product_18248" descr=""/>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="product_7200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>238</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="155" name="product_19579" descr=""/>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="product_7451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="156" name="product_19619" descr=""/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="product_13078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="157" name="product_19630" descr=""/>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="product_16739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="158" name="product_19984" descr=""/>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="product_17657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>242</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="159" name="product_19985" descr=""/>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="product_6624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>243</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="160" name="product_23519" descr=""/>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="product_7681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>247</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="161" name="product_6625" descr=""/>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="product_7828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>248</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="162" name="product_6626" descr=""/>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_13111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>249</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="163" name="product_7200" descr=""/>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_16645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>250</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="164" name="product_7451" descr=""/>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_18324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>251</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="165" name="product_13078" descr=""/>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_18328" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>252</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="166" name="product_16739" descr=""/>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_23030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>253</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="167" name="product_17657" descr=""/>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_18250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>257</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="168" name="product_6624" descr=""/>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_7643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>261</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="169" name="product_7681" descr=""/>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_21621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>262</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_7828" descr=""/>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_6616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>263</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="171" name="product_13111" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="product_19324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>264</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="172" name="product_16645" descr=""/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_6255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>265</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="173" name="product_18324" descr=""/>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="product_6609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>266</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="174" name="product_18328" descr=""/>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="product_6610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>267</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="175" name="product_23030" descr=""/>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="product_6612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>271</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="176" name="product_18250" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="product_6782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="177" name="product_7643" descr=""/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="product_7647" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="178" name="product_19990" descr=""/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_7928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="179" name="product_21619" descr=""/>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_9005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="180" name="product_21621" descr=""/>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="product_16413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>285</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="181" name="product_6616" descr=""/>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_16907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="182" name="product_19324" descr=""/>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_17508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_6255" descr=""/>
+        <xdr:cNvPr id="183" name="product_17729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_6609" descr=""/>
+        <xdr:cNvPr id="184" name="product_18187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_6610" descr=""/>
+        <xdr:cNvPr id="185" name="product_21342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_6612" descr=""/>
+        <xdr:cNvPr id="186" name="product_21461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="187" name="product_6782" descr=""/>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_9745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="188" name="product_7647" descr=""/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_13022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="189" name="product_7928" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="product_13024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="190" name="product_9005" descr=""/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_13028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="191" name="product_16413" descr=""/>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_13030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="192" name="product_16907" descr=""/>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_13038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="193" name="product_17508" descr=""/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_13043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="194" name="product_17729" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_13728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="195" name="product_18187" descr=""/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_14396" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="196" name="product_21342" descr=""/>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_15833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>304</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="197" name="product_21461" descr=""/>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="product_16018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_9745" descr=""/>
+        <xdr:cNvPr id="198" name="product_17619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_13022" descr=""/>
+        <xdr:cNvPr id="199" name="product_17656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_13024" descr=""/>
+        <xdr:cNvPr id="200" name="product_21475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_13028" descr=""/>
+        <xdr:cNvPr id="201" name="product_24751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>312</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="202" name="product_13030" descr=""/>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="product_6597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>313</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="203" name="product_13038" descr=""/>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_6598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>314</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="204" name="product_13043" descr=""/>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_6602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>315</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="205" name="product_13728" descr=""/>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="product_7162" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>316</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="206" name="product_14396" descr=""/>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="product_19433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="207" name="product_15833" descr=""/>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="product_21459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>318</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="208" name="product_16018" descr=""/>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_22360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>319</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="209" name="product_17619" descr=""/>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="product_24756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>320</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="210" name="product_17656" descr=""/>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="product_24763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>321</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="211" name="product_21475" descr=""/>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="product_24764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>322</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="212" name="product_24751" descr=""/>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="product_10169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>326</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="213" name="product_6597" descr=""/>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="product_10170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>327</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="214" name="product_6598" descr=""/>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="product_21483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>328</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="215" name="product_6602" descr=""/>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="product_6989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>329</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="216" name="product_7162" descr=""/>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="product_22461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>330</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="217" name="product_19433" descr=""/>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="product_22464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>334</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="218" name="product_21459" descr=""/>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="product_9406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>335</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="219" name="product_22360" descr=""/>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="product_6594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>336</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="220" name="product_24756" descr=""/>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="product_6595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>337</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="221" name="product_24763" descr=""/>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="product_18055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>338</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="222" name="product_24764" descr=""/>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="product_18056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>342</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="223" name="product_10169" descr=""/>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="product_18184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>343</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="224" name="product_10170" descr=""/>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="product_18185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>347</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="225" name="product_21483" descr=""/>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="product_19379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>351</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="226" name="product_6989" descr=""/>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="product_21430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>352</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="227" name="product_22461" descr=""/>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="product_23433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>353</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="228" name="product_22464" descr=""/>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="product_16725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>357</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="229" name="product_9406" descr=""/>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_16726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>361</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="230" name="product_6594" descr=""/>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="product_17772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>362</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="231" name="product_6595" descr=""/>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="product_17773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>363</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="232" name="product_18055" descr=""/>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="product_6402" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>364</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="233" name="product_18056" descr=""/>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="product_6258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>365</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="234" name="product_18184" descr=""/>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="product_6400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>366</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="235" name="product_18185" descr=""/>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="product_6986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>367</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="236" name="product_19379" descr=""/>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="product_7114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>368</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="237" name="product_21430" descr=""/>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="product_8048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>369</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="238" name="product_23433" descr=""/>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="product_8133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>373</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="239" name="product_16725" descr=""/>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="product_9595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>374</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="240" name="product_16726" descr=""/>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="product_22359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>375</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="241" name="product_17772" descr=""/>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="product_22384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="242" name="product_17773" descr=""/>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="product_16967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>380</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="243" name="product_6402" descr=""/>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="product_22289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>384</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="244" name="product_6258" descr=""/>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="product_24653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>385</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="245" name="product_6400" descr=""/>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="product_21014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>386</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="246" name="product_6986" descr=""/>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="product_21642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>387</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="247" name="product_7114" descr=""/>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="product_19420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>388</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="248" name="product_8048" descr=""/>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="product_6563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>389</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="249" name="product_8133" descr=""/>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="product_6990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>390</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="250" name="product_9595" descr=""/>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="product_14707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>391</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="251" name="product_22359" descr=""/>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="product_16845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>392</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="252" name="product_22384" descr=""/>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="product_14143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>396</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="253" name="product_16967" descr=""/>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="product_6977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>397</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="254" name="product_22289" descr=""/>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="product_13006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>398</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="255" name="product_24653" descr=""/>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="product_23521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>402</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="256" name="product_21014" descr=""/>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="product_7539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>406</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="257" name="product_21642" descr=""/>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="product_6551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>410</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="258" name="product_19420" descr=""/>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="product_6553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>414</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="259" name="product_6563" descr=""/>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="product_6554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>418</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="260" name="product_6990" descr=""/>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="product_6397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>419</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="261" name="product_14707" descr=""/>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="product_16870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>420</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="262" name="product_16845" descr=""/>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="product_17768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>424</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="263" name="product_14143" descr=""/>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="product_21959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>425</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="264" name="product_6977" descr=""/>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="product_24457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>426</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="265" name="product_13006" descr=""/>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_24458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>427</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="266" name="product_23521" descr=""/>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="product_24459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>431</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="267" name="product_7539" descr=""/>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="product_24461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>432</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="268" name="product_6551" descr=""/>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_24463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>433</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="269" name="product_6553" descr=""/>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_24464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>434</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="270" name="product_6554" descr=""/>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_10190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>435</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="271" name="product_6397" descr=""/>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_16425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>436</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="272" name="product_16870" descr=""/>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="product_16727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>437</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="273" name="product_17768" descr=""/>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="product_16728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>441</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="274" name="product_21959" descr=""/>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="product_18257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>442</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="275" name="product_24457" descr=""/>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="product_18258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>443</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="276" name="product_24458" descr=""/>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="product_18286" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>444</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="277" name="product_24459" descr=""/>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="product_20487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>445</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="278" name="product_24461" descr=""/>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="product_22486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>446</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="279" name="product_24463" descr=""/>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="product_22492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>447</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="280" name="product_24464" descr=""/>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="product_23028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_10190" descr=""/>
+        <xdr:cNvPr id="281" name="product_23454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>452</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="282" name="product_16425" descr=""/>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="product_14317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>453</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="283" name="product_16727" descr=""/>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="product_22582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>454</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="284" name="product_16728" descr=""/>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="product_24557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>455</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="285" name="product_18257" descr=""/>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="product_7029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>456</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="286" name="product_18258" descr=""/>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_9588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>457</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="287" name="product_18286" descr=""/>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="product_14146" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>458</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="288" name="product_20487" descr=""/>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="product_18038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>459</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="289" name="product_22486" descr=""/>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="product_17565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>460</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="290" name="product_22492" descr=""/>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="product_14400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>461</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="291" name="product_23028" descr=""/>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="product_22642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
-        <a:stretch>
-[...442 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -13717,59 +13201,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/attar-collection/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/attar-collection/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/azzaro/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/azzaro/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/byredo/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-weekend-100-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/cacharel/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/calvin-klein/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chloe/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chloe/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/clinique/tualetnaya-voda-clinque-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/clinique/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-dolce-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/donna-karan/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/esstee-lauder/parfyumernaya-voda-estee-louder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-cherry-in-the-air-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-marine-groove-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-miami-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-agua-del-sol-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/parfyumernaya-voda-escada-show-me-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-fairy-love-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-rose-signature-ii-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-code-satin-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guy-laroche/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-ma-vie-pour-femme-l-eau-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/issey-miyake/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jean-paul-gaultier/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jm/parfyumernaya-voda-jm-wild-bluebell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jm/parfyumernaya-voda-jo-peony-blush-suede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jm/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;%20/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-yara-moi-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/louis-vuitton-/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/louis-vuitton-/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/mancera-/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/miu-miu-/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/nina-ricci/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/prada/parfyumernaya-voda-prada-paradoxe-90-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/salvatore-ferragamo/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ted-lapidus/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/thierry-mugler/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/viktor-rolf/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-manifesto-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/attar-collection/parfyumernaya-voda-attar-collection-the-queen-of-sheba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/attar-collection/parfyumernaya-voda-attar-collection-crystal-love-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/antonio-banderas/tualetnaya-voda-antonio-banderas-blue-seduction-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/parfyumernaya-voda-armand-basi-in-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-sensual-red-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/armand-basi/tualetnaya-voda-armand-basi-in-red-celebration-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/azzaro/tualetnaya-voda-azzaro-club-women-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/azzaro/tualetnaya-voda-azzaro-jolie-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/byredo/parfyumernaya-voda-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/parfyumernaya-voda-britney-spears-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-sunset-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/parfyumernaya-voda-britney-spears-fantasy-anniversary-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-electric-fantasy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-fantasy-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/britney-spears/tualetnaya-voda-britney-spears-fantasy-sheer-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-weekend-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/burberry/parfyumernaya-voda-burberry-my-burberry-blush-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-jasmin-noir-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/parfyumernaya-voda-bvlgari-goldea-the-essence-of-a-jeweller-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-coral-65-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/bvlgari/tualetnaya-voda-bvlgari-omnia-crystalline-65-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/cacharel/tualetnaya-voda-cacharel-amor-amor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/calvin-klein/parfyumernaya-voda-calvin-klein-euphoria-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-ck-in2u-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-allure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/tualetnaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-chance-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoisele-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-gabrielle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoiselle-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-coco-mademoiselle-l-eau-privee-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-eau-de-parfum-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chanel/parfyumernaya-voda-chanel-5-l-eau-red-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-rose-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/tualetnaya-voda-carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-good-girl-legere-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/carolina-herrera-212-vip-wins-for-women-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-very-good-girl-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/carolina-herrera/parfyumernaya-voda-carolina-herrera-212-vip-rose-smiley/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chloe/parfyumernaya-voda-chloe-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/chloe/parfyumernaya-voda-chloe-nomade-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-j-adore-black-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-midnight-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-l-absolu-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-j-adore-l-eau-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-addict-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-cherie-blooming-bouqet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-addict-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-poison-hypnotic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-poison-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-absolutely-blooming-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-j-adore-in-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-joy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-miss-dior-le-parfum-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-dune-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/parfyumernaya-voda-christian-dior-hypnotic-poison-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-blooming-bouquet-2023-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-poison-tendre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/christian-dior/tualetnaya-voda-christian-dior-miss-dior-rose-n-roses-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/clinique/tualetnaya-voda-clinque-happy-for-women-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/clinique/tualetnaya-voda-clinique-happy-in-bloom-2010-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-aventus-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-wind-flowers-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/parfyumernaya-voda-creed-love-in-white-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/creed/tualetnaya-voda-creed-love-in-black-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-essence-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-only-one-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-anthology-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-3-l-imperatrice-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-light-blue-forever-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-love-is-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-sun-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-italian-love-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-the-one-gold-intense-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/tualetnaya-voda-dolce-gabbana-light-blue-summer-vibes-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/dolce-gabbana/parfyumernaya-voda-dolce-gabbana-dolce-shine-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/donna-karan/parfyumernaya-voda-donna-karan-be-delicious-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/parfyumernaya-voda-elizabeth-arden-green-tea-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/tualetnaya-voda-elizabeth-arden-green-tea-cherry-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/elizabeth-arden/tualetnaya-voda-elizabeth-arden-green-tea-lychee-lime-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-lust-in-paradise-100-ml-dlya-zhenshch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/esstee-lauder/parfyumernaya-voda-estee-louder-pleasures-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-rock-in-rio-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-sexy-graffiti-100-ml-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-island-kiss-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-ocean-lounge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-fiesta-carioca-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/escada/tualetnaya-voda-escada-born-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-si-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-sun-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-because-it-s-you-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-passione-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-white-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-my-way-90-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/parfyumernaya-voda-giorgio-armani-si-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-code-turquoise-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-rose-alexsandrie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/tualetnaya-voda-givenchy-ange-ou-demon-le-secret-eau-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-edition-couture-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/tualetnaya-voda-givenchy-l-interdit-eau-de-toilette-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-l-interdit-nocturnal-jasmine-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-irresistible-eau-de-parfum-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/givenchy/parfyumernaya-voda-givenchy-irresistible-rose-velvet-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-emerald-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-by-gucci-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-by-gucci-eau-fraiche-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-envy-me-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bamboo-limited-edition-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bamboo-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-new-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-limited-edition-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bloom-acqua-di-fiore-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-bloom-nettare-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-gorgeous-gardenia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-bloom-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-envy-me-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-flora-gorgeous-jasmine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-by-gucci-eau-de-toilette-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-by-gucci-eau-de-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-gorgeous-gardenia-limited-edition-2018-100-ml-yellow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/tualetnaya-voda-gucci-flora-by-gucci-glamorous-magnolia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/gucci/parfyumernaya-voda-gucci-bloom-ambrosia-di-fiori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/tualetnaya-voda-guerlain-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-mon-guerlain-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-black-perfecto-by-la-petite-robe-noire-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/parfyumernaya-voda-guerlain-les-voyages-moscow-100-ml-sale-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/tualetnaya-voda-guerlain-aqua-allegoria-pera-granita-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guerlain/guerlain-aqua-allegoria-limon-verde-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/guy-laroche/dukhi-guy-laroche-fidji-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-ma-vie-pour-femme-l-eau-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-nuit-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/tualetnaya-voda-hugo-boss-boss-orange-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-for-her-absolute-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-the-scent-le-parfum-for-her-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/hugo-boss/parfyumernaya-voda-hugo-boss-boss-alive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/issey-miyake/tualetnaya-voda-issey-miyake-l-eau-d-issey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jean-paul-gaultier/tualetnaya-voda-jean-paul-gaultier-scandal-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/jm/parfyumernaya-voda-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-l-eau-par-kenzo-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/kenzo/tualetnaya-voda-kenzo-flower-by-kenzo-eau-de-toilette-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-joy-of-pink-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-femme-90-ml-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-pour-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-sparkling-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-natural-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-Lacoste%20L.12.12%20Magnetic%20pour%20Elle%2080%20&#1084;&#1083;%20/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-eau-fraiche-femme-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-pour-elle-french-panache-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-legere-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-l-12-12-rose-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-elixir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-l-12-12-sparkling-collector-edition-pour-femme-x-jeremyville-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/parfyumernaya-voda-lacoste-pour-femme-90-ml-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lacoste/tualetnaya-voda-lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-idole-le-parfum-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-tresor-midnight-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-miracle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-miracle-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/12875/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/20210119/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/dukhi-lancome-climat-14-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-poeme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-intens-ment100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-nuit-tresor-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-tresor-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/tualetnaya-voda-lancome-la-vie-est-belle-l-eau-de-toilette-florale-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-nuit-tresor-a-la-folie-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lancome/parfyumernaya-voda-lancome-la-vie-est-belle-l-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-eclat-d-aprege-100-ml-plastik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-jeanne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/parfyumernaya-voda-lanvin-modern-princess-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lanvin/tualetnaya-voda-lanvin-modern-princess-blooming-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-yara-moi-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-haya-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/lattafa/parfyumernaya-voda-lattafa-fakhar-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/louis-vuitton-/parfyumernaya-voda-louis-vuitton-apogee-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/louis-vuitton-/parfyumernaya-voda-louis-vuitton-mille-feux-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/mancera-/parfyumernaya-voda-mancera-purple-flowers-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-pop-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/marc-jacobs/tualetnaya-voda-marc-jacobs-daisy-eau-so-fresh-twinkle-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/miu-miu-/parfyumernaya-voda-miu-miu-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-and-chic-hippy-fizz-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-funny-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/moschino-toy-2-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/moschino-toy-2-bubble-gum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-chic-chic-petals-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-chic-light-clouds-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-cheap-and-chic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/parfyumernaya-voda-moschino-toy-2-pearl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/moschino/tualetnaya-voda-moschino-toy-2-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/narciso-rodriguez-for-her-eau-de-parfum-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-for-her-eau-de-parfum-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-narciso-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/narciso-rodriguez/parfyumernaya-voda-narciso-rodriguez-narciso-rouge-eau-de-parfum-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/nina-ricci/tualetnaya-voda-nina-ricci-nina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-olympea-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/tualetnaya-voda-paco-rabanne-olympea-aqua-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-prive-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-lucky-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-pure-xs-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-lady-million-empire-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-fame-blooming-pink-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/paco-rabanne/parfyumernaya-voda-paco-rabanne-fame-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-delina-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-oriana-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/parfums-de-marly/parfyumernaya-voda-parfums-de-marly-delina-la-rosee-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/prada/parfyumernaya-voda-prada-paradoxe-90-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/salvatore-ferragamo/tualetnaya-voda-salvatore-ferragamo-incanto-shine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/ted-lapidus/tualetnaya-voda-ted-lapidus-rumba-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/thierry-mugler/parfyumernaya-voda-thierry-mugler-alien-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-black-orchid-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-white-suede-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/tom-ford/parfyumernaya-voda-tom-ford-lost-cherry-100-ml-dlya-zhenshchin-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/parfyumernaya-voda-trussardi-sound-of-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/tualetnaya-voda-trussardi-delicate-rose-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/parfyumernaya-voda-trussardi-donna-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/trussardi/tualetnaya-voda-trussardi-donna-pink-marina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-dylan-blue-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-yellow-diamond-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-crystal-noir-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-versense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/tualetnaya-voda-versace-bright-crystal-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-bright-crystal-absolu-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/versace/parfyumernaya-voda-versace-eros-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-valentina-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-yellow-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-pink-pp-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-the-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-voce-viva-intensa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/valentino/parfyumernaya-voda-valentino-donna-born-in-roma-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-new-york-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-candy-noir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-eau-de-parfum-2020-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-gold-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-creme-cloud-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-sugar-fleur-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-tease-collector-s-edition-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-heavenly-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/victoria-secret/parfyumernaya-voda-victoria-s-secret-bombshell-seduction-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/viktor-rolf/tualetnaya-voda-viktor-rolf-flowerbomb-la-vie-en-rose-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-room-service-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/xerjoff/parfyumernaya-voda-xerjoff-wardasina-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-mon-paris-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-yves-saint-laurent-black-opium-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/parfyumernaya-voda-ysl-libre-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/-parfyumernaya-voda-yves-saint-laurent-libre-intense-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/yves-saint-laurent/paryumernaya-voda-yves-saint-laurent-libre-eau-de-parfum-collector-edition-dress-me-wild-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-inception-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/zhenskie-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-the-muse-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G489"/>
+  <dimension ref="A1:G477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -14508,8079 +13992,7839 @@
         <v>59</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="13">
         <v>500.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="18">
         <v>4</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G51" s="9"/>
+    </row>
+    <row r="52" spans="1:7" outlineLevel="1">
+      <c r="A52" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="2"/>
+    </row>
+    <row r="53" spans="1:7" outlineLevel="2">
+      <c r="A53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" outlineLevel="2">
+      <c r="A54" s="17"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="7"/>
+    </row>
+    <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A55" s="18">
+        <v>1</v>
+      </c>
+      <c r="B55" s="8"/>
+      <c r="C55" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="13">
         <v>520.0</v>
       </c>
-      <c r="G51" s="9"/>
-[...61 lines deleted...]
-      <c r="G55" s="7"/>
+      <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="13">
         <v>520.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="13">
         <v>520.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="13">
         <v>520.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
-    <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C59" s="9" t="s">
+    <row r="59" spans="1:7" outlineLevel="1">
+      <c r="A59" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="D59" s="9" t="s">
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="2"/>
+    </row>
+    <row r="60" spans="1:7" outlineLevel="2">
+      <c r="A60" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" outlineLevel="2">
+      <c r="A61" s="17"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="12"/>
+      <c r="G61" s="7"/>
+    </row>
+    <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A62" s="18">
+        <v>1</v>
+      </c>
+      <c r="B62" s="8"/>
+      <c r="C62" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="E59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="13">
+      <c r="D62" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="13">
         <v>520.0</v>
       </c>
-      <c r="G59" s="9"/>
-[...13 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="G62" s="9"/>
+    </row>
+    <row r="63" spans="1:7" outlineLevel="1">
+      <c r="A63" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="2"/>
+    </row>
+    <row r="64" spans="1:7" outlineLevel="2">
+      <c r="A64" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B64" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="C64" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="D64" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E61" s="6" t="s">
+      <c r="E64" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F61" s="11" t="s">
+      <c r="F64" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G61" s="5" t="s">
+      <c r="G64" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="62" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A63" s="18">
+    <row r="65" spans="1:7" outlineLevel="2">
+      <c r="A65" s="17"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="7"/>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A66" s="18">
         <v>1</v>
       </c>
-      <c r="B63" s="8"/>
-[...3 lines deleted...]
-      <c r="D63" s="9" t="s">
+      <c r="B66" s="8"/>
+      <c r="C66" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="E63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="13">
+      <c r="D66" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="13">
         <v>520.0</v>
       </c>
-      <c r="G63" s="9"/>
-[...42 lines deleted...]
-      <c r="G66" s="7"/>
+      <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="13">
         <v>520.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
-    <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C68" s="9" t="s">
+    <row r="68" spans="1:7" outlineLevel="1">
+      <c r="A68" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="2"/>
+    </row>
+    <row r="69" spans="1:7" outlineLevel="2">
+      <c r="A69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" outlineLevel="2">
+      <c r="A70" s="17"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="7"/>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A71" s="18">
+        <v>1</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E68" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A69" s="16" t="s">
+      <c r="D71" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B69" s="2"/>
-[...36 lines deleted...]
-      <c r="G71" s="7"/>
+      <c r="E71" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="13">
         <v>500.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="13">
         <v>500.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G74" s="9"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="13">
         <v>520.0</v>
       </c>
       <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G78" s="9"/>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="13">
         <v>500.0</v>
       </c>
       <c r="G79" s="9"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="13">
         <v>520.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="13">
         <v>520.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="13">
         <v>520.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G84" s="9"/>
+    </row>
+    <row r="85" spans="1:7" outlineLevel="1">
+      <c r="A85" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="2"/>
+    </row>
+    <row r="86" spans="1:7" outlineLevel="2">
+      <c r="A86" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" outlineLevel="2">
+      <c r="A87" s="17"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="7"/>
+    </row>
+    <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A88" s="18">
+        <v>1</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="13">
         <v>520.0</v>
       </c>
-      <c r="G84" s="9"/>
-[...61 lines deleted...]
-      <c r="G88" s="7"/>
+      <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="13">
         <v>520.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="13">
         <v>520.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="13">
         <v>520.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="13">
         <v>520.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="13">
         <v>520.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="13">
         <v>520.0</v>
       </c>
       <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="13">
-        <v>520.0</v>
+        <v>560.0</v>
       </c>
       <c r="G95" s="9"/>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="13">
-        <v>560.0</v>
+        <v>520.0</v>
       </c>
       <c r="G96" s="9"/>
     </row>
-    <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A97" s="18">
+    <row r="97" spans="1:7" outlineLevel="1">
+      <c r="A97" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="2"/>
+    </row>
+    <row r="98" spans="1:7" outlineLevel="2">
+      <c r="A98" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B97" s="8"/>
-[...3 lines deleted...]
-      <c r="D97" s="9" t="s">
+      <c r="F98" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" outlineLevel="2">
+      <c r="A99" s="17"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="12"/>
+      <c r="G99" s="7"/>
+    </row>
+    <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A100" s="18">
+        <v>1</v>
+      </c>
+      <c r="B100" s="8"/>
+      <c r="C100" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="E97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="13">
+      <c r="D100" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="13">
         <v>520.0</v>
       </c>
-      <c r="G97" s="9"/>
-[...42 lines deleted...]
-      <c r="G100" s="7"/>
+      <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="13">
         <v>520.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
-    <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C102" s="9" t="s">
+    <row r="102" spans="1:7" outlineLevel="1">
+      <c r="A102" s="16" t="s">
         <v>132</v>
       </c>
-      <c r="D102" s="9" t="s">
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="10"/>
+      <c r="G102" s="2"/>
+    </row>
+    <row r="103" spans="1:7" outlineLevel="2">
+      <c r="A103" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" outlineLevel="2">
+      <c r="A104" s="17"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="12"/>
+      <c r="G104" s="7"/>
+    </row>
+    <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A105" s="18">
+        <v>1</v>
+      </c>
+      <c r="B105" s="8"/>
+      <c r="C105" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="E102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F102" s="13">
+      <c r="D105" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="13">
         <v>520.0</v>
       </c>
-      <c r="G102" s="9"/>
-[...42 lines deleted...]
-      <c r="G105" s="7"/>
+      <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>136</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="13">
-        <v>540.0</v>
+        <v>410.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="13">
         <v>520.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="13">
         <v>520.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="13">
         <v>520.0</v>
       </c>
       <c r="G110" s="9"/>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>146</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="13">
         <v>520.0</v>
       </c>
       <c r="G111" s="9"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="13">
         <v>520.0</v>
       </c>
       <c r="G113" s="9"/>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="13">
         <v>520.0</v>
       </c>
       <c r="G114" s="9"/>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="13">
         <v>520.0</v>
       </c>
       <c r="G115" s="9"/>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G116" s="9"/>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G117" s="9"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G118" s="9"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="13">
         <v>500.0</v>
       </c>
       <c r="G120" s="9"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>166</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>168</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="13">
         <v>520.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>170</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="13">
         <v>500.0</v>
       </c>
       <c r="G124" s="9"/>
     </row>
-    <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C125" s="9" t="s">
+    <row r="125" spans="1:7" outlineLevel="1">
+      <c r="A125" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="D125" s="9" t="s">
+      <c r="B125" s="2"/>
+      <c r="C125" s="2"/>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+      <c r="F125" s="10"/>
+      <c r="G125" s="2"/>
+    </row>
+    <row r="126" spans="1:7" outlineLevel="2">
+      <c r="A126" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" outlineLevel="2">
+      <c r="A127" s="17"/>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="12"/>
+      <c r="G127" s="7"/>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A128" s="18">
+        <v>1</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="E125" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A126" s="16" t="s">
+      <c r="D128" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="B126" s="2"/>
-[...36 lines deleted...]
-      <c r="G128" s="7"/>
+      <c r="E128" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G128" s="9"/>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="13">
         <v>520.0</v>
       </c>
       <c r="G129" s="9"/>
     </row>
-    <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C130" s="9" t="s">
+    <row r="130" spans="1:7" outlineLevel="1">
+      <c r="A130" s="16" t="s">
         <v>178</v>
       </c>
-      <c r="D130" s="9" t="s">
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="2"/>
+    </row>
+    <row r="131" spans="1:7" outlineLevel="2">
+      <c r="A131" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" outlineLevel="2">
+      <c r="A132" s="17"/>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="7"/>
+    </row>
+    <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A133" s="18">
+        <v>1</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="E130" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="13">
+      <c r="D133" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="13">
         <v>520.0</v>
       </c>
-      <c r="G130" s="9"/>
-[...42 lines deleted...]
-      <c r="G133" s="7"/>
+      <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="13">
-        <v>390.0</v>
+        <v>540.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>186</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="13">
-        <v>540.0</v>
+        <v>500.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
-    <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C137" s="9" t="s">
+    <row r="137" spans="1:7" outlineLevel="1">
+      <c r="A137" s="16" t="s">
         <v>187</v>
       </c>
-      <c r="D137" s="9" t="s">
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="10"/>
+      <c r="G137" s="2"/>
+    </row>
+    <row r="138" spans="1:7" outlineLevel="2">
+      <c r="A138" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" outlineLevel="2">
+      <c r="A139" s="17"/>
+      <c r="B139" s="7"/>
+      <c r="C139" s="7"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="7"/>
+    </row>
+    <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A140" s="18">
+        <v>1</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="E137" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="13">
+      <c r="D140" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="13">
         <v>500.0</v>
       </c>
-      <c r="G137" s="9"/>
-[...42 lines deleted...]
-      <c r="G140" s="7"/>
+      <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="13">
-        <v>620.0</v>
+        <v>500.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>199</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="13">
         <v>500.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>201</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="13">
         <v>500.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>203</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>205</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G148" s="9"/>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="13">
         <v>520.0</v>
       </c>
       <c r="G149" s="9"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>209</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="13">
         <v>520.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="13">
         <v>520.0</v>
       </c>
       <c r="G151" s="9"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>213</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="13">
         <v>520.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="13">
         <v>520.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="13">
         <v>520.0</v>
       </c>
       <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>218</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>219</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="13">
         <v>520.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>221</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="13">
         <v>520.0</v>
       </c>
       <c r="G156" s="9"/>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>223</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G157" s="9"/>
     </row>
-    <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C158" s="9" t="s">
+    <row r="158" spans="1:7" outlineLevel="1">
+      <c r="A158" s="16" t="s">
         <v>224</v>
       </c>
-      <c r="D158" s="9" t="s">
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="10"/>
+      <c r="G158" s="2"/>
+    </row>
+    <row r="159" spans="1:7" outlineLevel="2">
+      <c r="A159" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" outlineLevel="2">
+      <c r="A160" s="17"/>
+      <c r="B160" s="7"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7"/>
+      <c r="E160" s="7"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="7"/>
+    </row>
+    <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A161" s="18">
+        <v>1</v>
+      </c>
+      <c r="B161" s="8"/>
+      <c r="C161" s="9" t="s">
         <v>225</v>
       </c>
-      <c r="E158" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A159" s="16" t="s">
+      <c r="D161" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="B159" s="2"/>
-[...7 lines deleted...]
-      <c r="A160" s="3" t="s">
+      <c r="E161" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G161" s="9"/>
+    </row>
+    <row r="162" spans="1:7" outlineLevel="1">
+      <c r="A162" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="2"/>
+      <c r="F162" s="10"/>
+      <c r="G162" s="2"/>
+    </row>
+    <row r="163" spans="1:7" outlineLevel="2">
+      <c r="A163" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B160" s="4" t="s">
+      <c r="B163" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C160" s="5" t="s">
+      <c r="C163" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D160" s="5" t="s">
+      <c r="D163" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E160" s="6" t="s">
+      <c r="E163" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F160" s="11" t="s">
+      <c r="F163" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G160" s="5" t="s">
+      <c r="G163" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="161" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A162" s="18">
+    <row r="164" spans="1:7" outlineLevel="2">
+      <c r="A164" s="17"/>
+      <c r="B164" s="7"/>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7"/>
+      <c r="E164" s="7"/>
+      <c r="F164" s="12"/>
+      <c r="G164" s="7"/>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A165" s="18">
         <v>1</v>
       </c>
-      <c r="B162" s="8"/>
-[...3 lines deleted...]
-      <c r="D162" s="9" t="s">
+      <c r="B165" s="8"/>
+      <c r="C165" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="E162" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A163" s="16" t="s">
+      <c r="D165" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="B163" s="2"/>
-[...36 lines deleted...]
-      <c r="G165" s="7"/>
+      <c r="E165" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>230</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="13">
-        <v>640.0</v>
+        <v>520.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="13">
         <v>520.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
-    <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C168" s="9" t="s">
+    <row r="168" spans="1:7" outlineLevel="1">
+      <c r="A168" s="16" t="s">
         <v>234</v>
       </c>
-      <c r="D168" s="9" t="s">
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="2"/>
+      <c r="F168" s="10"/>
+      <c r="G168" s="2"/>
+    </row>
+    <row r="169" spans="1:7" outlineLevel="2">
+      <c r="A169" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" outlineLevel="2">
+      <c r="A170" s="17"/>
+      <c r="B170" s="7"/>
+      <c r="C170" s="7"/>
+      <c r="D170" s="7"/>
+      <c r="E170" s="7"/>
+      <c r="F170" s="12"/>
+      <c r="G170" s="7"/>
+    </row>
+    <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A171" s="18">
+        <v>1</v>
+      </c>
+      <c r="B171" s="8"/>
+      <c r="C171" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="E168" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="13">
+      <c r="D171" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F171" s="13">
         <v>520.0</v>
       </c>
-      <c r="G168" s="9"/>
-[...13 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="G171" s="9"/>
+    </row>
+    <row r="172" spans="1:7" outlineLevel="1">
+      <c r="A172" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="10"/>
+      <c r="G172" s="2"/>
+    </row>
+    <row r="173" spans="1:7" outlineLevel="2">
+      <c r="A173" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B170" s="4" t="s">
+      <c r="B173" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C170" s="5" t="s">
+      <c r="C173" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D170" s="5" t="s">
+      <c r="D173" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E170" s="6" t="s">
+      <c r="E173" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F170" s="11" t="s">
+      <c r="F173" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G170" s="5" t="s">
+      <c r="G173" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="171" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A172" s="18">
+    <row r="174" spans="1:7" outlineLevel="2">
+      <c r="A174" s="17"/>
+      <c r="B174" s="7"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
+      <c r="F174" s="12"/>
+      <c r="G174" s="7"/>
+    </row>
+    <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A175" s="18">
         <v>1</v>
       </c>
-      <c r="B172" s="8"/>
-[...3 lines deleted...]
-      <c r="D172" s="9" t="s">
+      <c r="B175" s="8"/>
+      <c r="C175" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="E172" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="13">
+      <c r="D175" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="13">
         <v>520.0</v>
       </c>
-      <c r="G172" s="9"/>
-[...13 lines deleted...]
-      <c r="A174" s="3" t="s">
+      <c r="G175" s="9"/>
+    </row>
+    <row r="176" spans="1:7" outlineLevel="1">
+      <c r="A176" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="B176" s="2"/>
+      <c r="C176" s="2"/>
+      <c r="D176" s="2"/>
+      <c r="E176" s="2"/>
+      <c r="F176" s="10"/>
+      <c r="G176" s="2"/>
+    </row>
+    <row r="177" spans="1:7" outlineLevel="2">
+      <c r="A177" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B174" s="4" t="s">
+      <c r="B177" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C174" s="5" t="s">
+      <c r="C177" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D174" s="5" t="s">
+      <c r="D177" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E174" s="6" t="s">
+      <c r="E177" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F174" s="11" t="s">
+      <c r="F177" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G174" s="5" t="s">
+      <c r="G177" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="175" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A176" s="18">
+    <row r="178" spans="1:7" outlineLevel="2">
+      <c r="A178" s="17"/>
+      <c r="B178" s="7"/>
+      <c r="C178" s="7"/>
+      <c r="D178" s="7"/>
+      <c r="E178" s="7"/>
+      <c r="F178" s="12"/>
+      <c r="G178" s="7"/>
+    </row>
+    <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A179" s="18">
         <v>1</v>
       </c>
-      <c r="B176" s="8"/>
-[...3 lines deleted...]
-      <c r="D176" s="9" t="s">
+      <c r="B179" s="8"/>
+      <c r="C179" s="9" t="s">
         <v>241</v>
       </c>
-      <c r="E176" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A177" s="16" t="s">
+      <c r="D179" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="B177" s="2"/>
-[...36 lines deleted...]
-      <c r="G179" s="7"/>
+      <c r="E179" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F179" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>244</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>245</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>246</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>248</v>
       </c>
       <c r="E182" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="13">
         <v>500.0</v>
       </c>
       <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>250</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="13">
         <v>500.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>251</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>252</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="13">
         <v>500.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
-    <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A185" s="18">
+    <row r="185" spans="1:7" outlineLevel="1">
+      <c r="A185" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="10"/>
+      <c r="G185" s="2"/>
+    </row>
+    <row r="186" spans="1:7" outlineLevel="2">
+      <c r="A186" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B185" s="8"/>
-[...15 lines deleted...]
-      <c r="A186" s="18">
+      <c r="C186" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B186" s="8"/>
-[...15 lines deleted...]
-      <c r="A187" s="18">
+      <c r="D186" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B187" s="8"/>
-[...12 lines deleted...]
-      <c r="G187" s="9"/>
+      <c r="E186" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" outlineLevel="2">
+      <c r="A187" s="17"/>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="7"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="18">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="18">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E189" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="13">
         <v>500.0</v>
       </c>
       <c r="G189" s="9"/>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="18">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E190" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G190" s="9"/>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="18">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F191" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G191" s="9"/>
+    </row>
+    <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A192" s="18">
+        <v>5</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F192" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G192" s="9"/>
+    </row>
+    <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A193" s="18">
+        <v>6</v>
+      </c>
+      <c r="B193" s="8"/>
+      <c r="C193" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D193" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="D191" s="9" t="s">
+      <c r="E193" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F193" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G193" s="9"/>
+    </row>
+    <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A194" s="18">
+        <v>7</v>
+      </c>
+      <c r="B194" s="8"/>
+      <c r="C194" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="E191" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A192" s="16" t="s">
+      <c r="D194" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="B192" s="2"/>
-[...36 lines deleted...]
-      <c r="G194" s="7"/>
+      <c r="E194" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F194" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G194" s="9"/>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E195" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G195" s="9"/>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="18">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E196" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G196" s="9"/>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="18">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E197" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="13">
         <v>520.0</v>
       </c>
       <c r="G197" s="9"/>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="18">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>275</v>
       </c>
       <c r="E198" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="13">
-        <v>640.0</v>
+        <v>520.0</v>
       </c>
       <c r="G198" s="9"/>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="18">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E199" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G199" s="9"/>
     </row>
-    <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A200" s="18">
+    <row r="200" spans="1:7" outlineLevel="1">
+      <c r="A200" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="10"/>
+      <c r="G200" s="2"/>
+    </row>
+    <row r="201" spans="1:7" outlineLevel="2">
+      <c r="A201" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B201" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B200" s="8"/>
-[...15 lines deleted...]
-      <c r="A201" s="18">
+      <c r="C201" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B201" s="8"/>
-[...15 lines deleted...]
-      <c r="A202" s="18">
+      <c r="D201" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B202" s="8"/>
-[...12 lines deleted...]
-      <c r="G202" s="9"/>
+      <c r="E201" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" outlineLevel="2">
+      <c r="A202" s="17"/>
+      <c r="B202" s="7"/>
+      <c r="C202" s="7"/>
+      <c r="D202" s="7"/>
+      <c r="E202" s="7"/>
+      <c r="F202" s="12"/>
+      <c r="G202" s="7"/>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="18">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E203" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G203" s="9"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="18">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="E204" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G204" s="9"/>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="18">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="E205" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G205" s="9"/>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="18">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E206" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="13">
         <v>520.0</v>
       </c>
       <c r="G206" s="9"/>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="18">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E207" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G207" s="9"/>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="18">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F208" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G208" s="9"/>
+    </row>
+    <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A209" s="18">
+        <v>7</v>
+      </c>
+      <c r="B209" s="8"/>
+      <c r="C209" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F209" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G209" s="9"/>
+    </row>
+    <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A210" s="18">
+        <v>8</v>
+      </c>
+      <c r="B210" s="8"/>
+      <c r="C210" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="D210" s="9" t="s">
         <v>294</v>
       </c>
-      <c r="D208" s="9" t="s">
+      <c r="E210" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F210" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G210" s="9"/>
+    </row>
+    <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A211" s="18">
+        <v>9</v>
+      </c>
+      <c r="B211" s="8"/>
+      <c r="C211" s="9" t="s">
         <v>295</v>
       </c>
-      <c r="E208" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A209" s="16" t="s">
+      <c r="D211" s="9" t="s">
         <v>296</v>
       </c>
-      <c r="B209" s="2"/>
-[...36 lines deleted...]
-      <c r="G211" s="7"/>
+      <c r="E211" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F211" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G211" s="9"/>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="18">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E212" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G212" s="9"/>
     </row>
-    <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C213" s="9" t="s">
+    <row r="213" spans="1:7" outlineLevel="1">
+      <c r="A213" s="16" t="s">
         <v>299</v>
       </c>
-      <c r="D213" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G215" s="9"/>
+      <c r="B213" s="2"/>
+      <c r="C213" s="2"/>
+      <c r="D213" s="2"/>
+      <c r="E213" s="2"/>
+      <c r="F213" s="10"/>
+      <c r="G213" s="2"/>
+    </row>
+    <row r="214" spans="1:7" outlineLevel="2">
+      <c r="A214" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" outlineLevel="2">
+      <c r="A215" s="17"/>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
+      <c r="F215" s="12"/>
+      <c r="G215" s="7"/>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E216" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G216" s="9"/>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="18">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E217" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G217" s="9"/>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="18">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E218" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="13">
         <v>500.0</v>
       </c>
       <c r="G218" s="9"/>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="18">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E219" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G219" s="9"/>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="18">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E220" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="13">
         <v>520.0</v>
       </c>
       <c r="G220" s="9"/>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="18">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="E221" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="13">
         <v>520.0</v>
       </c>
       <c r="G221" s="9"/>
     </row>
-    <row r="222" spans="1:7" outlineLevel="1">
-      <c r="A222" s="16" t="s">
+    <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A222" s="18">
+        <v>7</v>
+      </c>
+      <c r="B222" s="8"/>
+      <c r="C222" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F222" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G222" s="9"/>
+    </row>
+    <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A223" s="18">
+        <v>8</v>
+      </c>
+      <c r="B223" s="8"/>
+      <c r="C223" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="D223" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F223" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G223" s="9"/>
+    </row>
+    <row r="224" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A224" s="18">
+        <v>9</v>
+      </c>
+      <c r="B224" s="8"/>
+      <c r="C224" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="D224" s="9" t="s">
         <v>317</v>
       </c>
-      <c r="B222" s="2"/>
-[...36 lines deleted...]
-      <c r="G224" s="7"/>
+      <c r="E224" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F224" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G224" s="9"/>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="18">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E225" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G225" s="9"/>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="18">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E226" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G226" s="9"/>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="18">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E227" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F227" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G227" s="9"/>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="18">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E228" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="13">
-        <v>640.0</v>
+        <v>520.0</v>
       </c>
       <c r="G228" s="9"/>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="18">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
         <v>326</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>327</v>
       </c>
       <c r="E229" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F229" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G229" s="9"/>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="18">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E230" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="13">
         <v>520.0</v>
       </c>
       <c r="G230" s="9"/>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="18">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E231" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="13">
         <v>520.0</v>
       </c>
       <c r="G231" s="9"/>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="18">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E232" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F232" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G232" s="9"/>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="18">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E233" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F233" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G233" s="9"/>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="18">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E234" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F234" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G234" s="9"/>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="18">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D235" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E235" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F235" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G235" s="9"/>
     </row>
-    <row r="236" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C236" s="9" t="s">
+    <row r="236" spans="1:7" outlineLevel="1">
+      <c r="A236" s="16" t="s">
         <v>340</v>
       </c>
-      <c r="D236" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G238" s="9"/>
+      <c r="B236" s="2"/>
+      <c r="C236" s="2"/>
+      <c r="D236" s="2"/>
+      <c r="E236" s="2"/>
+      <c r="F236" s="10"/>
+      <c r="G236" s="2"/>
+    </row>
+    <row r="237" spans="1:7" outlineLevel="2">
+      <c r="A237" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" outlineLevel="2">
+      <c r="A238" s="17"/>
+      <c r="B238" s="7"/>
+      <c r="C238" s="7"/>
+      <c r="D238" s="7"/>
+      <c r="E238" s="7"/>
+      <c r="F238" s="12"/>
+      <c r="G238" s="7"/>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="18">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E239" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F239" s="13">
         <v>520.0</v>
       </c>
       <c r="G239" s="9"/>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="18">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="9" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E240" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F240" s="13">
         <v>520.0</v>
       </c>
       <c r="G240" s="9"/>
     </row>
     <row r="241" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="18">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="9" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="E241" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F241" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G241" s="9"/>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="18">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="9" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E242" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F242" s="13">
         <v>520.0</v>
       </c>
       <c r="G242" s="9"/>
     </row>
     <row r="243" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="18">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="9" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D243" s="9" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E243" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F243" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G243" s="9"/>
     </row>
     <row r="244" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="18">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="9" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D244" s="9" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E244" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F244" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G244" s="9"/>
     </row>
-    <row r="245" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A246" s="3" t="s">
+    <row r="245" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A245" s="18">
+        <v>7</v>
+      </c>
+      <c r="B245" s="8"/>
+      <c r="C245" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G245" s="9"/>
+    </row>
+    <row r="246" spans="1:7" outlineLevel="1">
+      <c r="A246" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="B246" s="2"/>
+      <c r="C246" s="2"/>
+      <c r="D246" s="2"/>
+      <c r="E246" s="2"/>
+      <c r="F246" s="10"/>
+      <c r="G246" s="2"/>
+    </row>
+    <row r="247" spans="1:7" outlineLevel="2">
+      <c r="A247" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B246" s="4" t="s">
+      <c r="B247" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C246" s="5" t="s">
+      <c r="C247" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D246" s="5" t="s">
+      <c r="D247" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E246" s="6" t="s">
+      <c r="E247" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F246" s="11" t="s">
+      <c r="F247" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G246" s="5" t="s">
+      <c r="G247" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="247" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G248" s="9"/>
+    <row r="248" spans="1:7" outlineLevel="2">
+      <c r="A248" s="17"/>
+      <c r="B248" s="7"/>
+      <c r="C248" s="7"/>
+      <c r="D248" s="7"/>
+      <c r="E248" s="7"/>
+      <c r="F248" s="12"/>
+      <c r="G248" s="7"/>
     </row>
     <row r="249" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="9" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D249" s="9" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E249" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F249" s="13">
-        <v>520.0</v>
+        <v>590.0</v>
       </c>
       <c r="G249" s="9"/>
     </row>
-    <row r="250" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...38 lines deleted...]
-      <c r="A252" s="18">
+    <row r="250" spans="1:7" outlineLevel="1">
+      <c r="A250" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="B250" s="2"/>
+      <c r="C250" s="2"/>
+      <c r="D250" s="2"/>
+      <c r="E250" s="2"/>
+      <c r="F250" s="10"/>
+      <c r="G250" s="2"/>
+    </row>
+    <row r="251" spans="1:7" outlineLevel="2">
+      <c r="A251" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B252" s="8"/>
-[...12 lines deleted...]
-      <c r="G252" s="9"/>
+      <c r="B251" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" outlineLevel="2">
+      <c r="A252" s="17"/>
+      <c r="B252" s="7"/>
+      <c r="C252" s="7"/>
+      <c r="D252" s="7"/>
+      <c r="E252" s="7"/>
+      <c r="F252" s="12"/>
+      <c r="G252" s="7"/>
     </row>
     <row r="253" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="18">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="D253" s="9" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F253" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G253" s="9"/>
     </row>
     <row r="254" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="18">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="9" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="D254" s="9" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="E254" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F254" s="13">
         <v>520.0</v>
       </c>
       <c r="G254" s="9"/>
     </row>
-    <row r="255" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A256" s="3" t="s">
+    <row r="255" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A255" s="18">
+        <v>3</v>
+      </c>
+      <c r="B255" s="8"/>
+      <c r="C255" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G255" s="9"/>
+    </row>
+    <row r="256" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A256" s="18">
+        <v>4</v>
+      </c>
+      <c r="B256" s="8"/>
+      <c r="C256" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F256" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G256" s="9"/>
+    </row>
+    <row r="257" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A257" s="18">
         <v>5</v>
       </c>
-      <c r="B256" s="4" t="s">
-[...25 lines deleted...]
-      <c r="G257" s="7"/>
+      <c r="B257" s="8"/>
+      <c r="C257" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F257" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G257" s="9"/>
     </row>
     <row r="258" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D258" s="9" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E258" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F258" s="13">
-        <v>590.0</v>
+        <v>520.0</v>
       </c>
       <c r="G258" s="9"/>
     </row>
-    <row r="259" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A260" s="3" t="s">
+    <row r="259" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A259" s="18">
+        <v>7</v>
+      </c>
+      <c r="B259" s="8"/>
+      <c r="C259" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F259" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G259" s="9"/>
+    </row>
+    <row r="260" spans="1:7" outlineLevel="1">
+      <c r="A260" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="B260" s="2"/>
+      <c r="C260" s="2"/>
+      <c r="D260" s="2"/>
+      <c r="E260" s="2"/>
+      <c r="F260" s="10"/>
+      <c r="G260" s="2"/>
+    </row>
+    <row r="261" spans="1:7" outlineLevel="2">
+      <c r="A261" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B260" s="4" t="s">
+      <c r="B261" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C260" s="5" t="s">
+      <c r="C261" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D260" s="5" t="s">
+      <c r="D261" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E260" s="6" t="s">
+      <c r="E261" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F260" s="11" t="s">
+      <c r="F261" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G260" s="5" t="s">
+      <c r="G261" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="261" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G262" s="9"/>
+    <row r="262" spans="1:7" outlineLevel="2">
+      <c r="A262" s="17"/>
+      <c r="B262" s="7"/>
+      <c r="C262" s="7"/>
+      <c r="D262" s="7"/>
+      <c r="E262" s="7"/>
+      <c r="F262" s="12"/>
+      <c r="G262" s="7"/>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="D263" s="9" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E263" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F263" s="13">
         <v>520.0</v>
       </c>
       <c r="G263" s="9"/>
     </row>
-    <row r="264" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...38 lines deleted...]
-      <c r="A266" s="18">
+    <row r="264" spans="1:7" outlineLevel="1">
+      <c r="A264" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="B264" s="2"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="E264" s="2"/>
+      <c r="F264" s="10"/>
+      <c r="G264" s="2"/>
+    </row>
+    <row r="265" spans="1:7" outlineLevel="2">
+      <c r="A265" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B266" s="8"/>
-[...12 lines deleted...]
-      <c r="G266" s="9"/>
+      <c r="B265" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" outlineLevel="2">
+      <c r="A266" s="17"/>
+      <c r="B266" s="7"/>
+      <c r="C266" s="7"/>
+      <c r="D266" s="7"/>
+      <c r="E266" s="7"/>
+      <c r="F266" s="12"/>
+      <c r="G266" s="7"/>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="18">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="D267" s="9" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="E267" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F267" s="13">
         <v>520.0</v>
       </c>
       <c r="G267" s="9"/>
     </row>
-    <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A268" s="18">
+    <row r="268" spans="1:7" outlineLevel="1">
+      <c r="A268" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="B268" s="2"/>
+      <c r="C268" s="2"/>
+      <c r="D268" s="2"/>
+      <c r="E268" s="2"/>
+      <c r="F268" s="10"/>
+      <c r="G268" s="2"/>
+    </row>
+    <row r="269" spans="1:7" outlineLevel="2">
+      <c r="A269" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C269" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B268" s="8"/>
-[...9 lines deleted...]
-      <c r="F268" s="13">
+      <c r="D269" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G269" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" outlineLevel="2">
+      <c r="A270" s="17"/>
+      <c r="B270" s="7"/>
+      <c r="C270" s="7"/>
+      <c r="D270" s="7"/>
+      <c r="E270" s="7"/>
+      <c r="F270" s="12"/>
+      <c r="G270" s="7"/>
+    </row>
+    <row r="271" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A271" s="18">
+        <v>1</v>
+      </c>
+      <c r="B271" s="8"/>
+      <c r="C271" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F271" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G271" s="9"/>
+    </row>
+    <row r="272" spans="1:7" outlineLevel="1">
+      <c r="A272" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="B272" s="2"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="2"/>
+      <c r="E272" s="2"/>
+      <c r="F272" s="10"/>
+      <c r="G272" s="2"/>
+    </row>
+    <row r="273" spans="1:7" outlineLevel="2">
+      <c r="A273" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G273" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" outlineLevel="2">
+      <c r="A274" s="17"/>
+      <c r="B274" s="7"/>
+      <c r="C274" s="7"/>
+      <c r="D274" s="7"/>
+      <c r="E274" s="7"/>
+      <c r="F274" s="12"/>
+      <c r="G274" s="7"/>
+    </row>
+    <row r="275" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A275" s="18">
+        <v>1</v>
+      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F275" s="13">
         <v>520.0</v>
       </c>
-      <c r="G268" s="9"/>
-[...104 lines deleted...]
-      <c r="G275" s="7"/>
+      <c r="G275" s="9"/>
     </row>
     <row r="276" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="9" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="D276" s="9" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="E276" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F276" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G276" s="9"/>
     </row>
     <row r="277" spans="1:7" outlineLevel="1">
       <c r="A277" s="16" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="B277" s="2"/>
       <c r="C277" s="2"/>
       <c r="D277" s="2"/>
       <c r="E277" s="2"/>
       <c r="F277" s="10"/>
       <c r="G277" s="2"/>
     </row>
     <row r="278" spans="1:7" outlineLevel="2">
       <c r="A278" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:7" outlineLevel="2">
       <c r="A279" s="17"/>
       <c r="B279" s="7"/>
       <c r="C279" s="7"/>
       <c r="D279" s="7"/>
       <c r="E279" s="7"/>
       <c r="F279" s="12"/>
       <c r="G279" s="7"/>
     </row>
     <row r="280" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="18">
         <v>1</v>
       </c>
       <c r="B280" s="8"/>
       <c r="C280" s="9" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D280" s="9" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E280" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F280" s="13">
         <v>520.0</v>
       </c>
       <c r="G280" s="9"/>
     </row>
     <row r="281" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="18">
         <v>2</v>
       </c>
       <c r="B281" s="8"/>
       <c r="C281" s="9" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="D281" s="9" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="E281" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F281" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G281" s="9"/>
     </row>
     <row r="282" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="18">
         <v>3</v>
       </c>
       <c r="B282" s="8"/>
       <c r="C282" s="9" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="D282" s="9" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="E282" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F282" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G282" s="9"/>
     </row>
-    <row r="283" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A284" s="3" t="s">
+    <row r="283" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A283" s="18">
+        <v>4</v>
+      </c>
+      <c r="B283" s="8"/>
+      <c r="C283" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F283" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G283" s="9"/>
+    </row>
+    <row r="284" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A284" s="18">
         <v>5</v>
       </c>
-      <c r="B284" s="4" t="s">
+      <c r="B284" s="8"/>
+      <c r="C284" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F284" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G284" s="9"/>
+    </row>
+    <row r="285" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A285" s="18">
         <v>6</v>
       </c>
-      <c r="C284" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G285" s="7"/>
+      <c r="B285" s="8"/>
+      <c r="C285" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="E285" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F285" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G285" s="9"/>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="18">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="9" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="D286" s="9" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="E286" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F286" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G286" s="9"/>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="18">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="D287" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="E287" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F287" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G287" s="9"/>
+    </row>
+    <row r="288" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A288" s="18">
+        <v>9</v>
+      </c>
+      <c r="B288" s="8"/>
+      <c r="C288" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F288" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G288" s="9"/>
+    </row>
+    <row r="289" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A289" s="18">
+        <v>10</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D289" s="9" t="s">
         <v>407</v>
       </c>
-      <c r="D287" s="9" t="s">
+      <c r="E289" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F289" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G289" s="9"/>
+    </row>
+    <row r="290" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A290" s="18">
+        <v>11</v>
+      </c>
+      <c r="B290" s="8"/>
+      <c r="C290" s="9" t="s">
         <v>408</v>
       </c>
-      <c r="E287" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A288" s="16" t="s">
+      <c r="D290" s="9" t="s">
         <v>409</v>
       </c>
-      <c r="B288" s="2"/>
-[...36 lines deleted...]
-      <c r="G290" s="7"/>
+      <c r="E290" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F290" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G290" s="9"/>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="18">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="9" t="s">
         <v>410</v>
       </c>
       <c r="D291" s="9" t="s">
         <v>411</v>
       </c>
       <c r="E291" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F291" s="13">
         <v>520.0</v>
       </c>
       <c r="G291" s="9"/>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="18">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B292" s="8"/>
       <c r="C292" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>413</v>
       </c>
       <c r="E292" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F292" s="13">
         <v>500.0</v>
       </c>
       <c r="G292" s="9"/>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="18">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E293" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F293" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G293" s="9"/>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="18">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="9" t="s">
         <v>416</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>417</v>
       </c>
       <c r="E294" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F294" s="13">
-        <v>540.0</v>
+        <v>500.0</v>
       </c>
       <c r="G294" s="9"/>
     </row>
-    <row r="295" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A295" s="18">
+    <row r="295" spans="1:7" outlineLevel="1">
+      <c r="A295" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="B295" s="2"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="2"/>
+      <c r="E295" s="2"/>
+      <c r="F295" s="10"/>
+      <c r="G295" s="2"/>
+    </row>
+    <row r="296" spans="1:7" outlineLevel="2">
+      <c r="A296" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B295" s="8"/>
-[...15 lines deleted...]
-      <c r="A296" s="18">
+      <c r="B296" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B296" s="8"/>
-[...15 lines deleted...]
-      <c r="A297" s="18">
+      <c r="C296" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B297" s="8"/>
-[...12 lines deleted...]
-      <c r="G297" s="9"/>
+      <c r="D296" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E296" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" outlineLevel="2">
+      <c r="A297" s="17"/>
+      <c r="B297" s="7"/>
+      <c r="C297" s="7"/>
+      <c r="D297" s="7"/>
+      <c r="E297" s="7"/>
+      <c r="F297" s="12"/>
+      <c r="G297" s="7"/>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="9" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D298" s="9" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E298" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F298" s="13">
         <v>520.0</v>
       </c>
       <c r="G298" s="9"/>
     </row>
     <row r="299" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A299" s="18">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="9" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="D299" s="9" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="E299" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F299" s="13">
         <v>520.0</v>
       </c>
       <c r="G299" s="9"/>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="18">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D300" s="9" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="E300" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F300" s="13">
         <v>520.0</v>
       </c>
       <c r="G300" s="9"/>
     </row>
     <row r="301" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="18">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="9" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="D301" s="9" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E301" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F301" s="13">
         <v>500.0</v>
       </c>
       <c r="G301" s="9"/>
     </row>
     <row r="302" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="18">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B302" s="8"/>
       <c r="C302" s="9" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D302" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E302" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F302" s="13">
         <v>520.0</v>
       </c>
       <c r="G302" s="9"/>
     </row>
     <row r="303" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="18">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B303" s="8"/>
       <c r="C303" s="9" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D303" s="9" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E303" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F303" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G303" s="9"/>
     </row>
     <row r="304" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="18">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E304" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F304" s="13">
         <v>520.0</v>
       </c>
       <c r="G304" s="9"/>
     </row>
     <row r="305" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="18">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F305" s="13">
+        <v>590.0</v>
+      </c>
+      <c r="G305" s="9"/>
+    </row>
+    <row r="306" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A306" s="18">
+        <v>9</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F306" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G306" s="9"/>
+    </row>
+    <row r="307" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A307" s="18">
+        <v>10</v>
+      </c>
+      <c r="B307" s="8"/>
+      <c r="C307" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="D307" s="9" t="s">
         <v>438</v>
       </c>
-      <c r="D305" s="9" t="s">
+      <c r="E307" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F307" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G307" s="9"/>
+    </row>
+    <row r="308" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A308" s="18">
+        <v>11</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="9" t="s">
         <v>439</v>
       </c>
-      <c r="E305" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A306" s="16" t="s">
+      <c r="D308" s="9" t="s">
         <v>440</v>
       </c>
-      <c r="B306" s="2"/>
-[...36 lines deleted...]
-      <c r="G308" s="7"/>
+      <c r="E308" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F308" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G308" s="9"/>
     </row>
     <row r="309" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="18">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D309" s="9" t="s">
         <v>442</v>
       </c>
       <c r="E309" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F309" s="13">
         <v>520.0</v>
       </c>
       <c r="G309" s="9"/>
     </row>
     <row r="310" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="18">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="9" t="s">
         <v>443</v>
       </c>
       <c r="D310" s="9" t="s">
         <v>444</v>
       </c>
       <c r="E310" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F310" s="13">
-        <v>520.0</v>
+        <v>620.0</v>
       </c>
       <c r="G310" s="9"/>
     </row>
     <row r="311" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="18">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="9" t="s">
         <v>445</v>
       </c>
       <c r="D311" s="9" t="s">
         <v>446</v>
       </c>
       <c r="E311" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F311" s="13">
         <v>520.0</v>
       </c>
       <c r="G311" s="9"/>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="18">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>448</v>
       </c>
       <c r="E312" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F312" s="13">
-        <v>500.0</v>
+        <v>540.0</v>
       </c>
       <c r="G312" s="9"/>
     </row>
-    <row r="313" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A313" s="18">
+    <row r="313" spans="1:7" outlineLevel="1">
+      <c r="A313" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="B313" s="2"/>
+      <c r="C313" s="2"/>
+      <c r="D313" s="2"/>
+      <c r="E313" s="2"/>
+      <c r="F313" s="10"/>
+      <c r="G313" s="2"/>
+    </row>
+    <row r="314" spans="1:7" outlineLevel="2">
+      <c r="A314" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B313" s="8"/>
-[...15 lines deleted...]
-      <c r="A314" s="18">
+      <c r="B314" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B314" s="8"/>
-[...15 lines deleted...]
-      <c r="A315" s="18">
+      <c r="C314" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B315" s="8"/>
-[...12 lines deleted...]
-      <c r="G315" s="9"/>
+      <c r="D314" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G314" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" outlineLevel="2">
+      <c r="A315" s="17"/>
+      <c r="B315" s="7"/>
+      <c r="C315" s="7"/>
+      <c r="D315" s="7"/>
+      <c r="E315" s="7"/>
+      <c r="F315" s="12"/>
+      <c r="G315" s="7"/>
     </row>
     <row r="316" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B316" s="8"/>
       <c r="C316" s="9" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D316" s="9" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E316" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F316" s="13">
-        <v>590.0</v>
+        <v>540.0</v>
       </c>
       <c r="G316" s="9"/>
     </row>
     <row r="317" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="18">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B317" s="8"/>
       <c r="C317" s="9" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="E317" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F317" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G317" s="9"/>
     </row>
     <row r="318" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="18">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="9" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="D318" s="9" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="E318" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F318" s="13">
         <v>520.0</v>
       </c>
       <c r="G318" s="9"/>
     </row>
     <row r="319" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="18">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="9" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="D319" s="9" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E319" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F319" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G319" s="9"/>
     </row>
     <row r="320" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="18">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B320" s="8"/>
       <c r="C320" s="9" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D320" s="9" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E320" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F320" s="13">
         <v>520.0</v>
       </c>
       <c r="G320" s="9"/>
     </row>
-    <row r="321" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C321" s="9" t="s">
+    <row r="321" spans="1:7" outlineLevel="1">
+      <c r="A321" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="B321" s="2"/>
+      <c r="C321" s="2"/>
+      <c r="D321" s="2"/>
+      <c r="E321" s="2"/>
+      <c r="F321" s="10"/>
+      <c r="G321" s="2"/>
+    </row>
+    <row r="322" spans="1:7" outlineLevel="2">
+      <c r="A322" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E322" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G322" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" outlineLevel="2">
+      <c r="A323" s="17"/>
+      <c r="B323" s="7"/>
+      <c r="C323" s="7"/>
+      <c r="D323" s="7"/>
+      <c r="E323" s="7"/>
+      <c r="F323" s="12"/>
+      <c r="G323" s="7"/>
+    </row>
+    <row r="324" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A324" s="18">
+        <v>1</v>
+      </c>
+      <c r="B324" s="8"/>
+      <c r="C324" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="D324" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F324" s="13">
+        <v>800.0</v>
+      </c>
+      <c r="G324" s="9"/>
+    </row>
+    <row r="325" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A325" s="18">
+        <v>2</v>
+      </c>
+      <c r="B325" s="8"/>
+      <c r="C325" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="D325" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="E325" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F325" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G325" s="9"/>
+    </row>
+    <row r="326" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A326" s="18">
+        <v>3</v>
+      </c>
+      <c r="B326" s="8"/>
+      <c r="C326" s="9" t="s">
         <v>465</v>
       </c>
-      <c r="D321" s="9" t="s">
+      <c r="D326" s="9" t="s">
         <v>466</v>
       </c>
-      <c r="E321" s="8" t="s">
-[...86 lines deleted...]
-      <c r="G326" s="7"/>
+      <c r="E326" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F326" s="13">
+        <v>1200.0</v>
+      </c>
+      <c r="G326" s="9"/>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B327" s="8"/>
       <c r="C327" s="9" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D327" s="9" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E327" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F327" s="13">
-        <v>540.0</v>
+        <v>900.0</v>
       </c>
       <c r="G327" s="9"/>
     </row>
     <row r="328" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="18">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B328" s="8"/>
       <c r="C328" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="D328" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F328" s="13">
+        <v>900.0</v>
+      </c>
+      <c r="G328" s="9"/>
+    </row>
+    <row r="329" spans="1:7" outlineLevel="1">
+      <c r="A329" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="B329" s="2"/>
+      <c r="C329" s="2"/>
+      <c r="D329" s="2"/>
+      <c r="E329" s="2"/>
+      <c r="F329" s="10"/>
+      <c r="G329" s="2"/>
+    </row>
+    <row r="330" spans="1:7" outlineLevel="2">
+      <c r="A330" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G330" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" outlineLevel="2">
+      <c r="A331" s="17"/>
+      <c r="B331" s="7"/>
+      <c r="C331" s="7"/>
+      <c r="D331" s="7"/>
+      <c r="E331" s="7"/>
+      <c r="F331" s="12"/>
+      <c r="G331" s="7"/>
+    </row>
+    <row r="332" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A332" s="18">
+        <v>1</v>
+      </c>
+      <c r="B332" s="8"/>
+      <c r="C332" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="D332" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="E332" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F332" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G332" s="9"/>
+    </row>
+    <row r="333" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A333" s="18">
+        <v>2</v>
+      </c>
+      <c r="B333" s="8"/>
+      <c r="C333" s="9" t="s">
         <v>474</v>
       </c>
-      <c r="D328" s="9" t="s">
+      <c r="D333" s="9" t="s">
         <v>475</v>
       </c>
-      <c r="E328" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C329" s="9" t="s">
+      <c r="E333" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F333" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G333" s="9"/>
+    </row>
+    <row r="334" spans="1:7" outlineLevel="1">
+      <c r="A334" s="16" t="s">
         <v>476</v>
       </c>
-      <c r="D329" s="9" t="s">
-[...30 lines deleted...]
-      <c r="A331" s="18">
+      <c r="B334" s="2"/>
+      <c r="C334" s="2"/>
+      <c r="D334" s="2"/>
+      <c r="E334" s="2"/>
+      <c r="F334" s="10"/>
+      <c r="G334" s="2"/>
+    </row>
+    <row r="335" spans="1:7" outlineLevel="2">
+      <c r="A335" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B331" s="8"/>
-[...29 lines deleted...]
-      <c r="B333" s="4" t="s">
+      <c r="B335" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C333" s="5" t="s">
+      <c r="C335" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D333" s="5" t="s">
+      <c r="D335" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E333" s="6" t="s">
+      <c r="E335" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F333" s="11" t="s">
+      <c r="F335" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G333" s="5" t="s">
+      <c r="G335" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="334" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G336" s="9"/>
+    <row r="336" spans="1:7" outlineLevel="2">
+      <c r="A336" s="17"/>
+      <c r="B336" s="7"/>
+      <c r="C336" s="7"/>
+      <c r="D336" s="7"/>
+      <c r="E336" s="7"/>
+      <c r="F336" s="12"/>
+      <c r="G336" s="7"/>
     </row>
     <row r="337" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B337" s="8"/>
       <c r="C337" s="9" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D337" s="9" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="E337" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F337" s="13">
-        <v>900.0</v>
+        <v>540.0</v>
       </c>
       <c r="G337" s="9"/>
     </row>
-    <row r="338" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A339" s="18">
+    <row r="338" spans="1:7" outlineLevel="1">
+      <c r="A338" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="B338" s="2"/>
+      <c r="C338" s="2"/>
+      <c r="D338" s="2"/>
+      <c r="E338" s="2"/>
+      <c r="F338" s="10"/>
+      <c r="G338" s="2"/>
+    </row>
+    <row r="339" spans="1:7" outlineLevel="2">
+      <c r="A339" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B339" s="8"/>
-[...29 lines deleted...]
-      <c r="B341" s="4" t="s">
+      <c r="B339" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C341" s="5" t="s">
+      <c r="C339" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D341" s="5" t="s">
+      <c r="D339" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E341" s="6" t="s">
+      <c r="E339" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F341" s="11" t="s">
+      <c r="F339" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G341" s="5" t="s">
+      <c r="G339" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="342" spans="1:7" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="G342" s="7"/>
+    <row r="340" spans="1:7" outlineLevel="2">
+      <c r="A340" s="17"/>
+      <c r="B340" s="7"/>
+      <c r="C340" s="7"/>
+      <c r="D340" s="7"/>
+      <c r="E340" s="7"/>
+      <c r="F340" s="12"/>
+      <c r="G340" s="7"/>
+    </row>
+    <row r="341" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A341" s="18">
+        <v>1</v>
+      </c>
+      <c r="B341" s="8"/>
+      <c r="C341" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F341" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G341" s="9"/>
+    </row>
+    <row r="342" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A342" s="18">
+        <v>2</v>
+      </c>
+      <c r="B342" s="8"/>
+      <c r="C342" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F342" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G342" s="9"/>
     </row>
     <row r="343" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B343" s="8"/>
       <c r="C343" s="9" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="D343" s="9" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="E343" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F343" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G343" s="9"/>
+    </row>
+    <row r="344" spans="1:7" outlineLevel="1">
+      <c r="A344" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="B344" s="2"/>
+      <c r="C344" s="2"/>
+      <c r="D344" s="2"/>
+      <c r="E344" s="2"/>
+      <c r="F344" s="10"/>
+      <c r="G344" s="2"/>
+    </row>
+    <row r="345" spans="1:7" outlineLevel="2">
+      <c r="A345" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C345" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E345" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G345" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" outlineLevel="2">
+      <c r="A346" s="17"/>
+      <c r="B346" s="7"/>
+      <c r="C346" s="7"/>
+      <c r="D346" s="7"/>
+      <c r="E346" s="7"/>
+      <c r="F346" s="12"/>
+      <c r="G346" s="7"/>
+    </row>
+    <row r="347" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A347" s="18">
+        <v>1</v>
+      </c>
+      <c r="B347" s="8"/>
+      <c r="C347" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="D347" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="E347" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F347" s="13">
         <v>520.0</v>
       </c>
-      <c r="G343" s="9"/>
-[...32 lines deleted...]
-      <c r="A346" s="3" t="s">
+      <c r="G347" s="9"/>
+    </row>
+    <row r="348" spans="1:7" outlineLevel="1">
+      <c r="A348" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="B348" s="2"/>
+      <c r="C348" s="2"/>
+      <c r="D348" s="2"/>
+      <c r="E348" s="2"/>
+      <c r="F348" s="10"/>
+      <c r="G348" s="2"/>
+    </row>
+    <row r="349" spans="1:7" outlineLevel="2">
+      <c r="A349" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B346" s="4" t="s">
+      <c r="B349" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C346" s="5" t="s">
+      <c r="C349" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D346" s="5" t="s">
+      <c r="D349" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E346" s="6" t="s">
+      <c r="E349" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F346" s="11" t="s">
+      <c r="F349" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G346" s="5" t="s">
+      <c r="G349" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="347" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A348" s="18">
+    <row r="350" spans="1:7" outlineLevel="2">
+      <c r="A350" s="17"/>
+      <c r="B350" s="7"/>
+      <c r="C350" s="7"/>
+      <c r="D350" s="7"/>
+      <c r="E350" s="7"/>
+      <c r="F350" s="12"/>
+      <c r="G350" s="7"/>
+    </row>
+    <row r="351" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A351" s="18">
         <v>1</v>
       </c>
-      <c r="B348" s="8"/>
-[...55 lines deleted...]
-      <c r="G351" s="7"/>
+      <c r="B351" s="8"/>
+      <c r="C351" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="D351" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="E351" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F351" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G351" s="9"/>
     </row>
     <row r="352" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B352" s="8"/>
       <c r="C352" s="9" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="D352" s="9" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="E352" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F352" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G352" s="9"/>
     </row>
     <row r="353" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B353" s="8"/>
       <c r="C353" s="9" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="D353" s="9" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="E353" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F353" s="13">
-        <v>540.0</v>
+        <v>600.0</v>
       </c>
       <c r="G353" s="9"/>
     </row>
     <row r="354" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B354" s="8"/>
       <c r="C354" s="9" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="D354" s="9" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="E354" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F354" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G354" s="9"/>
     </row>
-    <row r="355" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A356" s="3" t="s">
+    <row r="355" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A355" s="18">
         <v>5</v>
       </c>
-      <c r="B356" s="4" t="s">
+      <c r="B355" s="8"/>
+      <c r="C355" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="E355" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F355" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G355" s="9"/>
+    </row>
+    <row r="356" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A356" s="18">
         <v>6</v>
       </c>
-      <c r="C356" s="5" t="s">
+      <c r="B356" s="8"/>
+      <c r="C356" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="E356" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F356" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G356" s="9"/>
+    </row>
+    <row r="357" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A357" s="18">
         <v>7</v>
       </c>
-      <c r="D356" s="5" t="s">
-[...19 lines deleted...]
-      <c r="G357" s="7"/>
+      <c r="B357" s="8"/>
+      <c r="C357" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="D357" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="E357" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F357" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G357" s="9"/>
     </row>
     <row r="358" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A358" s="18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B358" s="8"/>
       <c r="C358" s="9" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="D358" s="9" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="E358" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F358" s="13">
-        <v>520.0</v>
+        <v>600.0</v>
       </c>
       <c r="G358" s="9"/>
     </row>
-    <row r="359" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A360" s="3" t="s">
+    <row r="359" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A359" s="18">
+        <v>9</v>
+      </c>
+      <c r="B359" s="8"/>
+      <c r="C359" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="D359" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="E359" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F359" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G359" s="9"/>
+    </row>
+    <row r="360" spans="1:7" outlineLevel="1">
+      <c r="A360" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="B360" s="2"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="E360" s="2"/>
+      <c r="F360" s="10"/>
+      <c r="G360" s="2"/>
+    </row>
+    <row r="361" spans="1:7" outlineLevel="2">
+      <c r="A361" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B360" s="4" t="s">
+      <c r="B361" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C360" s="5" t="s">
+      <c r="C361" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D360" s="5" t="s">
+      <c r="D361" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E360" s="6" t="s">
+      <c r="E361" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F360" s="11" t="s">
+      <c r="F361" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G360" s="5" t="s">
+      <c r="G361" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="361" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G362" s="9"/>
+    <row r="362" spans="1:7" outlineLevel="2">
+      <c r="A362" s="17"/>
+      <c r="B362" s="7"/>
+      <c r="C362" s="7"/>
+      <c r="D362" s="7"/>
+      <c r="E362" s="7"/>
+      <c r="F362" s="12"/>
+      <c r="G362" s="7"/>
     </row>
     <row r="363" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B363" s="8"/>
       <c r="C363" s="9" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="D363" s="9" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="E363" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F363" s="13">
-        <v>500.0</v>
+        <v>540.0</v>
       </c>
       <c r="G363" s="9"/>
     </row>
     <row r="364" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="9" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D364" s="9" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="E364" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F364" s="13">
-        <v>600.0</v>
+        <v>540.0</v>
       </c>
       <c r="G364" s="9"/>
     </row>
     <row r="365" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B365" s="8"/>
       <c r="C365" s="9" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D365" s="9" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E365" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F365" s="13">
-        <v>520.0</v>
+        <v>540.0</v>
       </c>
       <c r="G365" s="9"/>
     </row>
     <row r="366" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B366" s="8"/>
       <c r="C366" s="9" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D366" s="9" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E366" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F366" s="13">
         <v>520.0</v>
       </c>
       <c r="G366" s="9"/>
     </row>
-    <row r="367" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A367" s="18">
+    <row r="367" spans="1:7" outlineLevel="1">
+      <c r="A367" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="B367" s="2"/>
+      <c r="C367" s="2"/>
+      <c r="D367" s="2"/>
+      <c r="E367" s="2"/>
+      <c r="F367" s="10"/>
+      <c r="G367" s="2"/>
+    </row>
+    <row r="368" spans="1:7" outlineLevel="2">
+      <c r="A368" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B368" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B367" s="8"/>
-[...15 lines deleted...]
-      <c r="A368" s="18">
+      <c r="C368" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B368" s="8"/>
-[...15 lines deleted...]
-      <c r="A369" s="18">
+      <c r="D368" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B369" s="8"/>
-[...12 lines deleted...]
-      <c r="G369" s="9"/>
+      <c r="E368" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F368" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G368" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" outlineLevel="2">
+      <c r="A369" s="17"/>
+      <c r="B369" s="7"/>
+      <c r="C369" s="7"/>
+      <c r="D369" s="7"/>
+      <c r="E369" s="7"/>
+      <c r="F369" s="12"/>
+      <c r="G369" s="7"/>
     </row>
     <row r="370" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="18">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="9" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="D370" s="9" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="E370" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F370" s="13">
         <v>500.0</v>
       </c>
       <c r="G370" s="9"/>
     </row>
     <row r="371" spans="1:7" outlineLevel="1">
       <c r="A371" s="16" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B371" s="2"/>
       <c r="C371" s="2"/>
       <c r="D371" s="2"/>
       <c r="E371" s="2"/>
       <c r="F371" s="10"/>
       <c r="G371" s="2"/>
     </row>
     <row r="372" spans="1:7" outlineLevel="2">
       <c r="A372" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:7" outlineLevel="2">
       <c r="A373" s="17"/>
       <c r="B373" s="7"/>
       <c r="C373" s="7"/>
       <c r="D373" s="7"/>
       <c r="E373" s="7"/>
       <c r="F373" s="12"/>
       <c r="G373" s="7"/>
     </row>
     <row r="374" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="18">
         <v>1</v>
       </c>
       <c r="B374" s="8"/>
       <c r="C374" s="9" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="D374" s="9" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="E374" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F374" s="13">
-        <v>540.0</v>
+        <v>500.0</v>
       </c>
       <c r="G374" s="9"/>
     </row>
     <row r="375" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="18">
         <v>2</v>
       </c>
       <c r="B375" s="8"/>
       <c r="C375" s="9" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="D375" s="9" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="E375" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F375" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G375" s="9"/>
     </row>
     <row r="376" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A376" s="18">
         <v>3</v>
       </c>
       <c r="B376" s="8"/>
       <c r="C376" s="9" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D376" s="9" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="E376" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F376" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G376" s="9"/>
     </row>
     <row r="377" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A377" s="18">
         <v>4</v>
       </c>
       <c r="B377" s="8"/>
       <c r="C377" s="9" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="D377" s="9" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="E377" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F377" s="13">
         <v>520.0</v>
       </c>
       <c r="G377" s="9"/>
     </row>
-    <row r="378" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A379" s="3" t="s">
+    <row r="378" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A378" s="18">
         <v>5</v>
       </c>
-      <c r="B379" s="4" t="s">
+      <c r="B378" s="8"/>
+      <c r="C378" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="D378" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="E378" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F378" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G378" s="9"/>
+    </row>
+    <row r="379" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A379" s="18">
         <v>6</v>
       </c>
-      <c r="C379" s="5" t="s">
+      <c r="B379" s="8"/>
+      <c r="C379" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="E379" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F379" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G379" s="9"/>
+    </row>
+    <row r="380" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A380" s="18">
         <v>7</v>
       </c>
-      <c r="D379" s="5" t="s">
-[...19 lines deleted...]
-      <c r="G380" s="7"/>
+      <c r="B380" s="8"/>
+      <c r="C380" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="D380" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F380" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G380" s="9"/>
     </row>
     <row r="381" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="18">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B381" s="8"/>
       <c r="C381" s="9" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D381" s="9" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E381" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F381" s="13">
-        <v>500.0</v>
+        <v>600.0</v>
       </c>
       <c r="G381" s="9"/>
     </row>
-    <row r="382" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A383" s="3" t="s">
+    <row r="382" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A382" s="18">
+        <v>9</v>
+      </c>
+      <c r="B382" s="8"/>
+      <c r="C382" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>538</v>
+      </c>
+      <c r="E382" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F382" s="13">
+        <v>600.0</v>
+      </c>
+      <c r="G382" s="9"/>
+    </row>
+    <row r="383" spans="1:7" outlineLevel="1">
+      <c r="A383" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="B383" s="2"/>
+      <c r="C383" s="2"/>
+      <c r="D383" s="2"/>
+      <c r="E383" s="2"/>
+      <c r="F383" s="10"/>
+      <c r="G383" s="2"/>
+    </row>
+    <row r="384" spans="1:7" outlineLevel="2">
+      <c r="A384" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B383" s="4" t="s">
+      <c r="B384" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C383" s="5" t="s">
+      <c r="C384" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D383" s="5" t="s">
+      <c r="D384" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E383" s="6" t="s">
+      <c r="E384" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F383" s="11" t="s">
+      <c r="F384" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G383" s="5" t="s">
+      <c r="G384" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="384" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G385" s="9"/>
+    <row r="385" spans="1:7" outlineLevel="2">
+      <c r="A385" s="17"/>
+      <c r="B385" s="7"/>
+      <c r="C385" s="7"/>
+      <c r="D385" s="7"/>
+      <c r="E385" s="7"/>
+      <c r="F385" s="12"/>
+      <c r="G385" s="7"/>
     </row>
     <row r="386" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B386" s="8"/>
       <c r="C386" s="9" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="D386" s="9" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="E386" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F386" s="13">
         <v>520.0</v>
       </c>
       <c r="G386" s="9"/>
     </row>
     <row r="387" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A387" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B387" s="8"/>
       <c r="C387" s="9" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="D387" s="9" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="E387" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F387" s="13">
         <v>520.0</v>
       </c>
       <c r="G387" s="9"/>
     </row>
     <row r="388" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="18">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B388" s="8"/>
       <c r="C388" s="9" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="D388" s="9" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="E388" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F388" s="13">
         <v>520.0</v>
       </c>
       <c r="G388" s="9"/>
     </row>
-    <row r="389" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A389" s="18">
+    <row r="389" spans="1:7" outlineLevel="1">
+      <c r="A389" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="B389" s="2"/>
+      <c r="C389" s="2"/>
+      <c r="D389" s="2"/>
+      <c r="E389" s="2"/>
+      <c r="F389" s="10"/>
+      <c r="G389" s="2"/>
+    </row>
+    <row r="390" spans="1:7" outlineLevel="2">
+      <c r="A390" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B389" s="8"/>
-[...15 lines deleted...]
-      <c r="A390" s="18">
+      <c r="B390" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B390" s="8"/>
-[...15 lines deleted...]
-      <c r="A391" s="18">
+      <c r="C390" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B391" s="8"/>
-[...12 lines deleted...]
-      <c r="G391" s="9"/>
+      <c r="D390" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E390" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F390" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G390" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" outlineLevel="2">
+      <c r="A391" s="17"/>
+      <c r="B391" s="7"/>
+      <c r="C391" s="7"/>
+      <c r="D391" s="7"/>
+      <c r="E391" s="7"/>
+      <c r="F391" s="12"/>
+      <c r="G391" s="7"/>
     </row>
     <row r="392" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A392" s="18">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B392" s="8"/>
       <c r="C392" s="9" t="s">
+        <v>547</v>
+      </c>
+      <c r="D392" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F392" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G392" s="9"/>
+    </row>
+    <row r="393" spans="1:7" outlineLevel="1">
+      <c r="A393" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="B393" s="2"/>
+      <c r="C393" s="2"/>
+      <c r="D393" s="2"/>
+      <c r="E393" s="2"/>
+      <c r="F393" s="10"/>
+      <c r="G393" s="2"/>
+    </row>
+    <row r="394" spans="1:7" outlineLevel="2">
+      <c r="A394" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B394" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C394" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D394" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E394" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F394" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G394" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" outlineLevel="2">
+      <c r="A395" s="17"/>
+      <c r="B395" s="7"/>
+      <c r="C395" s="7"/>
+      <c r="D395" s="7"/>
+      <c r="E395" s="7"/>
+      <c r="F395" s="12"/>
+      <c r="G395" s="7"/>
+    </row>
+    <row r="396" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A396" s="18">
+        <v>1</v>
+      </c>
+      <c r="B396" s="8"/>
+      <c r="C396" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="D396" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="E396" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F396" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G396" s="9"/>
+    </row>
+    <row r="397" spans="1:7" outlineLevel="1">
+      <c r="A397" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="B397" s="2"/>
+      <c r="C397" s="2"/>
+      <c r="D397" s="2"/>
+      <c r="E397" s="2"/>
+      <c r="F397" s="10"/>
+      <c r="G397" s="2"/>
+    </row>
+    <row r="398" spans="1:7" outlineLevel="2">
+      <c r="A398" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C398" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D398" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E398" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F398" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G398" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" outlineLevel="2">
+      <c r="A399" s="17"/>
+      <c r="B399" s="7"/>
+      <c r="C399" s="7"/>
+      <c r="D399" s="7"/>
+      <c r="E399" s="7"/>
+      <c r="F399" s="12"/>
+      <c r="G399" s="7"/>
+    </row>
+    <row r="400" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A400" s="18">
+        <v>1</v>
+      </c>
+      <c r="B400" s="8"/>
+      <c r="C400" s="9" t="s">
+        <v>553</v>
+      </c>
+      <c r="D400" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="E400" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F400" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G400" s="9"/>
+    </row>
+    <row r="401" spans="1:7" outlineLevel="1">
+      <c r="A401" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="B401" s="2"/>
+      <c r="C401" s="2"/>
+      <c r="D401" s="2"/>
+      <c r="E401" s="2"/>
+      <c r="F401" s="10"/>
+      <c r="G401" s="2"/>
+    </row>
+    <row r="402" spans="1:7" outlineLevel="2">
+      <c r="A402" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B402" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C402" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D402" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E402" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F402" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G402" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" outlineLevel="2">
+      <c r="A403" s="17"/>
+      <c r="B403" s="7"/>
+      <c r="C403" s="7"/>
+      <c r="D403" s="7"/>
+      <c r="E403" s="7"/>
+      <c r="F403" s="12"/>
+      <c r="G403" s="7"/>
+    </row>
+    <row r="404" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A404" s="18">
+        <v>1</v>
+      </c>
+      <c r="B404" s="8"/>
+      <c r="C404" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="D404" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="D392" s="9" t="s">
+      <c r="E404" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F404" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G404" s="9"/>
+    </row>
+    <row r="405" spans="1:7" outlineLevel="1">
+      <c r="A405" s="16" t="s">
         <v>558</v>
       </c>
-      <c r="E392" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A393" s="18">
+      <c r="B405" s="2"/>
+      <c r="C405" s="2"/>
+      <c r="D405" s="2"/>
+      <c r="E405" s="2"/>
+      <c r="F405" s="10"/>
+      <c r="G405" s="2"/>
+    </row>
+    <row r="406" spans="1:7" outlineLevel="2">
+      <c r="A406" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B406" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C406" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D406" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E406" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B393" s="8"/>
-      <c r="C393" s="9" t="s">
+      <c r="F406" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G406" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" outlineLevel="2">
+      <c r="A407" s="17"/>
+      <c r="B407" s="7"/>
+      <c r="C407" s="7"/>
+      <c r="D407" s="7"/>
+      <c r="E407" s="7"/>
+      <c r="F407" s="12"/>
+      <c r="G407" s="7"/>
+    </row>
+    <row r="408" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A408" s="18">
+        <v>1</v>
+      </c>
+      <c r="B408" s="8"/>
+      <c r="C408" s="9" t="s">
         <v>559</v>
       </c>
-      <c r="D393" s="9" t="s">
+      <c r="D408" s="9" t="s">
         <v>560</v>
       </c>
-      <c r="E393" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A394" s="16" t="s">
+      <c r="E408" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F408" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G408" s="9"/>
+    </row>
+    <row r="409" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A409" s="18">
+        <v>2</v>
+      </c>
+      <c r="B409" s="8"/>
+      <c r="C409" s="9" t="s">
         <v>561</v>
       </c>
-      <c r="B394" s="2"/>
-[...7 lines deleted...]
-      <c r="A395" s="3" t="s">
+      <c r="D409" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="E409" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F409" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G409" s="9"/>
+    </row>
+    <row r="410" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A410" s="18">
+        <v>3</v>
+      </c>
+      <c r="B410" s="8"/>
+      <c r="C410" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="E410" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F410" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G410" s="9"/>
+    </row>
+    <row r="411" spans="1:7" outlineLevel="1">
+      <c r="A411" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="B411" s="2"/>
+      <c r="C411" s="2"/>
+      <c r="D411" s="2"/>
+      <c r="E411" s="2"/>
+      <c r="F411" s="10"/>
+      <c r="G411" s="2"/>
+    </row>
+    <row r="412" spans="1:7" outlineLevel="2">
+      <c r="A412" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B395" s="4" t="s">
+      <c r="B412" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C395" s="5" t="s">
+      <c r="C412" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D395" s="5" t="s">
+      <c r="D412" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E395" s="6" t="s">
+      <c r="E412" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F395" s="11" t="s">
+      <c r="F412" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G395" s="5" t="s">
+      <c r="G412" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="396" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A397" s="18">
+    <row r="413" spans="1:7" outlineLevel="2">
+      <c r="A413" s="17"/>
+      <c r="B413" s="7"/>
+      <c r="C413" s="7"/>
+      <c r="D413" s="7"/>
+      <c r="E413" s="7"/>
+      <c r="F413" s="12"/>
+      <c r="G413" s="7"/>
+    </row>
+    <row r="414" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A414" s="18">
         <v>1</v>
       </c>
-      <c r="B397" s="8"/>
-[...38 lines deleted...]
-      <c r="C399" s="9" t="s">
+      <c r="B414" s="8"/>
+      <c r="C414" s="9" t="s">
         <v>566</v>
       </c>
-      <c r="D399" s="9" t="s">
+      <c r="D414" s="9" t="s">
         <v>567</v>
       </c>
-      <c r="E399" s="8" t="s">
-[...234 lines deleted...]
-      <c r="G414" s="7"/>
+      <c r="E414" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F414" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G414" s="9"/>
     </row>
     <row r="415" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A415" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B415" s="8"/>
       <c r="C415" s="9" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="D415" s="9" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="E415" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F415" s="13">
         <v>520.0</v>
       </c>
       <c r="G415" s="9"/>
     </row>
-    <row r="416" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A417" s="3" t="s">
+    <row r="416" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A416" s="18">
+        <v>3</v>
+      </c>
+      <c r="B416" s="8"/>
+      <c r="C416" s="9" t="s">
+        <v>570</v>
+      </c>
+      <c r="D416" s="9" t="s">
+        <v>571</v>
+      </c>
+      <c r="E416" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F416" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G416" s="9"/>
+    </row>
+    <row r="417" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A417" s="18">
+        <v>4</v>
+      </c>
+      <c r="B417" s="8"/>
+      <c r="C417" s="9" t="s">
+        <v>572</v>
+      </c>
+      <c r="D417" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="E417" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F417" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G417" s="9"/>
+    </row>
+    <row r="418" spans="1:7" outlineLevel="1">
+      <c r="A418" s="16" t="s">
+        <v>574</v>
+      </c>
+      <c r="B418" s="2"/>
+      <c r="C418" s="2"/>
+      <c r="D418" s="2"/>
+      <c r="E418" s="2"/>
+      <c r="F418" s="10"/>
+      <c r="G418" s="2"/>
+    </row>
+    <row r="419" spans="1:7" outlineLevel="2">
+      <c r="A419" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B417" s="4" t="s">
+      <c r="B419" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C417" s="5" t="s">
+      <c r="C419" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D417" s="5" t="s">
+      <c r="D419" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E417" s="6" t="s">
+      <c r="E419" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F417" s="11" t="s">
+      <c r="F419" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G417" s="5" t="s">
+      <c r="G419" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="418" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G420" s="9"/>
+    <row r="420" spans="1:7" outlineLevel="2">
+      <c r="A420" s="17"/>
+      <c r="B420" s="7"/>
+      <c r="C420" s="7"/>
+      <c r="D420" s="7"/>
+      <c r="E420" s="7"/>
+      <c r="F420" s="12"/>
+      <c r="G420" s="7"/>
     </row>
     <row r="421" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B421" s="8"/>
       <c r="C421" s="9" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="D421" s="9" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="E421" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F421" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G421" s="9"/>
+    </row>
+    <row r="422" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A422" s="18">
+        <v>2</v>
+      </c>
+      <c r="B422" s="8"/>
+      <c r="C422" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="D422" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="E422" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F422" s="13">
         <v>520.0</v>
       </c>
-      <c r="G421" s="9"/>
-[...42 lines deleted...]
-      <c r="G424" s="7"/>
+      <c r="G422" s="9"/>
+    </row>
+    <row r="423" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A423" s="18">
+        <v>3</v>
+      </c>
+      <c r="B423" s="8"/>
+      <c r="C423" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="E423" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F423" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G423" s="9"/>
+    </row>
+    <row r="424" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A424" s="18">
+        <v>4</v>
+      </c>
+      <c r="B424" s="8"/>
+      <c r="C424" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="D424" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="E424" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F424" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G424" s="9"/>
     </row>
     <row r="425" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A425" s="18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B425" s="8"/>
       <c r="C425" s="9" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="D425" s="9" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E425" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F425" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G425" s="9"/>
     </row>
     <row r="426" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A426" s="18">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B426" s="8"/>
       <c r="C426" s="9" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="D426" s="9" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="E426" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F426" s="13">
         <v>520.0</v>
       </c>
       <c r="G426" s="9"/>
     </row>
     <row r="427" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A427" s="18">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B427" s="8"/>
       <c r="C427" s="9" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D427" s="9" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="E427" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F427" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G427" s="9"/>
+    </row>
+    <row r="428" spans="1:7" outlineLevel="1">
+      <c r="A428" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="B428" s="2"/>
+      <c r="C428" s="2"/>
+      <c r="D428" s="2"/>
+      <c r="E428" s="2"/>
+      <c r="F428" s="10"/>
+      <c r="G428" s="2"/>
+    </row>
+    <row r="429" spans="1:7" outlineLevel="2">
+      <c r="A429" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C429" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E429" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F429" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G429" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" outlineLevel="2">
+      <c r="A430" s="17"/>
+      <c r="B430" s="7"/>
+      <c r="C430" s="7"/>
+      <c r="D430" s="7"/>
+      <c r="E430" s="7"/>
+      <c r="F430" s="12"/>
+      <c r="G430" s="7"/>
+    </row>
+    <row r="431" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A431" s="18">
+        <v>1</v>
+      </c>
+      <c r="B431" s="8"/>
+      <c r="C431" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="E431" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F431" s="13">
         <v>520.0</v>
       </c>
-      <c r="G427" s="9"/>
-[...61 lines deleted...]
-      <c r="G431" s="7"/>
+      <c r="G431" s="9"/>
     </row>
     <row r="432" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A432" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B432" s="8"/>
       <c r="C432" s="9" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="D432" s="9" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E432" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F432" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G432" s="9"/>
     </row>
     <row r="433" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A433" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B433" s="8"/>
       <c r="C433" s="9" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="D433" s="9" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="E433" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F433" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G433" s="9"/>
     </row>
     <row r="434" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A434" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B434" s="8"/>
       <c r="C434" s="9" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="D434" s="9" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="E434" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F434" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G434" s="9"/>
     </row>
     <row r="435" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A435" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B435" s="8"/>
       <c r="C435" s="9" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="D435" s="9" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="E435" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F435" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G435" s="9"/>
     </row>
     <row r="436" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A436" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B436" s="8"/>
       <c r="C436" s="9" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D436" s="9" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="E436" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F436" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G436" s="9"/>
     </row>
     <row r="437" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A437" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B437" s="8"/>
       <c r="C437" s="9" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="D437" s="9" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="E437" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F437" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G437" s="9"/>
     </row>
-    <row r="438" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A438" s="18">
+    <row r="438" spans="1:7" outlineLevel="1">
+      <c r="A438" s="16" t="s">
+        <v>604</v>
+      </c>
+      <c r="B438" s="2"/>
+      <c r="C438" s="2"/>
+      <c r="D438" s="2"/>
+      <c r="E438" s="2"/>
+      <c r="F438" s="10"/>
+      <c r="G438" s="2"/>
+    </row>
+    <row r="439" spans="1:7" outlineLevel="2">
+      <c r="A439" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B439" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C439" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B438" s="8"/>
-[...9 lines deleted...]
-      <c r="F438" s="13">
+      <c r="D439" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E439" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F439" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G439" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" outlineLevel="2">
+      <c r="A440" s="17"/>
+      <c r="B440" s="7"/>
+      <c r="C440" s="7"/>
+      <c r="D440" s="7"/>
+      <c r="E440" s="7"/>
+      <c r="F440" s="12"/>
+      <c r="G440" s="7"/>
+    </row>
+    <row r="441" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A441" s="18">
+        <v>1</v>
+      </c>
+      <c r="B441" s="8"/>
+      <c r="C441" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="D441" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="E441" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F441" s="13">
         <v>500.0</v>
       </c>
-      <c r="G438" s="9"/>
-[...42 lines deleted...]
-      <c r="G441" s="7"/>
+      <c r="G441" s="9"/>
     </row>
     <row r="442" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A442" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B442" s="8"/>
       <c r="C442" s="9" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="D442" s="9" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="E442" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F442" s="13">
-        <v>520.0</v>
+        <v>580.0</v>
       </c>
       <c r="G442" s="9"/>
     </row>
     <row r="443" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A443" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B443" s="8"/>
       <c r="C443" s="9" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="D443" s="9" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="E443" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F443" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G443" s="9"/>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A444" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B444" s="8"/>
       <c r="C444" s="9" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="D444" s="9" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="E444" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F444" s="13">
-        <v>500.0</v>
+        <v>410.0</v>
       </c>
       <c r="G444" s="9"/>
     </row>
     <row r="445" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A445" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B445" s="8"/>
       <c r="C445" s="9" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="D445" s="9" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="E445" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F445" s="13">
-        <v>500.0</v>
+        <v>570.0</v>
       </c>
       <c r="G445" s="9"/>
     </row>
     <row r="446" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A446" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B446" s="8"/>
       <c r="C446" s="9" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="D446" s="9" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E446" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F446" s="13">
         <v>500.0</v>
       </c>
       <c r="G446" s="9"/>
     </row>
     <row r="447" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A447" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B447" s="8"/>
       <c r="C447" s="9" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="D447" s="9" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="E447" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F447" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G447" s="9"/>
     </row>
     <row r="448" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A448" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B448" s="8"/>
       <c r="C448" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="D448" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="E448" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F448" s="13">
+        <v>570.0</v>
+      </c>
+      <c r="G448" s="9"/>
+    </row>
+    <row r="449" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A449" s="18">
+        <v>9</v>
+      </c>
+      <c r="B449" s="8"/>
+      <c r="C449" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="D449" s="9" t="s">
+        <v>622</v>
+      </c>
+      <c r="E449" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F449" s="13">
+        <v>570.0</v>
+      </c>
+      <c r="G449" s="9"/>
+    </row>
+    <row r="450" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A450" s="18">
+        <v>10</v>
+      </c>
+      <c r="B450" s="8"/>
+      <c r="C450" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="D450" s="9" t="s">
         <v>624</v>
       </c>
-      <c r="D448" s="9" t="s">
+      <c r="E450" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F450" s="13">
+        <v>570.0</v>
+      </c>
+      <c r="G450" s="9"/>
+    </row>
+    <row r="451" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A451" s="18">
+        <v>11</v>
+      </c>
+      <c r="B451" s="8"/>
+      <c r="C451" s="9" t="s">
         <v>625</v>
       </c>
-      <c r="E448" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A449" s="16" t="s">
+      <c r="D451" s="9" t="s">
         <v>626</v>
       </c>
-      <c r="B449" s="2"/>
-[...36 lines deleted...]
-      <c r="G451" s="7"/>
+      <c r="E451" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F451" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G451" s="9"/>
     </row>
     <row r="452" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A452" s="18">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B452" s="8"/>
       <c r="C452" s="9" t="s">
         <v>627</v>
       </c>
       <c r="D452" s="9" t="s">
         <v>628</v>
       </c>
       <c r="E452" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F452" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G452" s="9"/>
     </row>
-    <row r="453" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C453" s="9" t="s">
+    <row r="453" spans="1:7" outlineLevel="1">
+      <c r="A453" s="16" t="s">
         <v>629</v>
       </c>
-      <c r="D453" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G455" s="9"/>
+      <c r="B453" s="2"/>
+      <c r="C453" s="2"/>
+      <c r="D453" s="2"/>
+      <c r="E453" s="2"/>
+      <c r="F453" s="10"/>
+      <c r="G453" s="2"/>
+    </row>
+    <row r="454" spans="1:7" outlineLevel="2">
+      <c r="A454" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B454" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C454" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D454" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E454" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F454" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G454" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" outlineLevel="2">
+      <c r="A455" s="17"/>
+      <c r="B455" s="7"/>
+      <c r="C455" s="7"/>
+      <c r="D455" s="7"/>
+      <c r="E455" s="7"/>
+      <c r="F455" s="12"/>
+      <c r="G455" s="7"/>
     </row>
     <row r="456" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A456" s="18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B456" s="8"/>
       <c r="C456" s="9" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="D456" s="9" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="E456" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F456" s="13">
-        <v>570.0</v>
+        <v>520.0</v>
       </c>
       <c r="G456" s="9"/>
     </row>
-    <row r="457" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A457" s="18">
+    <row r="457" spans="1:7" outlineLevel="1">
+      <c r="A457" s="16" t="s">
+        <v>632</v>
+      </c>
+      <c r="B457" s="2"/>
+      <c r="C457" s="2"/>
+      <c r="D457" s="2"/>
+      <c r="E457" s="2"/>
+      <c r="F457" s="10"/>
+      <c r="G457" s="2"/>
+    </row>
+    <row r="458" spans="1:7" outlineLevel="2">
+      <c r="A458" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B458" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B457" s="8"/>
-[...15 lines deleted...]
-      <c r="A458" s="18">
+      <c r="C458" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B458" s="8"/>
-[...15 lines deleted...]
-      <c r="A459" s="18">
+      <c r="D458" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B459" s="8"/>
-[...12 lines deleted...]
-      <c r="G459" s="9"/>
+      <c r="E458" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F458" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G458" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" outlineLevel="2">
+      <c r="A459" s="17"/>
+      <c r="B459" s="7"/>
+      <c r="C459" s="7"/>
+      <c r="D459" s="7"/>
+      <c r="E459" s="7"/>
+      <c r="F459" s="12"/>
+      <c r="G459" s="7"/>
     </row>
     <row r="460" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A460" s="18">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B460" s="8"/>
       <c r="C460" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="D460" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="E460" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F460" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G460" s="9"/>
+    </row>
+    <row r="461" spans="1:7" outlineLevel="1">
+      <c r="A461" s="16" t="s">
+        <v>635</v>
+      </c>
+      <c r="B461" s="2"/>
+      <c r="C461" s="2"/>
+      <c r="D461" s="2"/>
+      <c r="E461" s="2"/>
+      <c r="F461" s="10"/>
+      <c r="G461" s="2"/>
+    </row>
+    <row r="462" spans="1:7" outlineLevel="2">
+      <c r="A462" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B462" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C462" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D462" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E462" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F462" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G462" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" outlineLevel="2">
+      <c r="A463" s="17"/>
+      <c r="B463" s="7"/>
+      <c r="C463" s="7"/>
+      <c r="D463" s="7"/>
+      <c r="E463" s="7"/>
+      <c r="F463" s="12"/>
+      <c r="G463" s="7"/>
+    </row>
+    <row r="464" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A464" s="18">
+        <v>1</v>
+      </c>
+      <c r="B464" s="8"/>
+      <c r="C464" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="D464" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E464" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F464" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G464" s="9"/>
+    </row>
+    <row r="465" spans="1:7" outlineLevel="1">
+      <c r="A465" s="16" t="s">
+        <v>638</v>
+      </c>
+      <c r="B465" s="2"/>
+      <c r="C465" s="2"/>
+      <c r="D465" s="2"/>
+      <c r="E465" s="2"/>
+      <c r="F465" s="10"/>
+      <c r="G465" s="2"/>
+    </row>
+    <row r="466" spans="1:7" outlineLevel="2">
+      <c r="A466" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B466" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C466" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D466" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E466" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F466" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G466" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" outlineLevel="2">
+      <c r="A467" s="17"/>
+      <c r="B467" s="7"/>
+      <c r="C467" s="7"/>
+      <c r="D467" s="7"/>
+      <c r="E467" s="7"/>
+      <c r="F467" s="12"/>
+      <c r="G467" s="7"/>
+    </row>
+    <row r="468" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A468" s="18">
+        <v>1</v>
+      </c>
+      <c r="B468" s="8"/>
+      <c r="C468" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="D468" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="E468" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F468" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G468" s="9"/>
+    </row>
+    <row r="469" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A469" s="18">
+        <v>2</v>
+      </c>
+      <c r="B469" s="8"/>
+      <c r="C469" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="D469" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="E469" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F469" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G469" s="9"/>
+    </row>
+    <row r="470" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A470" s="18">
+        <v>3</v>
+      </c>
+      <c r="B470" s="8"/>
+      <c r="C470" s="9" t="s">
         <v>643</v>
       </c>
-      <c r="D460" s="9" t="s">
+      <c r="D470" s="9" t="s">
         <v>644</v>
       </c>
-      <c r="E460" s="8" t="s">
-[...167 lines deleted...]
-      <c r="G470" s="7"/>
+      <c r="E470" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F470" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G470" s="9"/>
     </row>
     <row r="471" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A471" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B471" s="8"/>
       <c r="C471" s="9" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="D471" s="9" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="E471" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F471" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G471" s="9"/>
+    </row>
+    <row r="472" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A472" s="18">
+        <v>5</v>
+      </c>
+      <c r="B472" s="8"/>
+      <c r="C472" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="D472" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="E472" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F472" s="13">
         <v>520.0</v>
       </c>
-      <c r="G471" s="9"/>
-[...13 lines deleted...]
-      <c r="A473" s="3" t="s">
+      <c r="G472" s="9"/>
+    </row>
+    <row r="473" spans="1:7" outlineLevel="1">
+      <c r="A473" s="16" t="s">
+        <v>649</v>
+      </c>
+      <c r="B473" s="2"/>
+      <c r="C473" s="2"/>
+      <c r="D473" s="2"/>
+      <c r="E473" s="2"/>
+      <c r="F473" s="10"/>
+      <c r="G473" s="2"/>
+    </row>
+    <row r="474" spans="1:7" outlineLevel="2">
+      <c r="A474" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B473" s="4" t="s">
+      <c r="B474" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C473" s="5" t="s">
+      <c r="C474" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D473" s="5" t="s">
+      <c r="D474" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E473" s="6" t="s">
+      <c r="E474" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F473" s="11" t="s">
+      <c r="F474" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G473" s="5" t="s">
+      <c r="G474" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="474" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A475" s="18">
+    <row r="475" spans="1:7" outlineLevel="2">
+      <c r="A475" s="17"/>
+      <c r="B475" s="7"/>
+      <c r="C475" s="7"/>
+      <c r="D475" s="7"/>
+      <c r="E475" s="7"/>
+      <c r="F475" s="12"/>
+      <c r="G475" s="7"/>
+    </row>
+    <row r="476" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A476" s="18">
         <v>1</v>
       </c>
-      <c r="B475" s="8"/>
-[...77 lines deleted...]
-      <c r="A480" s="18">
+      <c r="B476" s="8"/>
+      <c r="C476" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="D476" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="E476" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F476" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G476" s="9"/>
+    </row>
+    <row r="477" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A477" s="18">
         <v>2</v>
       </c>
-      <c r="B480" s="8"/>
-[...85 lines deleted...]
-      <c r="F484" s="13">
+      <c r="B477" s="8"/>
+      <c r="C477" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="D477" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="E477" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F477" s="13">
         <v>520.0</v>
       </c>
-      <c r="G484" s="9"/>
-[...80 lines deleted...]
-      <c r="G489" s="9"/>
+      <c r="G477" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A47:G47"/>
-    <mergeCell ref="A53:G53"/>
-[...44 lines deleted...]
-    <mergeCell ref="A275:G275"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="A68:G68"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A130:G130"/>
+    <mergeCell ref="A132:G132"/>
+    <mergeCell ref="A137:G137"/>
+    <mergeCell ref="A139:G139"/>
+    <mergeCell ref="A158:G158"/>
+    <mergeCell ref="A160:G160"/>
+    <mergeCell ref="A162:G162"/>
+    <mergeCell ref="A164:G164"/>
+    <mergeCell ref="A168:G168"/>
+    <mergeCell ref="A170:G170"/>
+    <mergeCell ref="A172:G172"/>
+    <mergeCell ref="A174:G174"/>
+    <mergeCell ref="A176:G176"/>
+    <mergeCell ref="A178:G178"/>
+    <mergeCell ref="A185:G185"/>
+    <mergeCell ref="A187:G187"/>
+    <mergeCell ref="A200:G200"/>
+    <mergeCell ref="A202:G202"/>
+    <mergeCell ref="A213:G213"/>
+    <mergeCell ref="A215:G215"/>
+    <mergeCell ref="A236:G236"/>
+    <mergeCell ref="A238:G238"/>
+    <mergeCell ref="A246:G246"/>
+    <mergeCell ref="A248:G248"/>
+    <mergeCell ref="A250:G250"/>
+    <mergeCell ref="A252:G252"/>
+    <mergeCell ref="A260:G260"/>
+    <mergeCell ref="A262:G262"/>
+    <mergeCell ref="A264:G264"/>
+    <mergeCell ref="A266:G266"/>
+    <mergeCell ref="A268:G268"/>
+    <mergeCell ref="A270:G270"/>
+    <mergeCell ref="A272:G272"/>
+    <mergeCell ref="A274:G274"/>
     <mergeCell ref="A277:G277"/>
     <mergeCell ref="A279:G279"/>
-    <mergeCell ref="A283:G283"/>
-[...7 lines deleted...]
-    <mergeCell ref="A332:G332"/>
+    <mergeCell ref="A295:G295"/>
+    <mergeCell ref="A297:G297"/>
+    <mergeCell ref="A313:G313"/>
+    <mergeCell ref="A315:G315"/>
+    <mergeCell ref="A321:G321"/>
+    <mergeCell ref="A323:G323"/>
+    <mergeCell ref="A329:G329"/>
+    <mergeCell ref="A331:G331"/>
     <mergeCell ref="A334:G334"/>
+    <mergeCell ref="A336:G336"/>
+    <mergeCell ref="A338:G338"/>
     <mergeCell ref="A340:G340"/>
-    <mergeCell ref="A342:G342"/>
-[...7 lines deleted...]
-    <mergeCell ref="A361:G361"/>
+    <mergeCell ref="A344:G344"/>
+    <mergeCell ref="A346:G346"/>
+    <mergeCell ref="A348:G348"/>
+    <mergeCell ref="A350:G350"/>
+    <mergeCell ref="A360:G360"/>
+    <mergeCell ref="A362:G362"/>
+    <mergeCell ref="A367:G367"/>
+    <mergeCell ref="A369:G369"/>
     <mergeCell ref="A371:G371"/>
     <mergeCell ref="A373:G373"/>
-    <mergeCell ref="A378:G378"/>
-[...13 lines deleted...]
-    <mergeCell ref="A416:G416"/>
+    <mergeCell ref="A383:G383"/>
+    <mergeCell ref="A385:G385"/>
+    <mergeCell ref="A389:G389"/>
+    <mergeCell ref="A391:G391"/>
+    <mergeCell ref="A393:G393"/>
+    <mergeCell ref="A395:G395"/>
+    <mergeCell ref="A397:G397"/>
+    <mergeCell ref="A399:G399"/>
+    <mergeCell ref="A401:G401"/>
+    <mergeCell ref="A403:G403"/>
+    <mergeCell ref="A405:G405"/>
+    <mergeCell ref="A407:G407"/>
+    <mergeCell ref="A411:G411"/>
+    <mergeCell ref="A413:G413"/>
     <mergeCell ref="A418:G418"/>
-    <mergeCell ref="A422:G422"/>
-[...16 lines deleted...]
-    <mergeCell ref="A487:G487"/>
+    <mergeCell ref="A420:G420"/>
+    <mergeCell ref="A428:G428"/>
+    <mergeCell ref="A430:G430"/>
+    <mergeCell ref="A438:G438"/>
+    <mergeCell ref="A440:G440"/>
+    <mergeCell ref="A453:G453"/>
+    <mergeCell ref="A455:G455"/>
+    <mergeCell ref="A457:G457"/>
+    <mergeCell ref="A459:G459"/>
+    <mergeCell ref="A461:G461"/>
+    <mergeCell ref="A463:G463"/>
+    <mergeCell ref="A465:G465"/>
+    <mergeCell ref="A467:G467"/>
+    <mergeCell ref="A473:G473"/>
+    <mergeCell ref="A475:G475"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D59" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D63" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="D85" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D97" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_54"/>
-    <hyperlink ref="D102" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="D125" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="D130" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_80"/>
-    <hyperlink ref="D137" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="D162" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_102"/>
-    <hyperlink ref="D168" r:id="rId_hyperlink_103"/>
-[...1 lines deleted...]
-    <hyperlink ref="D176" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_110"/>
-    <hyperlink ref="D185" r:id="rId_hyperlink_111"/>
-[...5 lines deleted...]
-    <hyperlink ref="D191" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_122"/>
-    <hyperlink ref="D200" r:id="rId_hyperlink_123"/>
-[...7 lines deleted...]
-    <hyperlink ref="D208" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_132"/>
-    <hyperlink ref="D213" r:id="rId_hyperlink_133"/>
-[...7 lines deleted...]
-    <hyperlink ref="D221" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_152"/>
-    <hyperlink ref="D236" r:id="rId_hyperlink_153"/>
-[...29 lines deleted...]
-    <hyperlink ref="D287" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="D295" r:id="rId_hyperlink_188"/>
-[...9 lines deleted...]
-    <hyperlink ref="D305" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="D313" r:id="rId_hyperlink_203"/>
-[...77 lines deleted...]
-    <hyperlink ref="D448" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D452" r:id="rId_hyperlink_282"/>
-    <hyperlink ref="D453" r:id="rId_hyperlink_283"/>
-[...20 lines deleted...]
-    <hyperlink ref="D489" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_292"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>