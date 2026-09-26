--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -17,59 +17,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jfif" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="978">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="983">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:42:15</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:10</t>
   </si>
   <si>
     <t>Парфюм A-Plus</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -103,56 +103,50 @@
   <si>
     <t>Creed Viking 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Stronger With You Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Lucky 100 мл A-Plus Ликвидация</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Givenchy Pour Homme Blue Label 100 мл A-Plus Ликвидация</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml-1/</t>
   </si>
   <si>
-    <t>Bvlgari Man In Black 100 мл A-Plus Ликвидация</t>
-[...4 lines deleted...]
-  <si>
     <t>Yves Saint Laurent Libre 90 мл A-Plus Ликвидация</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus-1/</t>
   </si>
   <si>
     <t>Givenchy L`Interdit 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Tom Ford Noir Extreme For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-extreme-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Tom Ford Noir For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Yves Saint Laurent Black Opium 90 мл A-Plus</t>
@@ -541,56 +535,50 @@
   <si>
     <t>Christian Dior Addict 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Carolina Herrera 212 Sexy 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-60-ml/</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-pour-homme-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Pure XS For Him 100 мл  A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-pure-xs-for-him-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>Tom Ford Oud Wood 100 мл A-Plus</t>
-[...4 lines deleted...]
-  <si>
     <t>Yves Saint Laurent Libre 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Carolina Herrera 212 VIP Rose 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-vip-rose-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Chanel Gabrielle 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/chanel-gabrielle-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Yves Saint Laurent La Nuit De L'Homme Le Parfum 100 мл A-Plus</t>
@@ -1177,50 +1165,56 @@
   <si>
     <t>Carolina Herrera Good Girl Legere 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-legere-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Carolina Herrera Good Girl Supreme 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-supreme-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Carolina Herrera 212 Vip Black For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-212-vip-black-for-men-100-ml-euro-/</t>
   </si>
   <si>
     <t>Carolina Herrera La Bomba 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-la-bomba-80-ml-a-plus/</t>
   </si>
   <si>
+    <t>Carolina Herrera Very Good Girl 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-very-good-girl-80-ml-euro-/</t>
+  </si>
+  <si>
     <t>Cerruti</t>
   </si>
   <si>
     <t>Cerruti 1881 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/cerruti/cerruti-1881-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Chanel</t>
   </si>
   <si>
     <t>Chanel Coco Mademoiselle L'Eau Privee 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Chanel Chance Eau Tendre Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Chanel Bleu De Chanel Parfum 2018 (золотой) 100 мл A-Plus</t>
@@ -1423,50 +1417,56 @@
   <si>
     <t>Christian Dior Miss Dior Cherie Blooming Bouquet 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad-/</t>
   </si>
   <si>
     <t>Christian Dior Dior Homme Intense 100 мл A-Plus Ликвидация</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-intense-100-ml-a-plus-new-1/</t>
   </si>
   <si>
     <t>Christian Dior Homme Cologne 125 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-homme-cologne-125-ml-a-plus/</t>
   </si>
   <si>
     <t>Christian Dior Miss Dior Essence 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-essence-80-ml-a-plus/</t>
   </si>
   <si>
+    <t>Christian Dior Dior Homme Parfum 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-parfum-100-ml-euro-/</t>
+  </si>
+  <si>
     <t>Clinique</t>
   </si>
   <si>
     <t>Clinique Happy For Men 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/clinique/clinique-happy-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Creed</t>
   </si>
   <si>
     <t>Creed Millesime Imperial 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/cr/creed-millesime-imperial-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Creed Aventus For Her 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/cr/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/</t>
   </si>
   <si>
     <t>Creed Himalaya 100 мл A-Plus</t>
@@ -1591,56 +1591,50 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Eisenberg I Am 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-i-am-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Eisenberg J'ose Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Eisenberg Back to Paris 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-back-to-paris-100-ml-ad-/</t>
   </si>
   <si>
     <t>Elie Saab</t>
   </si>
   <si>
-    <t>Elie Saab Le Parfum 90 мл A-Plus</t>
-[...4 lines deleted...]
-  <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>Escentric Molecules Molecule 02 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecules-02-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Escentric Molecules Molecule 01 + Guaiac Wood 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Escentric Molecules Molecule 01 + Mandarin 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/lux-escentric-molecules-molecule-01-mandarin-100-ml/</t>
   </si>
   <si>
     <t>Escentric Molecules The Beautiful Mind Series Volume 1 Intelligence &amp; Fantasy 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/</t>
@@ -1762,50 +1756,56 @@
   <si>
     <t>Giorgio Armani My Way Nectar 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nectar-90-ml-euro--1/</t>
   </si>
   <si>
     <t>Giorgio Armani Emporio Armani Stronger With You Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Giorgio Armani My Way Nacre Edition 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nacre-edition-90-ml-euro-/</t>
   </si>
   <si>
     <t>Giorgio Armani Power Of You 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-power-of-you-90-ml-a-plus/</t>
   </si>
   <si>
+    <t>Giorgio Armani Si Passione Red Musk 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-passione-red-musk-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Givenchy</t>
   </si>
   <si>
     <t>Givenchy Ange ou Demon Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Givenchy L'Interdit Eau de Parfum Rouge 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Givenchy Ange Ou Demon Le Secret 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Givenchy Gentleman Eau De Toilette 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/</t>
@@ -1942,50 +1942,56 @@
   <si>
     <t>Gucci Flora by Gucci Gorgeous Gardenia 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/</t>
   </si>
   <si>
     <t>Gucci Flora Gorgeous Orchid 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-orchid-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Gucci Flora Gorgeous Jasmine 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-jasmine-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Gucci Flora Gorgeous Magnolia 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-magnolia-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>Gucci Guilty Elixir de Parfum pour Homme 60 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-guilty-elixir-de-parfum-pour-homme-60-ml-euro-/</t>
+  </si>
+  <si>
     <t>Guerlain</t>
   </si>
   <si>
     <t>Guerlain La Petite Robe Noire Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Guerlain Samsara 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-samsara-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Guerlain Aqua Allegoria Passiflora 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-allegoria-passiflora-75-ml-euro--1/</t>
   </si>
   <si>
     <t>Guerlain Aqua Alleqoria Mandarine Basilic 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/</t>
@@ -2029,65 +2035,77 @@
   <si>
     <t>Hugo Boss Boss Femme 75 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-femme-75-ml-a-plus/</t>
   </si>
   <si>
     <t>Hugo Boss Boss Woman 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-woman-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Hugo Boss Boss The Scent For Her Magnetic 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Hugo Boss Nuit 75 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-nuit-75-ml-euro--1/</t>
   </si>
   <si>
+    <t>Hugo Boss The Scent Elixir For Him 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Hugo Boss Bottled Night 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-bottled-night-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Issey Miyake</t>
   </si>
   <si>
-    <t>Issey Miyake L'eau Super Majeure D'Issey Pour Homme 100 мл A-Plus</t>
-[...4 lines deleted...]
-  <si>
     <t>Issey Miyake L'Eau D'Issey Pour Homme 125 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/</t>
   </si>
   <si>
+    <t>Issey Miyake L'Eau Majeure d'Issey 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Jean Paul Gaultier</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro--1/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Pour Homme Absolu 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Jean Paul Gaultier Scandal Pour Homme Intense Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/</t>
@@ -2113,83 +2131,59 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Jimmy Choo I Want Choo With Love 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Kenzo</t>
   </si>
   <si>
     <t>Kenzo Jungle L'elephant 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-jungle-l-elephant-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Kenzo L'Eau par Kenzo Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/</t>
   </si>
   <si>
-    <t>Kenzo Homme Eau de Parfum 60 мл A-Plus</t>
-[...16 lines deleted...]
-  <si>
     <t>Lacoste</t>
   </si>
   <si>
     <t>Lacoste Pour Femme White 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-white-90-ml-a-plus-/</t>
   </si>
   <si>
-    <t>Lacoste L.12.12 Pour Elle Sparkling 90 мл A-Plus</t>
-[...4 lines deleted...]
-  <si>
     <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Magnetic 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Lacoste Eau de Lacoste L.12.12 Pour Elle Elegant 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Lacoste Original Eau de Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-original-eau-de-parfum-100-ml-euro--1/</t>
   </si>
   <si>
     <t>Lacoste Pour Femme Timeless 90 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-timeless-90-ml-ad-/</t>
   </si>
   <si>
     <t>Lacoste Essential Sport 125 мл (AD)</t>
@@ -2269,56 +2263,50 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-tresor-in-love-75-ml-a-plus/</t>
   </si>
   <si>
     <t>Lancome La Vie Est Belle Rose Extraordinaire 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Lancome Climat Eau de Toilette 75 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-climat-eau-de-toilette-75-ml-ad-/</t>
   </si>
   <si>
     <t>Lanvin</t>
   </si>
   <si>
     <t>Lanvin Eclat D'Arpege 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-eclat-d-arpege-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>Lanvin Eclat D'Arpege 100 мл (Пластик) A-Plus</t>
-[...4 lines deleted...]
-  <si>
     <t>Lanvin Modern Princess 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-modern-princess-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Lanvin Jeanne 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-jeanne-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Marc Jacobs</t>
   </si>
   <si>
     <t>Marc Jacobs Decadence 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/marc-jacobs/marc-jacobs-decadence-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Montale</t>
   </si>
   <si>
     <t>MontBlanc</t>
@@ -2383,50 +2371,56 @@
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-all-of-me-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Nina Ricci</t>
   </si>
   <si>
     <t>Nina Ricci Nina 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-nina-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Nina Ricci Premier Jour 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-premier-jour-100-ml-euro--1/</t>
   </si>
   <si>
     <t>Nina Ricci Love In Paris 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-love-in-paris-80-ml-a-plus/</t>
   </si>
   <si>
+    <t>Nina Ricci Luna 80 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-luna-80-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Paco Rabanne</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Victory 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-victory-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Phantom 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-phantom-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Fame 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-fame-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Royal 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-royal-100-ml-a-plus/</t>
@@ -2458,68 +2452,71 @@
   <si>
     <t>Paco Rabanne Million Gold For Him 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Million Gold For Her 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-million-gold-for-her-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Lady Million Royal 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-lady-million-royal-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Platinum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-platinum-100-ml-a-plus/</t>
   </si>
   <si>
-    <t>Paco Rabanne Invictus Victory 100 мл A-Plus Ликвидация</t>
-[...4 lines deleted...]
-  <si>
     <t>Paco Rabanne Ultraviolet For Women 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Intense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-intense-100-ml-a-plus/</t>
   </si>
   <si>
+    <t>Parfums de Marly</t>
+  </si>
+  <si>
+    <t>Parfums de Marly Delina 75 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/parfums-de-marly/parfums-de-marly-delina-75-ml-a-plus/</t>
+  </si>
+  <si>
     <t>Philipp Plein</t>
   </si>
   <si>
     <t>Philipp Plein No Limits 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/philipp-plein/philipp-plein-no-limits-90-ml-a-plus/</t>
   </si>
   <si>
     <t>Prada</t>
   </si>
   <si>
     <t>Prada Paradoxe Prada 90 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/prada/prada-paradoxe-prada-90-ml-euro--1/</t>
   </si>
   <si>
     <t>Prada Candy 80 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/prada/prada-candy-80-ml-a-plus/</t>
   </si>
   <si>
     <t>Prada Luna Rossa Black 100 мл A-Plus</t>
@@ -2587,56 +2584,68 @@
   <si>
     <t>Sisley Eau du Soir (Black) 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-eau-du-soir-black-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Sisley Soir de Lune 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-soir-de-lune-100-ml-euro-/</t>
   </si>
   <si>
     <t>Thierry Mugler</t>
   </si>
   <si>
     <t>Tom Ford</t>
   </si>
   <si>
     <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
   </si>
   <si>
+    <t>Tom Ford Tuscan Leather 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tuscan-leather-100-ml-a-plus-1/</t>
+  </si>
+  <si>
     <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-fucking-fabulous-100-ml/</t>
   </si>
   <si>
+    <t>Tom Ford Oud Wood 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https:/parfum-moscow.com/tom-ford-oud-wood-100-ml-a-plus_1/</t>
+  </si>
+  <si>
     <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
   </si>
   <si>
     <t>Tom Ford Velvet Orchid 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-velvet-orchid-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>Tom Ford Tuscan Leather 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tuscan-leather-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Tom Ford Bitter Peach 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-bitter-peach-100-ml-a-plus-/</t>
   </si>
   <si>
     <t>Tom Ford Vanille Fatale 100 мл A-Plus</t>
@@ -2756,50 +2765,56 @@
     <t>Versace</t>
   </si>
   <si>
     <t>Versace Eros Flame Pour Homme 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-flame-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Eros Pour Homme Eau De Parfum 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Pour Femme Dylan Purple 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-femme-dylan-purple-100-ml-a-plus/</t>
+  </si>
+  <si>
+    <t>Versace Pour Homme 100 мл A-Plus</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-homme-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Pour Homme Dylan Blue 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-homme-dylan-blue-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Versense 100 мл A-Plus</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-versense-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Versace Eros Parfum 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-parfum-100-ml-euro--1/</t>
   </si>
   <si>
     <t>Versace Man Eau Fraiche Extreme 100 мл (AD)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-extreme-100-ml-euro--1/</t>
   </si>
@@ -3116,51 +3131,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb193e8de1a6926aa463eb9cea62e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc63f9bcb705f288f4b44f1ad823020.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37854f517da2cd8fc4532cfae480f1a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224e12e9db4bf0a8f97aeef4261f98.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c0495dbf168ed439ef20766c2ae8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781433e8540a34947506abd3f26b7f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b06e37dfabaa13a95deae7771c072.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f32fc336502caffcb2bccf62899.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae844cefa7f281c36ca9d138d5de0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534f63b79a296d5db647640820e447.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af0ef025ab6ebb960b371da7ff931.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697260ee90263cfd6afcbcb688bfb60.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572a83b7591c233e1f2271f8e0c4ac.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2adcd0e3edc70b8c31f608767338.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c693d3647a665e2be9222ec1eedf9f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76165c7501a043a191dd2b7a972e3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ce5d4c57652195d9987b930050f3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6489c5f04a0a8fcd594ddc7174122.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706308a7fbd5c7a5b701cf2dfd0e9e7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea079c2da71597873838f45888e97ec.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9da60da12a9491394243934094979.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94d5c7392a584aba800b85fc49ae.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b59e025cd00ee940326a02ba36d0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583c96a03b68d025a36e8f5ea7bef.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c91a381e04be762ae63274b7dbe4e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac9e3bd7aa91e4f1d23ad668452ce.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829dc1b3e5d0be93cde88733c53bcd1.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c72960f29a19e9170c99886ce857e.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f24d3c21a082282142da7c07fe504.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29e19441fa8cb546175941f158422.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba7d1aeeeff1b65a2061bd597bb7.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d0031793a565f01be406de9dcfd8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51e687ec28a7ab9239b2a0af1af17.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682c1079912356d7edd26e27043295.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff06824ecb376590ecd36a4faf91bc.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bac3bf6153158d02fad08bb0faa3.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4c998142f8b3a89f341d7b5611f8.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c77572be8c10428a90a584468201.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbef3c4ce337a1cb6c4b530cb8d1dc.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da3f063b8969496ab386de422b0c9.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81112db7db3b676dd59ab03bb189b42.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0a40e9aedeeb21a9af9733d26e7c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55259d86de704f7fccbaee313709a886.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c1291f6380286e5e6619b3e0aa52.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb6229edbf6fd193209d3eb79f163.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c3fb22773a4adbd9d56897953329.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d0742484f0027fa88f2bb00e8655.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5944f17c9b8ce18dc47d29a39cf933.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae6035bf76b8929d9076786257948.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3c1b3d5a9a997c76913f03e7b655.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf7fae440bc86dc8d347cf2bae027.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c9cd4670b64b9527f61a54c3593.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3029a732fc20af56b3f2eacd923bbe.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8cfdca22b0979d798325c33b4bab.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909039fc34d65df77fea12f3fa6a5db.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45289785b6fe33f2d96a7c7eb92ae93.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d6b36a4b1fe832f54425f9c8be90.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d275d8c7493d8c9138f54759dbcf0ab.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357a147ec15303ecd908bcac38e80d.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd0c98ed84ffb04347e1da76c89b8.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497c90a373817d7cb362d626e5f359.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0b4f7944c58851b61a634ce40de4.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efe710b2b2defa066be2fe3ae5d8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cd56993f83088e49e692288db9ef.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941a0f736df4178d565a40c4329e30.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd802deec7968927e46f37d56d6a.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82995618a364a173607aa57b48ccc9.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e31173ced52f8a7c1a8418a88058d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1daf002e313d4b84e618db26637a5.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8043fde9d3de736b165b97b4a7e80.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806deee62c0317254d88aa98e059f3.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a089559ccd0fc697dc5f524f35db.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25eba44333ae3e150e442b483831c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddafd159069b8fa5240abefeb1d7f4.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed3d4fbf7f705ef2c14a6888ab3a4.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661f33f989e236a42de7034e6cf78d.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3950b23d791bd7289291d846173b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3a62d52347dcd6919069496a2f05.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd376e118e9b73417bc5ac6d96cfae6.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d2505a5dc47dec66076cd7ed61b7.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec27be90c1d5bf97362ed354e4e9d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be2156c8bc08fc8142df3feae0e4.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241866bec372733d35bf6ecaa1fd559.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388e09389c53167f8450accd58de35.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b04ce6a318b6b51fad49e8e64ca69.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370582484c6d6b1f38c6e10af21381.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ec8996f659aaac9d3bf9d3ed3300.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015c3c5fc6ea005bd24d90cfe7e306.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac2e563b0f1c84747ec2b1d348b2c.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508db9c328266f4808ce411db016dd.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06764f7ebd196115887e0433696c97d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161aa6b532ff3c204c7c428f1d0a1be.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ad7909418af2790ff52e961c669d.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cd8ea0fbedcdb71ad1fb40318129.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f54377482a1cd084250609b98780.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e611a1db9fe883c7600a0b8ca1ebb.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58febe7e39874ca0f306ba52c9729a.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734a60c186f34cfb9c94a134d4089e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a34220e0406ce0e287ebe451fea8.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90160b0c3fb7f8d5b95bbe64bd9c118.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5660cfa0d9d035c482cfab164db14.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d748951d33e385ec55972ef675a780.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047c1d75f72eaad793dd5bf539a511.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb74160874cbf395dcee5feeb5139a.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d812ae4fba5a87a4148857d8a0be4.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2db75e8faad64f36d20791aaf4a0.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03e11cb754fdc8c53aeadb46194be.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb09c446a6d9b7a93c244ed302140.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d0f8b0c47f7468b88bb302f21e57.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689feb3378cd87e1e9ed5975bec494.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a675a03a4ddc432cd9e1f0c46b0bac.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884d6549326a2a5c6d0c427e5cb91.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a830721cdb2134f6cd07e8cee843e.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f805f97494385b169da6dcba94187.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9562d7620e4749589a18b3722fc0f.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da0f07ac729581f19816dcccac9f1.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c44092c93064df4f5c11ba59b226d.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd39808457fe6759df20a36eb0b803.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258420e35c081a7d9a0f5e7c684d8e2f.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998187dc854e98eb0c044cb8d758197e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be6a3c950ed15275aa48b79b16431.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fbbf42a89d9d908b623f2773900a.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bfcb4ea9033258154e70706df515e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06950302530a88c9653829d72b2b12.jfif"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35d5060422728f5718ab83083b00e.jfif"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a229144a2d90a38a358618aa0753fb.jfif"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc817e3d4ab93f090b308b0cfb8f4.jfif"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827eeb77ece9564c24706a806fa3cd.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9724294652eab2b7e641597deb1b.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042fc376f20ee10220dba934ef92a9.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f25cae394de55f34cd73a87a3f445.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fc72c7b5918fefaea7ce3ef95082.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a50368107ef39d7c101bc017b6f7.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe81dc0123fa3b18ed6c21b7b16d3f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df103110c3356ac8f98984d01e35e76.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df802bf07cdc1c23579edb69d96d0.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db2b2b6ae93fc0e78cbb8478d584e.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744af853edc35d3a0a38b728c1d64f2.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11ea07a0ab54ad05bdb6c9cc6a75e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0bc092ef37f4b314b741a0220ba63.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38489c91faa7a510e8a0e73439c50.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c0daa01016f04a45999ecbcf3447.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaff31a9308732acd4474899d5779.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7067ea8be7ecc25a952bb824537421.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795842d72ed1f603c99dc2b6f8f13f7c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779535d54c5f14b5610c2de214ebd112.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396af2a4f4d89aefa1d628c52c5920f.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d7a4aec684f550ac50977fe892b3.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658c3b5c36f01f0a8c01bce5a6b82c.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc0319a238aef2f0e40a6ed5fab23.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40039c44ffd43a96b22806b4538f0.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165f5acdc57f112e0322be230eec7e.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2b8fbdd16878a56e60984d304d47.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978d06c764496fb1a65dd36da25691.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f75bfc15b017b1233407ff815dc58.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf23ad075448b785bfb7883510e32f.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e392b3481adf21718512ccd53f93.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbef3c4ce337a1cb6c4b530cb8d1dc.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45289785b6fe33f2d96a7c7eb92ae93.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5660cfa0d9d035c482cfab164db14.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0b4f7944c58851b61a634ce40de4.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25eba44333ae3e150e442b483831c.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9724294652eab2b7e641597deb1b.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a3c582563e04d19d05471a54875d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf185ecf9011b583622efd754d2a8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311fd8646e5a9a2155deba935d124bc.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6c6c1c0d7867864c565cc66a739e.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb758da6ce26fa6a19396ed43477e1.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae376d241be4414288eec077bd6af5.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370fd221726ea6c895bc949446a0af.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c77572be8c10428a90a584468201.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224e12e9db4bf0a8f97aeef4261f98.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0da48922a93d23ea342f6dbd84a7b.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f277b848630fb198f62c20fc55903.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f5f42b5b44ea33532bfaf05ad000f.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cce4122be371aeeb2fe46c883d42.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb19040e8a03a9cbecfc36b86960f65.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94e90b978139c7a92075e7b98e378.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c4e22f9083410a79fafbd778dd306.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca84d8d490ae432c518a16106397e0.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae844cefa7f281c36ca9d138d5de0.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546fdd9696c32b8a147b52ffc55bb8e.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9a2332c87373af3285569938b843.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a089559ccd0fc697dc5f524f35db.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe81dc0123fa3b18ed6c21b7b16d3f.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38489c91faa7a510e8a0e73439c50.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76165c7501a043a191dd2b7a972e3.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd376e118e9b73417bc5ac6d96cfae6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bac3bf6153158d02fad08bb0faa3.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388e09389c53167f8450accd58de35.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b59e025cd00ee940326a02ba36d0.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51e687ec28a7ab9239b2a0af1af17.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884d6549326a2a5c6d0c427e5cb91.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f54377482a1cd084250609b98780.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fbbf42a89d9d908b623f2773900a.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f41299e8f0f8c538d85559737c127.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef1e029d05de38df917ae0a3052dec.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5783197c9489c3cc48b5768631d42.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87853a77e7371bbddf5d972e1b12ab53.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb1e04ea164368ed0ffaa447e3613.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662724820f9634265d6bdda2902182.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e389711107ec09217d2bfe9ef8188a6.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e4f2a3af572ce4f130c87402913e.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409251790cff3d616910b66a231f7f9.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03e11cb754fdc8c53aeadb46194be.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be6a3c950ed15275aa48b79b16431.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829dc1b3e5d0be93cde88733c53bcd1.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c693d3647a665e2be9222ec1eedf9f.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da0f07ac729581f19816dcccac9f1.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d0031793a565f01be406de9dcfd8.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4c998142f8b3a89f341d7b5611f8.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc63f9bcb705f288f4b44f1ad823020.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370582484c6d6b1f38c6e10af21381.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55259d86de704f7fccbaee313709a886.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7469976c7ce71268f3253de6747fa.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f7ffe56b9541498b6d8384090c38.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a1bcb90a0e56c93302b9c2f8a112e.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29f14e204d9808c3ee5f09ae3c3ae.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0595ac7e19b3173c800c147d202515.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c0ed4d52469a3405f3d3586ad2c9.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d45f56dd65300d1e8ca4c9083658.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf321e6f843d94100bf17f5f7c110.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b59159eb786695ff42e0e6b8396f.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7be00615c0c52b808eb87415470f65.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e90d80a83a8a558acf7c5f0b4137.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c879b62b55430947b700d7bc95f3.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25a680e4323e5c4b0dc6f93663a1f.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79f99d33e8da7439d053ee16e24fa.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8945ba0736dca835b0c470e98e99.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d604f52de60864801d194a6b61a9.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddafd159069b8fa5240abefeb1d7f4.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7942abc8d3a8f58ab02839b4f20c5e.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcffb4db4c6e60dbe9edf7e000aafc.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f400fab69d806f28b5e6ff1773ebe.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3a62d52347dcd6919069496a2f05.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998187dc854e98eb0c044cb8d758197e.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b04ce6a318b6b51fad49e8e64ca69.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258420e35c081a7d9a0f5e7c684d8e2f.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c9cd4670b64b9527f61a54c3593.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f805f97494385b169da6dcba94187.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497c90a373817d7cb362d626e5f359.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9da60da12a9491394243934094979.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3950b23d791bd7289291d846173b.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d0742484f0027fa88f2bb00e8655.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ce5d4c57652195d9987b930050f3.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfff54fca821bb7d0444a92ad32ffe.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804844a549336f349a94c4875761ee.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cbe6d9dabd9f5d083b91b3a8119c.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff508428e59a10d2d199c38b77c7f0b.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492d8a65039a894eaacb65c0a137cd.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bfce1a8b35410e285e42fce0be083.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5912818f580e88a18b02ddc55c5d6.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43152365ee9e2ecfcaec97a463ae6a42.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea3606b587e269cd4806924e91c4c.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7be8904b39a18240b55d30d30bcb8.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9eb26f29c3e48c58ebd559393532.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c751ddd76784785aadf42c410c5d3.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb3bdee3f63236c71ac367acb325e.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f031336c8af2359c172c683363e4b36.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b4116bca3f85b52e25c20c38b353.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0af503a31c6f6d029b0a4752cd235.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509fcaaf9018dd2ab4e33394730522.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38aa515343c67f88cd42f7bbed439c.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc8a20d743e59be1f20c28c989f70.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76583125984149e1ba2242ffc7c4d4be.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f24d3c21a082282142da7c07fe504.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c3bd3be5bcc327f4851ba6658331.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734a60c186f34cfb9c94a134d4089e.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a34220e0406ce0e287ebe451fea8.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db2b2b6ae93fc0e78cbb8478d584e.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c0495dbf168ed439ef20766c2ae8.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219838acba60250bc934abc39d9e8f.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8f5406e6704a7243e049f1f89a7b.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075219c8d3b13c8b055cc8c9b8059bf.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8865c5acb420eb49b9d077f1ce245.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd90c954a2b25f73cecaab94e8d56e.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661f33f989e236a42de7034e6cf78d.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d6b36a4b1fe832f54425f9c8be90.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042fc376f20ee10220dba934ef92a9.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed3d4fbf7f705ef2c14a6888ab3a4.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb6229edbf6fd193209d3eb79f163.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d275d8c7493d8c9138f54759dbcf0ab.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7067ea8be7ecc25a952bb824537421.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a052d8cd127f7ab8c7855fc05e41.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd2553f6c30c0962e93fce50bd135.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47650c55f7f8528d06cf0793c85f0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528dd3ab74ec82697dd60bfe61b98f.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb0148c95d61f39949fa79e183e00.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972c92624e47be07669700748f960d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c713a951d178f03155fca1ac3be65e.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15becadab1edaeb5239fc7d7982d1f78.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d812ae4fba5a87a4148857d8a0be4.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fd7ec07be8a773264c3901c87e86.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdd5cd75c591421cdbdc4b6e4bd54.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f89a1820b505f29d853a7075d2c3.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bdfd58f3fd54b1deef4d7395960e.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c07a2bf2c8a030d7beb72da0eeaa.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436d25e145ce1777b0dafd2e4e5def.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83cea060f922c05402021dae750da6.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab915f2c71a5462cf2a7ac032b093.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b1bb54795b5d52189552ee4b4ea9.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df103110c3356ac8f98984d01e35e76.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2203bd5042032de4b4bde3a93c297e3.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c44092c93064df4f5c11ba59b226d.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9562d7620e4749589a18b3722fc0f.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15809032dbe81a6a57fd273821008f5.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2c918a3e90c1f07c7ff8e234b0b6.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d461e0b4017ea27d6e65333875f2.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5c34aff7ceec3ff0fb64f21e8ea9.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4695b46a6863df6fe9d30a3587d90.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53778f092a82f54308c8fa373c56b6ce.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3bcb44b46c2df8a212e298221175.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50230061953b58dafa0b8b5205b35ee5.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a95628c5ef0beee4c0b41d708888.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa63d82b917d457ffadbcb42b89296.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb09c446a6d9b7a93c244ed302140.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29e19441fa8cb546175941f158422.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da3f063b8969496ab386de422b0c9.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c0daa01016f04a45999ecbcf3447.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161aa6b532ff3c204c7c428f1d0a1be.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd0c98ed84ffb04347e1da76c89b8.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8043fde9d3de736b165b97b4a7e80.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909039fc34d65df77fea12f3fa6a5db.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f25cae394de55f34cd73a87a3f445.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94d5c7392a584aba800b85fc49ae.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1daf002e313d4b84e618db26637a5.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706308a7fbd5c7a5b701cf2dfd0e9e7.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb8d15e7cabe94e6f63076e40ea8c6.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a126266944e3de6efbabe9b9fc600.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781433e8540a34947506abd3f26b7f6.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011be2cc67842c929653d8a5bd6b86.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65339ccf3994f3f40d16a5be692593b.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22844150e742a5d49463a7e9ecab2dc7.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc5dad6160073830bb54690d9084d.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441355748bec24f12dca834c919ce8aa.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35da6e04565a3bff1c4074b1c67e2.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907c2753e559bdd628a8d27fdb5da19.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861886e488110692158c1285b8d8d79d.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e586085dad060c67387e4764e51bb.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e02b295d79a24762bc58818e652e.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5fbdca3b8650da63176734d82581.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14e5d1057fa967dcedfbed56748a3.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a969e39aee6a1fba401ec61f4f206.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af0ef025ab6ebb960b371da7ff931.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58febe7e39874ca0f306ba52c9729a.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd802deec7968927e46f37d56d6a.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82995618a364a173607aa57b48ccc9.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24284ec8ad63829fb7d1e0cd4ad9b9.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3790091a733124b6b67792744e5f.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65c2607b353aa8cda6fc62a7e6753.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087c168e946d64b62f95553b6d53d0.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6a1d89ed41110de9fbe82dd3968a.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1a3146d7c294d93914996cb04e37.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26868380a7230243c20d833e2759e.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c5f8f5ee02c666cb48c9552a21948.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31224f74dbae12d84f215ff024937a1.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661adbb8a1ad3e18cbf01c70489db571.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911c6923365b08f8a8c8a47e819918.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179fc44e3e3eb84bb6266b0a07d062.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5594fe213458512d7f81518d7d96cc.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c5af06d8486e6b7d985f3bb49c860.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4fffa53520aea727567e1d746487.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f32fc336502caffcb2bccf62899.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281ac8ace32dee7bb3230ff6f9f749.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4a1dbb475cf92bf01afc71316f6e.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f64bc2ca305979695721a63bec207.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941a0f736df4178d565a40c4329e30.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d2505a5dc47dec66076cd7ed61b7.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fc72c7b5918fefaea7ce3ef95082.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff788a739ea598df4a4506af7c3b87cb.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41327029de04f1c382018207716de4.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da02f3efc45eb209de42bd7a151fce.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e4882ddc48ec76af8422edeeff9f.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e90ace6e27f4f42e9db8fda87b396.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560631d913cbabd42988334215744648.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e4db87f94b8cb9ad0710b413900a.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6a74c66b69239641ddf96fec306d7.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b8a54e127d74cca4643e15f4ccd8.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddfd1c1f6e6a6568a38b73c8aaedcb.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829a3ed0ca981725319976b6e80da5.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744af853edc35d3a0a38b728c1d64f2.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5944f17c9b8ce18dc47d29a39cf933.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaf14d90463aa84d40c934c22c1f1.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743527bb0cde3492ea706757fc950b.jpeg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d32f1e12ca0c8fb402c8c43afb99.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8b84a07b35b81fd573c06d4a38b1.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c00979712aceab937d0041bd451b.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4d0c8b751bcacfa6be2594052671.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357a147ec15303ecd908bcac38e80d.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0a40e9aedeeb21a9af9733d26e7c.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6213e614d62f0514932a7fc3d9ba.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac9e3bd7aa91e4f1d23ad668452ce.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df802bf07cdc1c23579edb69d96d0.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806deee62c0317254d88aa98e059f3.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cd8ea0fbedcdb71ad1fb40318129.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2df7f44d31a6e11b8a2639f7bdc3.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83b118b55e88650395ece67f3abb11.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caceb3bc1e431375426981b74e0017.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71c604783b3b802f06e06901f4be0.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f573eb088ac56bf642d2826cd74c.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e32153a19a24a25d13f59503226be.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73cbd8b92003cab8a9cc28b88fb7ef.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d23678ecb3a92f368a49f47769fc.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cae1a58ac9fd2e9eadc83883eee36.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74903ec32c0b9c2e8d286e957c10c8.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d13e4c7f6d5bce501941270e12da.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078524a3956160586e8b92ab40353ad6.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed1595f8f85c4ed1b5ca495c199014.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c649ef18f7da40c61e02987130c8d1.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477292ce1d99a557df07eee0e36a5a.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db65292859498a23b9cb50d21d2daf.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e826aeb0c196cd02ff78513879dd.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959beaddd260bd660a5c906c57eaf97.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f7d8d6711ff8b8f18e3bc9f6736b9.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed58d1d035261ddb3e28ec8f6c21b93.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6b064670cb05e0a1c26eee9c9e88.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd39808457fe6759df20a36eb0b803.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e31173ced52f8a7c1a8418a88058d.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827eeb77ece9564c24706a806fa3cd.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4d3be10a8360343bba2c2ccab5fc2.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6163600d4b31eac0b88cda019c3522.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d1d05ea169880cbae7a8195a81a0.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665136fd3aa2dfdcf0efd780fa23edf.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3448a64087233cc9261c5804d73de3.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc464376fc1fb58c9dfeec1a65c6f.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d56133511f83813eb27c159d3eab.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e02b548e888e89cbeac700bcc410.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e34040e78dd3f077559591f842906.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e45258a0247425b934c24d81646d.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a830721cdb2134f6cd07e8cee843e.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bfcb4ea9033258154e70706df515e.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37854f517da2cd8fc4532cfae480f1a.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac2e563b0f1c84747ec2b1d348b2c.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508db9c328266f4808ce411db016dd.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11ea07a0ab54ad05bdb6c9cc6a75e.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4212d870bec862c0cef4666c5db1d5.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07670a6ae41ef5793af0df26e94d56.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a3e2892cfe32c8e8f126b4d54c9c.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3080e6c88a8f5a3c7e95612cc6ee7.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8b8969e01b5571a5bfc1a91d45f3.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0dc1703985276697bcf873e6171f.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b16ad0d316e30d77012c619f39c6.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecab5853dc9512c61652963736c82e.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fe10483e9a51bdc60a057c157395.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6fe98d8e367e989736a7f6dd705d1.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9eea4061f2a1592160617080c9d2.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1824316b4180f3ab1a0270bd4c3039.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd9d6905daf2c3a8c360f8d9755ba.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a1557d7bbfc8759c3fe4b23e2931.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9cff1dcde0f3b0e9f03b8fb6a510.jpeg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35d5060422728f5718ab83083b00e.jfif"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc817e3d4ab93f090b308b0cfb8f4.jfif"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06950302530a88c9653829d72b2b12.jfif"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a229144a2d90a38a358618aa0753fb.jfif"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95a8077798a6a9750c929e2e43392.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d152e9206ed73b4f8ae308699550.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05ce0647b042692e83689d447e599.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94fe30c198a34f27a7a158b26573b6.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b974a99c066310805b5f18224406.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c3ea7f83758724aee064e1db149c3.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e611a1db9fe883c7600a0b8ca1ebb.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682c1079912356d7edd26e27043295.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff06824ecb376590ecd36a4faf91bc.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ad7909418af2790ff52e961c669d.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf7fae440bc86dc8d347cf2bae027.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae6035bf76b8929d9076786257948.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047c1d75f72eaad793dd5bf539a511.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c3fb22773a4adbd9d56897953329.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6489c5f04a0a8fcd594ddc7174122.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ca29940f5aa2ed05bfa406321f05.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b072c549b4920401ed11ffd513476.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe2e84b09fd934277ee9a25955289.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8c0e45b6868cf516c6e9aa87bd31.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f29448dbba19922b874c33a370ef7.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7a21422e82dd0bab4ad2a921fcb9.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c91a381e04be762ae63274b7dbe4e.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efe710b2b2defa066be2fe3ae5d8.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0bc092ef37f4b314b741a0220ba63.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c72960f29a19e9170c99886ce857e.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba7d1aeeeff1b65a2061bd597bb7.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583c96a03b68d025a36e8f5ea7bef.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a50368107ef39d7c101bc017b6f7.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90160b0c3fb7f8d5b95bbe64bd9c118.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d748951d33e385ec55972ef675a780.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec27be90c1d5bf97362ed354e4e9d.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06764f7ebd196115887e0433696c97d.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7093c9dae642fc9bfba6b4c0b5f4.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18783af415bbe62bb5fe2bac66b1fd7.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f6c8608c58fa3cbbff8eefdfb325f.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013201e21d098f69f9d71125bad516.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404f4c99be21ef4efe9e517b98433e.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9928e986602de6c4e5265b08e62c1.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30e6fec9e7feed5173fba5a16ad6e.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ce2e928c01c922fa25ba751cd674.jpeg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56fb5de77b24e96c78a2f459c9542.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3773cbc751493e85e3c7b19b8f48.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bba8c3a5d94164df2a6b1dd194ec.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9877ebc6a7e7810b66bfdef5a4d9ed.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b06e37dfabaa13a95deae7771c072.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19002ae011c753c73f510a0c673a79.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288653f2e2aa08181f62a0522c89d7.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652645ffc0f1fb270efa5a860ac727.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ef0626adb942d8639f4a6308ecfd.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f78e2a4e755c003d7fdc2f7af9cc9.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1733394e50b48a79c5e20c7286e351.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f634752c2dd5161d67b2bd3b3579.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc33499929d5b68d49b1d75e4ccc01.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc7b7886b0241018d05338822968e.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c2106ba173dc06942d5cee6b1e4d.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d0f8b0c47f7468b88bb302f21e57.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff8851521a1ae980e3eba4f5484ed.jpeg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a1a9a4490bed2fe4a977fce2fe06.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371ab0ac2ea1d1dcf553c1ecb8f08d.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afb48d14c111d1b33123581146ed2.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08010a74ec02cf77d205001deec850f.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712165358141543272c1cf69b160f71.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929dcf3ee4df70747e1f7ff5466f01.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea079c2da71597873838f45888e97ec.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6817d2793df93e5f5b2905d862295.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a675a03a4ddc432cd9e1f0c46b0bac.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb74160874cbf395dcee5feeb5139a.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e6645cc12f7b657d4bc657a08add.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8cfdca22b0979d798325c33b4bab.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3029a732fc20af56b3f2eacd923bbe.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697260ee90263cfd6afcbcb688bfb60.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572a83b7591c233e1f2271f8e0c4ac.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2db75e8faad64f36d20791aaf4a0.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be2156c8bc08fc8142df3feae0e4.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689feb3378cd87e1e9ed5975bec494.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e661647423de1328350c3d7531b62f.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47398f51963051cc180b7afa345d88.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522beb0cb02cfeac6bfa9e7275e68df.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b9f3bf538332850e04cb0f53c3d3.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb2b774955c761d221d57d3045860.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b0f2093c329652568bbc60cc7829.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a978705de32b83419ca6c60fe3a5b.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6acb8250d20094c924c80ae2fa28.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554b1b81c805169531b42170d7bd69.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17126fce8975d5e458b49a64e00c13.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3654f45fac047ea976074bafe9af.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df1a8effd64b686f900988d675855.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382b5d08047168339e86521cebef88.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abf29cf77039eb9baf79189056dd6.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a05dd838fb7cce63bcf42bdf49835.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6148eb0c143d8106b65382698aa8e.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b64e8fee84a31da46fb01507dc51.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2583b5ba2327260d023c8a663a04.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4b34778c0e7be07421486b35905a.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f872d0fbf64f764cd860f47ce6b2af.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d3e1c3857ad4a608eb3c70ef1fc0.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39872765496ccd2c97c9008534280.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb193e8de1a6926aa463eb9cea62e5.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3c1b3d5a9a997c76913f03e7b655.jpeg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cd56993f83088e49e692288db9ef.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c1291f6380286e5e6619b3e0aa52.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185d94e69ddffc68a7fd17502074e5.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14dee4313cff91b2a9707d89d7631.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92562fc8d139f48e5572a88d5c0f2.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d7c97af590664f4b519bf1a5ab74.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f3d6c4f7d196fdbbc5d2f393290a.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2af5e4d49da94bf5560b32ecb518b.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc71df15206462e3954700e98f52b2.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5316690e12194478c1ed66c063f4.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8386e67b6870573b96a7c95026ef6.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81112db7db3b676dd59ab03bb189b42.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc12ec39cc1822cd3d3886024b983d.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304725de513956d000e6882711832ed.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6a38c80eef4eb4306f9953ae8422.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670895edd7811d75ea49678b6f2418ed.jpeg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9eacbf14aea5e19ccc021793035d9.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e4223b09b693cbbc69fafe8374430.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd973ce67708eae44cf0818e9eb5e52.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2adcd0e3edc70b8c31f608767338.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015c3c5fc6ea005bd24d90cfe7e306.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ec8996f659aaac9d3bf9d3ed3300.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241866bec372733d35bf6ecaa1fd559.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaff31a9308732acd4474899d5779.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7c5777fb68de71c72e322997ef17.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a25d8d74211623ceaeae20135360.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58a38bc306803dcbc5733ffbc38d1f.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b743c34718007d0d3d31d9c477c2.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012a2afd0beacfaa87c0f4228611e7.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41aff3a91d7a5e3b4856b4875450e2.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b18aac3c97cb348c6b8aac28fcc0.jpeg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5a7ed688d6e30415cb7e12ea5d1e.jpeg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c402a26887f41f7dca05197c97bf56.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6087f0926b4578d180950b9d3ab9.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab56247017218f3c62c5ffef83e0a.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197af18341c7739aa0d91e54b52bfed.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534f63b79a296d5db647640820e447.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ca2fd6229fd7b5ff1d9bef28a814.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300da41751e4cd9c3bf68da0a6dcbb.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4e2b11dfa651f383784fd47228d5.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6508b1811abdaf145adab6b8ef7ac.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6dc0a0f9199d7a3fe71298666ebf.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93f16323c17cf4807dd2881bea286.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb193e8de1a6926aa463eb9cea62e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc63f9bcb705f288f4b44f1ad823020.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37854f517da2cd8fc4532cfae480f1a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224e12e9db4bf0a8f97aeef4261f98.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c0495dbf168ed439ef20766c2ae8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781433e8540a34947506abd3f26b7f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b06e37dfabaa13a95deae7771c072.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f32fc336502caffcb2bccf62899.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534f63b79a296d5db647640820e447.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af0ef025ab6ebb960b371da7ff931.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697260ee90263cfd6afcbcb688bfb60.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572a83b7591c233e1f2271f8e0c4ac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2adcd0e3edc70b8c31f608767338.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c693d3647a665e2be9222ec1eedf9f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76165c7501a043a191dd2b7a972e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ce5d4c57652195d9987b930050f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6489c5f04a0a8fcd594ddc7174122.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706308a7fbd5c7a5b701cf2dfd0e9e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea079c2da71597873838f45888e97ec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9da60da12a9491394243934094979.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94d5c7392a584aba800b85fc49ae.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b59e025cd00ee940326a02ba36d0.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583c96a03b68d025a36e8f5ea7bef.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c91a381e04be762ae63274b7dbe4e.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac9e3bd7aa91e4f1d23ad668452ce.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829dc1b3e5d0be93cde88733c53bcd1.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c72960f29a19e9170c99886ce857e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f24d3c21a082282142da7c07fe504.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29e19441fa8cb546175941f158422.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba7d1aeeeff1b65a2061bd597bb7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d0031793a565f01be406de9dcfd8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51e687ec28a7ab9239b2a0af1af17.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682c1079912356d7edd26e27043295.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff06824ecb376590ecd36a4faf91bc.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bac3bf6153158d02fad08bb0faa3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4c998142f8b3a89f341d7b5611f8.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c77572be8c10428a90a584468201.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbef3c4ce337a1cb6c4b530cb8d1dc.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da3f063b8969496ab386de422b0c9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81112db7db3b676dd59ab03bb189b42.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0a40e9aedeeb21a9af9733d26e7c.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55259d86de704f7fccbaee313709a886.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c1291f6380286e5e6619b3e0aa52.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb6229edbf6fd193209d3eb79f163.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c3fb22773a4adbd9d56897953329.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d0742484f0027fa88f2bb00e8655.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5944f17c9b8ce18dc47d29a39cf933.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae6035bf76b8929d9076786257948.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3c1b3d5a9a997c76913f03e7b655.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf7fae440bc86dc8d347cf2bae027.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c9cd4670b64b9527f61a54c3593.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3029a732fc20af56b3f2eacd923bbe.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8cfdca22b0979d798325c33b4bab.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909039fc34d65df77fea12f3fa6a5db.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45289785b6fe33f2d96a7c7eb92ae93.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d6b36a4b1fe832f54425f9c8be90.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d275d8c7493d8c9138f54759dbcf0ab.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357a147ec15303ecd908bcac38e80d.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd0c98ed84ffb04347e1da76c89b8.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497c90a373817d7cb362d626e5f359.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0b4f7944c58851b61a634ce40de4.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efe710b2b2defa066be2fe3ae5d8.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cd56993f83088e49e692288db9ef.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941a0f736df4178d565a40c4329e30.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd802deec7968927e46f37d56d6a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82995618a364a173607aa57b48ccc9.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e31173ced52f8a7c1a8418a88058d.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1daf002e313d4b84e618db26637a5.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8043fde9d3de736b165b97b4a7e80.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806deee62c0317254d88aa98e059f3.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a089559ccd0fc697dc5f524f35db.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25eba44333ae3e150e442b483831c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddafd159069b8fa5240abefeb1d7f4.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed3d4fbf7f705ef2c14a6888ab3a4.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661f33f989e236a42de7034e6cf78d.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3950b23d791bd7289291d846173b.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3a62d52347dcd6919069496a2f05.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd376e118e9b73417bc5ac6d96cfae6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d2505a5dc47dec66076cd7ed61b7.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec27be90c1d5bf97362ed354e4e9d.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241866bec372733d35bf6ecaa1fd559.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388e09389c53167f8450accd58de35.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b04ce6a318b6b51fad49e8e64ca69.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370582484c6d6b1f38c6e10af21381.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ec8996f659aaac9d3bf9d3ed3300.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015c3c5fc6ea005bd24d90cfe7e306.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac2e563b0f1c84747ec2b1d348b2c.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508db9c328266f4808ce411db016dd.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06764f7ebd196115887e0433696c97d.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161aa6b532ff3c204c7c428f1d0a1be.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ad7909418af2790ff52e961c669d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cd8ea0fbedcdb71ad1fb40318129.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f54377482a1cd084250609b98780.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e611a1db9fe883c7600a0b8ca1ebb.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58febe7e39874ca0f306ba52c9729a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734a60c186f34cfb9c94a134d4089e.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a34220e0406ce0e287ebe451fea8.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90160b0c3fb7f8d5b95bbe64bd9c118.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5660cfa0d9d035c482cfab164db14.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d748951d33e385ec55972ef675a780.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047c1d75f72eaad793dd5bf539a511.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb74160874cbf395dcee5feeb5139a.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d812ae4fba5a87a4148857d8a0be4.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2db75e8faad64f36d20791aaf4a0.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03e11cb754fdc8c53aeadb46194be.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb09c446a6d9b7a93c244ed302140.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d0f8b0c47f7468b88bb302f21e57.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689feb3378cd87e1e9ed5975bec494.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a675a03a4ddc432cd9e1f0c46b0bac.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884d6549326a2a5c6d0c427e5cb91.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a830721cdb2134f6cd07e8cee843e.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f805f97494385b169da6dcba94187.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9562d7620e4749589a18b3722fc0f.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da0f07ac729581f19816dcccac9f1.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c44092c93064df4f5c11ba59b226d.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd39808457fe6759df20a36eb0b803.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258420e35c081a7d9a0f5e7c684d8e2f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998187dc854e98eb0c044cb8d758197e.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be6a3c950ed15275aa48b79b16431.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fbbf42a89d9d908b623f2773900a.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bfcb4ea9033258154e70706df515e.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06950302530a88c9653829d72b2b12.jfif"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35d5060422728f5718ab83083b00e.jfif"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a229144a2d90a38a358618aa0753fb.jfif"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc817e3d4ab93f090b308b0cfb8f4.jfif"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827eeb77ece9564c24706a806fa3cd.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9724294652eab2b7e641597deb1b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042fc376f20ee10220dba934ef92a9.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f25cae394de55f34cd73a87a3f445.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fc72c7b5918fefaea7ce3ef95082.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a50368107ef39d7c101bc017b6f7.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe81dc0123fa3b18ed6c21b7b16d3f.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df103110c3356ac8f98984d01e35e76.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df802bf07cdc1c23579edb69d96d0.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db2b2b6ae93fc0e78cbb8478d584e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744af853edc35d3a0a38b728c1d64f2.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11ea07a0ab54ad05bdb6c9cc6a75e.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0bc092ef37f4b314b741a0220ba63.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38489c91faa7a510e8a0e73439c50.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c0daa01016f04a45999ecbcf3447.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaff31a9308732acd4474899d5779.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7067ea8be7ecc25a952bb824537421.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795842d72ed1f603c99dc2b6f8f13f7c.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779535d54c5f14b5610c2de214ebd112.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396af2a4f4d89aefa1d628c52c5920f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d7a4aec684f550ac50977fe892b3.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658c3b5c36f01f0a8c01bce5a6b82c.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc0319a238aef2f0e40a6ed5fab23.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40039c44ffd43a96b22806b4538f0.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165f5acdc57f112e0322be230eec7e.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2b8fbdd16878a56e60984d304d47.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978d06c764496fb1a65dd36da25691.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f75bfc15b017b1233407ff815dc58.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf23ad075448b785bfb7883510e32f.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e392b3481adf21718512ccd53f93.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbef3c4ce337a1cb6c4b530cb8d1dc.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45289785b6fe33f2d96a7c7eb92ae93.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5660cfa0d9d035c482cfab164db14.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0b4f7944c58851b61a634ce40de4.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25eba44333ae3e150e442b483831c.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9724294652eab2b7e641597deb1b.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a3c582563e04d19d05471a54875d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf185ecf9011b583622efd754d2a8.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311fd8646e5a9a2155deba935d124bc.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6c6c1c0d7867864c565cc66a739e.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb758da6ce26fa6a19396ed43477e1.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae376d241be4414288eec077bd6af5.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370fd221726ea6c895bc949446a0af.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c77572be8c10428a90a584468201.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224e12e9db4bf0a8f97aeef4261f98.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0da48922a93d23ea342f6dbd84a7b.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f277b848630fb198f62c20fc55903.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f5f42b5b44ea33532bfaf05ad000f.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cce4122be371aeeb2fe46c883d42.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb19040e8a03a9cbecfc36b86960f65.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94e90b978139c7a92075e7b98e378.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c4e22f9083410a79fafbd778dd306.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca84d8d490ae432c518a16106397e0.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546fdd9696c32b8a147b52ffc55bb8e.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9a2332c87373af3285569938b843.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a089559ccd0fc697dc5f524f35db.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe81dc0123fa3b18ed6c21b7b16d3f.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38489c91faa7a510e8a0e73439c50.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76165c7501a043a191dd2b7a972e3.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd376e118e9b73417bc5ac6d96cfae6.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bac3bf6153158d02fad08bb0faa3.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388e09389c53167f8450accd58de35.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b59e025cd00ee940326a02ba36d0.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51e687ec28a7ab9239b2a0af1af17.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884d6549326a2a5c6d0c427e5cb91.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f54377482a1cd084250609b98780.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fbbf42a89d9d908b623f2773900a.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f41299e8f0f8c538d85559737c127.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef1e029d05de38df917ae0a3052dec.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5783197c9489c3cc48b5768631d42.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87853a77e7371bbddf5d972e1b12ab53.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb1e04ea164368ed0ffaa447e3613.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662724820f9634265d6bdda2902182.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e389711107ec09217d2bfe9ef8188a6.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e4f2a3af572ce4f130c87402913e.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd4913ab3f93110dbaf973747c4f8.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409251790cff3d616910b66a231f7f9.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03e11cb754fdc8c53aeadb46194be.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be6a3c950ed15275aa48b79b16431.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829dc1b3e5d0be93cde88733c53bcd1.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c693d3647a665e2be9222ec1eedf9f.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da0f07ac729581f19816dcccac9f1.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d0031793a565f01be406de9dcfd8.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4c998142f8b3a89f341d7b5611f8.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc63f9bcb705f288f4b44f1ad823020.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370582484c6d6b1f38c6e10af21381.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55259d86de704f7fccbaee313709a886.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7469976c7ce71268f3253de6747fa.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f7ffe56b9541498b6d8384090c38.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a1bcb90a0e56c93302b9c2f8a112e.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29f14e204d9808c3ee5f09ae3c3ae.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0595ac7e19b3173c800c147d202515.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c0ed4d52469a3405f3d3586ad2c9.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d45f56dd65300d1e8ca4c9083658.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf321e6f843d94100bf17f5f7c110.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b59159eb786695ff42e0e6b8396f.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7be00615c0c52b808eb87415470f65.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e90d80a83a8a558acf7c5f0b4137.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c879b62b55430947b700d7bc95f3.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25a680e4323e5c4b0dc6f93663a1f.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79f99d33e8da7439d053ee16e24fa.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8945ba0736dca835b0c470e98e99.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d604f52de60864801d194a6b61a9.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddafd159069b8fa5240abefeb1d7f4.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7942abc8d3a8f58ab02839b4f20c5e.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcffb4db4c6e60dbe9edf7e000aafc.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f400fab69d806f28b5e6ff1773ebe.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3a62d52347dcd6919069496a2f05.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998187dc854e98eb0c044cb8d758197e.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b04ce6a318b6b51fad49e8e64ca69.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258420e35c081a7d9a0f5e7c684d8e2f.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c9cd4670b64b9527f61a54c3593.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f805f97494385b169da6dcba94187.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497c90a373817d7cb362d626e5f359.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9da60da12a9491394243934094979.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3950b23d791bd7289291d846173b.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d0742484f0027fa88f2bb00e8655.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ce5d4c57652195d9987b930050f3.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfff54fca821bb7d0444a92ad32ffe.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804844a549336f349a94c4875761ee.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cbe6d9dabd9f5d083b91b3a8119c.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff508428e59a10d2d199c38b77c7f0b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492d8a65039a894eaacb65c0a137cd.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bfce1a8b35410e285e42fce0be083.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5912818f580e88a18b02ddc55c5d6.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43152365ee9e2ecfcaec97a463ae6a42.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea3606b587e269cd4806924e91c4c.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7be8904b39a18240b55d30d30bcb8.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9eb26f29c3e48c58ebd559393532.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c751ddd76784785aadf42c410c5d3.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb3bdee3f63236c71ac367acb325e.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f031336c8af2359c172c683363e4b36.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b4116bca3f85b52e25c20c38b353.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0af503a31c6f6d029b0a4752cd235.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509fcaaf9018dd2ab4e33394730522.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38aa515343c67f88cd42f7bbed439c.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc8a20d743e59be1f20c28c989f70.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b2de148cb0816c9ed13cdfd5c46e.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76583125984149e1ba2242ffc7c4d4be.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f24d3c21a082282142da7c07fe504.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c3bd3be5bcc327f4851ba6658331.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734a60c186f34cfb9c94a134d4089e.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a34220e0406ce0e287ebe451fea8.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db2b2b6ae93fc0e78cbb8478d584e.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c0495dbf168ed439ef20766c2ae8.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219838acba60250bc934abc39d9e8f.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8f5406e6704a7243e049f1f89a7b.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075219c8d3b13c8b055cc8c9b8059bf.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8865c5acb420eb49b9d077f1ce245.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd90c954a2b25f73cecaab94e8d56e.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661f33f989e236a42de7034e6cf78d.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d6b36a4b1fe832f54425f9c8be90.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042fc376f20ee10220dba934ef92a9.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed3d4fbf7f705ef2c14a6888ab3a4.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb6229edbf6fd193209d3eb79f163.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d275d8c7493d8c9138f54759dbcf0ab.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7067ea8be7ecc25a952bb824537421.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a052d8cd127f7ab8c7855fc05e41.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd2553f6c30c0962e93fce50bd135.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47650c55f7f8528d06cf0793c85f0.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528dd3ab74ec82697dd60bfe61b98f.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb0148c95d61f39949fa79e183e00.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972c92624e47be07669700748f960d.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c713a951d178f03155fca1ac3be65e.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15becadab1edaeb5239fc7d7982d1f78.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d812ae4fba5a87a4148857d8a0be4.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fd7ec07be8a773264c3901c87e86.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdd5cd75c591421cdbdc4b6e4bd54.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f89a1820b505f29d853a7075d2c3.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bdfd58f3fd54b1deef4d7395960e.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c07a2bf2c8a030d7beb72da0eeaa.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436d25e145ce1777b0dafd2e4e5def.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83cea060f922c05402021dae750da6.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab915f2c71a5462cf2a7ac032b093.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b1bb54795b5d52189552ee4b4ea9.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df103110c3356ac8f98984d01e35e76.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c44092c93064df4f5c11ba59b226d.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9562d7620e4749589a18b3722fc0f.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dd24e608ff947dc2655d262f178c7.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2c918a3e90c1f07c7ff8e234b0b6.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d461e0b4017ea27d6e65333875f2.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5c34aff7ceec3ff0fb64f21e8ea9.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4695b46a6863df6fe9d30a3587d90.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53778f092a82f54308c8fa373c56b6ce.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3bcb44b46c2df8a212e298221175.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50230061953b58dafa0b8b5205b35ee5.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a95628c5ef0beee4c0b41d708888.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa63d82b917d457ffadbcb42b89296.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb09c446a6d9b7a93c244ed302140.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29e19441fa8cb546175941f158422.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da3f063b8969496ab386de422b0c9.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c0daa01016f04a45999ecbcf3447.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161aa6b532ff3c204c7c428f1d0a1be.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd0c98ed84ffb04347e1da76c89b8.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8043fde9d3de736b165b97b4a7e80.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909039fc34d65df77fea12f3fa6a5db.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f25cae394de55f34cd73a87a3f445.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94d5c7392a584aba800b85fc49ae.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1daf002e313d4b84e618db26637a5.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706308a7fbd5c7a5b701cf2dfd0e9e7.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb8d15e7cabe94e6f63076e40ea8c6.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a126266944e3de6efbabe9b9fc600.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781433e8540a34947506abd3f26b7f6.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011be2cc67842c929653d8a5bd6b86.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65339ccf3994f3f40d16a5be692593b.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22844150e742a5d49463a7e9ecab2dc7.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc5dad6160073830bb54690d9084d.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441355748bec24f12dca834c919ce8aa.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35da6e04565a3bff1c4074b1c67e2.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907c2753e559bdd628a8d27fdb5da19.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861886e488110692158c1285b8d8d79d.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e586085dad060c67387e4764e51bb.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e02b295d79a24762bc58818e652e.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5fbdca3b8650da63176734d82581.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14e5d1057fa967dcedfbed56748a3.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a969e39aee6a1fba401ec61f4f206.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3731cc2e3a29217745fa3310e6ada.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af0ef025ab6ebb960b371da7ff931.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58febe7e39874ca0f306ba52c9729a.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd802deec7968927e46f37d56d6a.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82995618a364a173607aa57b48ccc9.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24284ec8ad63829fb7d1e0cd4ad9b9.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3790091a733124b6b67792744e5f.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65c2607b353aa8cda6fc62a7e6753.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087c168e946d64b62f95553b6d53d0.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6a1d89ed41110de9fbe82dd3968a.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1a3146d7c294d93914996cb04e37.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26868380a7230243c20d833e2759e.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c5f8f5ee02c666cb48c9552a21948.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31224f74dbae12d84f215ff024937a1.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661adbb8a1ad3e18cbf01c70489db571.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911c6923365b08f8a8c8a47e819918.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179fc44e3e3eb84bb6266b0a07d062.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5594fe213458512d7f81518d7d96cc.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c5af06d8486e6b7d985f3bb49c860.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4fffa53520aea727567e1d746487.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f32fc336502caffcb2bccf62899.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281ac8ace32dee7bb3230ff6f9f749.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4a1dbb475cf92bf01afc71316f6e.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f64bc2ca305979695721a63bec207.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941a0f736df4178d565a40c4329e30.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d2505a5dc47dec66076cd7ed61b7.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fc72c7b5918fefaea7ce3ef95082.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff788a739ea598df4a4506af7c3b87cb.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41327029de04f1c382018207716de4.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da02f3efc45eb209de42bd7a151fce.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e4882ddc48ec76af8422edeeff9f.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e90ace6e27f4f42e9db8fda87b396.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560631d913cbabd42988334215744648.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e4db87f94b8cb9ad0710b413900a.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6a74c66b69239641ddf96fec306d7.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b8a54e127d74cca4643e15f4ccd8.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddfd1c1f6e6a6568a38b73c8aaedcb.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829a3ed0ca981725319976b6e80da5.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4add35bad12b41c80f0dfdbe60ed.jpeg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744af853edc35d3a0a38b728c1d64f2.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5944f17c9b8ce18dc47d29a39cf933.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaf14d90463aa84d40c934c22c1f1.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743527bb0cde3492ea706757fc950b.jpeg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d32f1e12ca0c8fb402c8c43afb99.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8b84a07b35b81fd573c06d4a38b1.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c00979712aceab937d0041bd451b.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4d0c8b751bcacfa6be2594052671.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357a147ec15303ecd908bcac38e80d.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0a40e9aedeeb21a9af9733d26e7c.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6213e614d62f0514932a7fc3d9ba.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac9e3bd7aa91e4f1d23ad668452ce.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df802bf07cdc1c23579edb69d96d0.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806deee62c0317254d88aa98e059f3.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cd8ea0fbedcdb71ad1fb40318129.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2df7f44d31a6e11b8a2639f7bdc3.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83b118b55e88650395ece67f3abb11.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caceb3bc1e431375426981b74e0017.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71c604783b3b802f06e06901f4be0.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f573eb088ac56bf642d2826cd74c.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e32153a19a24a25d13f59503226be.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7748de20cfda02d355a64d558717.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d70d56e0f0f92b1b1e990d3e54ff9.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d23678ecb3a92f368a49f47769fc.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757d4c79a57964b5ef7640c0e12f53.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cae1a58ac9fd2e9eadc83883eee36.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74903ec32c0b9c2e8d286e957c10c8.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d13e4c7f6d5bce501941270e12da.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078524a3956160586e8b92ab40353ad6.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed1595f8f85c4ed1b5ca495c199014.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c649ef18f7da40c61e02987130c8d1.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477292ce1d99a557df07eee0e36a5a.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db65292859498a23b9cb50d21d2daf.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e826aeb0c196cd02ff78513879dd.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959beaddd260bd660a5c906c57eaf97.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd39808457fe6759df20a36eb0b803.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e31173ced52f8a7c1a8418a88058d.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827eeb77ece9564c24706a806fa3cd.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4d3be10a8360343bba2c2ccab5fc2.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d1d05ea169880cbae7a8195a81a0.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665136fd3aa2dfdcf0efd780fa23edf.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3448a64087233cc9261c5804d73de3.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc464376fc1fb58c9dfeec1a65c6f.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d56133511f83813eb27c159d3eab.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e02b548e888e89cbeac700bcc410.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e34040e78dd3f077559591f842906.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e45258a0247425b934c24d81646d.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a830721cdb2134f6cd07e8cee843e.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bfcb4ea9033258154e70706df515e.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37854f517da2cd8fc4532cfae480f1a.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac2e563b0f1c84747ec2b1d348b2c.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508db9c328266f4808ce411db016dd.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11ea07a0ab54ad05bdb6c9cc6a75e.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4212d870bec862c0cef4666c5db1d5.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07670a6ae41ef5793af0df26e94d56.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a3e2892cfe32c8e8f126b4d54c9c.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3080e6c88a8f5a3c7e95612cc6ee7.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8b8969e01b5571a5bfc1a91d45f3.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0dc1703985276697bcf873e6171f.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b16ad0d316e30d77012c619f39c6.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecab5853dc9512c61652963736c82e.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fe10483e9a51bdc60a057c157395.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6fe98d8e367e989736a7f6dd705d1.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9eea4061f2a1592160617080c9d2.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd9d6905daf2c3a8c360f8d9755ba.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a1557d7bbfc8759c3fe4b23e2931.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9cff1dcde0f3b0e9f03b8fb6a510.jpeg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35d5060422728f5718ab83083b00e.jfif"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc817e3d4ab93f090b308b0cfb8f4.jfif"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06950302530a88c9653829d72b2b12.jfif"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a229144a2d90a38a358618aa0753fb.jfif"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95a8077798a6a9750c929e2e43392.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d152e9206ed73b4f8ae308699550.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05ce0647b042692e83689d447e599.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94fe30c198a34f27a7a158b26573b6.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b974a99c066310805b5f18224406.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c3ea7f83758724aee064e1db149c3.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e611a1db9fe883c7600a0b8ca1ebb.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682c1079912356d7edd26e27043295.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff06824ecb376590ecd36a4faf91bc.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ad7909418af2790ff52e961c669d.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf7fae440bc86dc8d347cf2bae027.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae6035bf76b8929d9076786257948.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047c1d75f72eaad793dd5bf539a511.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c3fb22773a4adbd9d56897953329.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6489c5f04a0a8fcd594ddc7174122.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ca29940f5aa2ed05bfa406321f05.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b072c549b4920401ed11ffd513476.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfe2e84b09fd934277ee9a25955289.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8c0e45b6868cf516c6e9aa87bd31.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f29448dbba19922b874c33a370ef7.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7a21422e82dd0bab4ad2a921fcb9.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084eaa2fed16f44c54b440725ba2915.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c91a381e04be762ae63274b7dbe4e.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159efe710b2b2defa066be2fe3ae5d8.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0bc092ef37f4b314b741a0220ba63.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c72960f29a19e9170c99886ce857e.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba7d1aeeeff1b65a2061bd597bb7.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583c96a03b68d025a36e8f5ea7bef.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a50368107ef39d7c101bc017b6f7.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90160b0c3fb7f8d5b95bbe64bd9c118.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d748951d33e385ec55972ef675a780.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec27be90c1d5bf97362ed354e4e9d.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06764f7ebd196115887e0433696c97d.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7093c9dae642fc9bfba6b4c0b5f4.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18783af415bbe62bb5fe2bac66b1fd7.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f6c8608c58fa3cbbff8eefdfb325f.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013201e21d098f69f9d71125bad516.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404f4c99be21ef4efe9e517b98433e.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9928e986602de6c4e5265b08e62c1.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30e6fec9e7feed5173fba5a16ad6e.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ce2e928c01c922fa25ba751cd674.jpeg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56fb5de77b24e96c78a2f459c9542.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3773cbc751493e85e3c7b19b8f48.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bba8c3a5d94164df2a6b1dd194ec.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9877ebc6a7e7810b66bfdef5a4d9ed.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b06e37dfabaa13a95deae7771c072.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288653f2e2aa08181f62a0522c89d7.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652645ffc0f1fb270efa5a860ac727.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e8c74defdf73da5b55bc8df357c71.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ef0626adb942d8639f4a6308ecfd.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f78e2a4e755c003d7fdc2f7af9cc9.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1733394e50b48a79c5e20c7286e351.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f634752c2dd5161d67b2bd3b3579.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc33499929d5b68d49b1d75e4ccc01.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc7b7886b0241018d05338822968e.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c2106ba173dc06942d5cee6b1e4d.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d0f8b0c47f7468b88bb302f21e57.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff8851521a1ae980e3eba4f5484ed.jpeg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a1a9a4490bed2fe4a977fce2fe06.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371ab0ac2ea1d1dcf553c1ecb8f08d.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afb48d14c111d1b33123581146ed2.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08010a74ec02cf77d205001deec850f.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712165358141543272c1cf69b160f71.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929dcf3ee4df70747e1f7ff5466f01.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea079c2da71597873838f45888e97ec.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6817d2793df93e5f5b2905d862295.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a675a03a4ddc432cd9e1f0c46b0bac.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeada7b9dcefe4ca7b299fb74bf69a.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb74160874cbf395dcee5feeb5139a.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e6645cc12f7b657d4bc657a08add.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8cfdca22b0979d798325c33b4bab.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3029a732fc20af56b3f2eacd923bbe.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697260ee90263cfd6afcbcb688bfb60.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572a83b7591c233e1f2271f8e0c4ac.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2db75e8faad64f36d20791aaf4a0.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be2156c8bc08fc8142df3feae0e4.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689feb3378cd87e1e9ed5975bec494.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e661647423de1328350c3d7531b62f.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47398f51963051cc180b7afa345d88.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522beb0cb02cfeac6bfa9e7275e68df.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b9f3bf538332850e04cb0f53c3d3.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb2b774955c761d221d57d3045860.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b0f2093c329652568bbc60cc7829.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a978705de32b83419ca6c60fe3a5b.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6acb8250d20094c924c80ae2fa28.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554b1b81c805169531b42170d7bd69.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17126fce8975d5e458b49a64e00c13.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3654f45fac047ea976074bafe9af.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df1a8effd64b686f900988d675855.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382b5d08047168339e86521cebef88.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abf29cf77039eb9baf79189056dd6.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a05dd838fb7cce63bcf42bdf49835.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6148eb0c143d8106b65382698aa8e.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b64e8fee84a31da46fb01507dc51.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2583b5ba2327260d023c8a663a04.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4b34778c0e7be07421486b35905a.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f872d0fbf64f764cd860f47ce6b2af.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d3e1c3857ad4a608eb3c70ef1fc0.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39872765496ccd2c97c9008534280.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb193e8de1a6926aa463eb9cea62e5.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3c1b3d5a9a997c76913f03e7b655.jpeg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cd56993f83088e49e692288db9ef.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c1291f6380286e5e6619b3e0aa52.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185d94e69ddffc68a7fd17502074e5.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14dee4313cff91b2a9707d89d7631.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92562fc8d139f48e5572a88d5c0f2.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d7c97af590664f4b519bf1a5ab74.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e27a639660c73886e3d35abcac2785.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f3d6c4f7d196fdbbc5d2f393290a.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2af5e4d49da94bf5560b32ecb518b.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc71df15206462e3954700e98f52b2.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5316690e12194478c1ed66c063f4.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8386e67b6870573b96a7c95026ef6.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81112db7db3b676dd59ab03bb189b42.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc12ec39cc1822cd3d3886024b983d.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304725de513956d000e6882711832ed.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6a38c80eef4eb4306f9953ae8422.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670895edd7811d75ea49678b6f2418ed.jpeg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9eacbf14aea5e19ccc021793035d9.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e4223b09b693cbbc69fafe8374430.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd973ce67708eae44cf0818e9eb5e52.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2adcd0e3edc70b8c31f608767338.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015c3c5fc6ea005bd24d90cfe7e306.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ec8996f659aaac9d3bf9d3ed3300.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241866bec372733d35bf6ecaa1fd559.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaff31a9308732acd4474899d5779.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7c5777fb68de71c72e322997ef17.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a25d8d74211623ceaeae20135360.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58a38bc306803dcbc5733ffbc38d1f.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b743c34718007d0d3d31d9c477c2.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012a2afd0beacfaa87c0f4228611e7.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41aff3a91d7a5e3b4856b4875450e2.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b18aac3c97cb348c6b8aac28fcc0.jpeg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5a7ed688d6e30415cb7e12ea5d1e.jpeg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c402a26887f41f7dca05197c97bf56.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6087f0926b4578d180950b9d3ab9.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab56247017218f3c62c5ffef83e0a.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197af18341c7739aa0d91e54b52bfed.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534f63b79a296d5db647640820e447.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ca2fd6229fd7b5ff1d9bef28a814.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300da41751e4cd9c3bf68da0a6dcbb.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4e2b11dfa651f383784fd47228d5.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6508b1811abdaf145adab6b8ef7ac.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6dc0a0f9199d7a3fe71298666ebf.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93f16323c17cf4807dd2881bea286.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_10134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3432,13778 +3447,13778 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_25203" descr=""/>
+        <xdr:cNvPr id="9" name="product_25701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_25701" descr=""/>
+        <xdr:cNvPr id="10" name="product_10135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_10135" descr=""/>
+        <xdr:cNvPr id="11" name="product_10137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_10137" descr=""/>
+        <xdr:cNvPr id="12" name="product_10138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_10138" descr=""/>
+        <xdr:cNvPr id="13" name="product_10139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_10139" descr=""/>
+        <xdr:cNvPr id="14" name="product_10140" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_10140" descr=""/>
+        <xdr:cNvPr id="15" name="product_10141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_10141" descr=""/>
+        <xdr:cNvPr id="16" name="product_10143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_10143" descr=""/>
+        <xdr:cNvPr id="17" name="product_10144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_10144" descr=""/>
+        <xdr:cNvPr id="18" name="product_10145" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_10145" descr=""/>
+        <xdr:cNvPr id="19" name="product_10147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_10147" descr=""/>
+        <xdr:cNvPr id="20" name="product_10148" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_10148" descr=""/>
+        <xdr:cNvPr id="21" name="product_10149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_10149" descr=""/>
+        <xdr:cNvPr id="22" name="product_10150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_10150" descr=""/>
+        <xdr:cNvPr id="23" name="product_10151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_10151" descr=""/>
+        <xdr:cNvPr id="24" name="product_10152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_10152" descr=""/>
+        <xdr:cNvPr id="25" name="product_10153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_10153" descr=""/>
+        <xdr:cNvPr id="26" name="product_10154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_10154" descr=""/>
+        <xdr:cNvPr id="27" name="product_10155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_10155" descr=""/>
+        <xdr:cNvPr id="28" name="product_10156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_10156" descr=""/>
+        <xdr:cNvPr id="29" name="product_10158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_10158" descr=""/>
+        <xdr:cNvPr id="30" name="product_10182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_10182" descr=""/>
+        <xdr:cNvPr id="31" name="product_10183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_10183" descr=""/>
+        <xdr:cNvPr id="32" name="product_10184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_10184" descr=""/>
+        <xdr:cNvPr id="33" name="product_10191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_10191" descr=""/>
+        <xdr:cNvPr id="34" name="product_10192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_10192" descr=""/>
+        <xdr:cNvPr id="35" name="product_10206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_10206" descr=""/>
+        <xdr:cNvPr id="36" name="product_10260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_10260" descr=""/>
+        <xdr:cNvPr id="37" name="product_10280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_10280" descr=""/>
+        <xdr:cNvPr id="38" name="product_11824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_11824" descr=""/>
+        <xdr:cNvPr id="39" name="product_11827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_11827" descr=""/>
+        <xdr:cNvPr id="40" name="product_11829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_11829" descr=""/>
+        <xdr:cNvPr id="41" name="product_11830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_11830" descr=""/>
+        <xdr:cNvPr id="42" name="product_11831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_11831" descr=""/>
+        <xdr:cNvPr id="43" name="product_11834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_11834" descr=""/>
+        <xdr:cNvPr id="44" name="product_11836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_11836" descr=""/>
+        <xdr:cNvPr id="45" name="product_11838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_11838" descr=""/>
+        <xdr:cNvPr id="46" name="product_11841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_11841" descr=""/>
+        <xdr:cNvPr id="47" name="product_11842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_11842" descr=""/>
+        <xdr:cNvPr id="48" name="product_11843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_11843" descr=""/>
+        <xdr:cNvPr id="49" name="product_11850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_11850" descr=""/>
+        <xdr:cNvPr id="50" name="product_11851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_11851" descr=""/>
+        <xdr:cNvPr id="51" name="product_12167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_12167" descr=""/>
+        <xdr:cNvPr id="52" name="product_12169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_12169" descr=""/>
+        <xdr:cNvPr id="53" name="product_12170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_12170" descr=""/>
+        <xdr:cNvPr id="54" name="product_12171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_12171" descr=""/>
+        <xdr:cNvPr id="55" name="product_12174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_12174" descr=""/>
+        <xdr:cNvPr id="56" name="product_12620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_12620" descr=""/>
+        <xdr:cNvPr id="57" name="product_12621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_12621" descr=""/>
+        <xdr:cNvPr id="58" name="product_12622" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12622" descr=""/>
+        <xdr:cNvPr id="59" name="product_12624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_12624" descr=""/>
+        <xdr:cNvPr id="60" name="product_12625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_12625" descr=""/>
+        <xdr:cNvPr id="61" name="product_12626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_12626" descr=""/>
+        <xdr:cNvPr id="62" name="product_12628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_12628" descr=""/>
+        <xdr:cNvPr id="63" name="product_12629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_12629" descr=""/>
+        <xdr:cNvPr id="64" name="product_13533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_13533" descr=""/>
+        <xdr:cNvPr id="65" name="product_13534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_13534" descr=""/>
+        <xdr:cNvPr id="66" name="product_13535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_13535" descr=""/>
+        <xdr:cNvPr id="67" name="product_13537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_13537" descr=""/>
+        <xdr:cNvPr id="68" name="product_13539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_13539" descr=""/>
+        <xdr:cNvPr id="69" name="product_13540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_13540" descr=""/>
+        <xdr:cNvPr id="70" name="product_13543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_13543" descr=""/>
+        <xdr:cNvPr id="71" name="product_13545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_13545" descr=""/>
+        <xdr:cNvPr id="72" name="product_13547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_13547" descr=""/>
+        <xdr:cNvPr id="73" name="product_13548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_13548" descr=""/>
+        <xdr:cNvPr id="74" name="product_13549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_13549" descr=""/>
+        <xdr:cNvPr id="75" name="product_13550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_13550" descr=""/>
+        <xdr:cNvPr id="76" name="product_13551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_13551" descr=""/>
+        <xdr:cNvPr id="77" name="product_13552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_13552" descr=""/>
+        <xdr:cNvPr id="78" name="product_13553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_13553" descr=""/>
+        <xdr:cNvPr id="79" name="product_13794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_13794" descr=""/>
+        <xdr:cNvPr id="80" name="product_13798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_13798" descr=""/>
+        <xdr:cNvPr id="81" name="product_13802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_13801" descr=""/>
+        <xdr:cNvPr id="82" name="product_13803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_13802" descr=""/>
+        <xdr:cNvPr id="83" name="product_13804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_13803" descr=""/>
+        <xdr:cNvPr id="84" name="product_13805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_13804" descr=""/>
+        <xdr:cNvPr id="85" name="product_13806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_13805" descr=""/>
+        <xdr:cNvPr id="86" name="product_13807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_13806" descr=""/>
+        <xdr:cNvPr id="87" name="product_13808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_13807" descr=""/>
+        <xdr:cNvPr id="88" name="product_13809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_13808" descr=""/>
+        <xdr:cNvPr id="89" name="product_13810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_13809" descr=""/>
+        <xdr:cNvPr id="90" name="product_13811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_13810" descr=""/>
+        <xdr:cNvPr id="91" name="product_13812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_13811" descr=""/>
+        <xdr:cNvPr id="92" name="product_13813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_13812" descr=""/>
+        <xdr:cNvPr id="93" name="product_13814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_13813" descr=""/>
+        <xdr:cNvPr id="94" name="product_14505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_13814" descr=""/>
+        <xdr:cNvPr id="95" name="product_14507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_14505" descr=""/>
+        <xdr:cNvPr id="96" name="product_14509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_14507" descr=""/>
+        <xdr:cNvPr id="97" name="product_14510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_14509" descr=""/>
+        <xdr:cNvPr id="98" name="product_14511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_14510" descr=""/>
+        <xdr:cNvPr id="99" name="product_14512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_14511" descr=""/>
+        <xdr:cNvPr id="100" name="product_14513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_14512" descr=""/>
+        <xdr:cNvPr id="101" name="product_14514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_14513" descr=""/>
+        <xdr:cNvPr id="102" name="product_14535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_14514" descr=""/>
+        <xdr:cNvPr id="103" name="product_14536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_14535" descr=""/>
+        <xdr:cNvPr id="104" name="product_14538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_14536" descr=""/>
+        <xdr:cNvPr id="105" name="product_14539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_14538" descr=""/>
+        <xdr:cNvPr id="106" name="product_14540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_14539" descr=""/>
+        <xdr:cNvPr id="107" name="product_14541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_14540" descr=""/>
+        <xdr:cNvPr id="108" name="product_14542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_14541" descr=""/>
+        <xdr:cNvPr id="109" name="product_14545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_14542" descr=""/>
+        <xdr:cNvPr id="110" name="product_14547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_14545" descr=""/>
+        <xdr:cNvPr id="111" name="product_14655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_14547" descr=""/>
+        <xdr:cNvPr id="112" name="product_14656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_14655" descr=""/>
+        <xdr:cNvPr id="113" name="product_14657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_14656" descr=""/>
+        <xdr:cNvPr id="114" name="product_12397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_14657" descr=""/>
+        <xdr:cNvPr id="115" name="product_14901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_12397" descr=""/>
+        <xdr:cNvPr id="116" name="product_14902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_14901" descr=""/>
+        <xdr:cNvPr id="117" name="product_14903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_14902" descr=""/>
+        <xdr:cNvPr id="118" name="product_15025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_14903" descr=""/>
+        <xdr:cNvPr id="119" name="product_15047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_15025" descr=""/>
+        <xdr:cNvPr id="120" name="product_15944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_15047" descr=""/>
+        <xdr:cNvPr id="121" name="product_15945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_15944" descr=""/>
+        <xdr:cNvPr id="122" name="product_16310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_15945" descr=""/>
+        <xdr:cNvPr id="123" name="product_16311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_16310" descr=""/>
+        <xdr:cNvPr id="124" name="product_16313" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_16311" descr=""/>
+        <xdr:cNvPr id="125" name="product_16314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_16313" descr=""/>
+        <xdr:cNvPr id="126" name="product_16431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_16314" descr=""/>
+        <xdr:cNvPr id="127" name="product_16433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_16431" descr=""/>
+        <xdr:cNvPr id="128" name="product_16434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_16433" descr=""/>
+        <xdr:cNvPr id="129" name="product_16435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_16434" descr=""/>
+        <xdr:cNvPr id="130" name="product_16438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_16435" descr=""/>
+        <xdr:cNvPr id="131" name="product_16685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_16438" descr=""/>
+        <xdr:cNvPr id="132" name="product_16690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_16685" descr=""/>
+        <xdr:cNvPr id="133" name="product_16692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_16690" descr=""/>
+        <xdr:cNvPr id="134" name="product_16693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_16692" descr=""/>
+        <xdr:cNvPr id="135" name="product_16702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_16693" descr=""/>
+        <xdr:cNvPr id="136" name="product_16704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_16702" descr=""/>
+        <xdr:cNvPr id="137" name="product_16705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_16704" descr=""/>
+        <xdr:cNvPr id="138" name="product_16707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_16705" descr=""/>
+        <xdr:cNvPr id="139" name="product_16742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_16707" descr=""/>
+        <xdr:cNvPr id="140" name="product_16743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_16742" descr=""/>
+        <xdr:cNvPr id="141" name="product_16745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_16743" descr=""/>
+        <xdr:cNvPr id="142" name="product_16746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="143" name="product_16745" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_20756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="144" name="product_16746" descr=""/>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_18196" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="145" name="product_20756" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_11847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_18196" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_17153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_11847" descr=""/>
+        <xdr:cNvPr id="147" name="product_24020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_17153" descr=""/>
+        <xdr:cNvPr id="148" name="product_24837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_24020" descr=""/>
+        <xdr:cNvPr id="149" name="product_24905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_24837" descr=""/>
+        <xdr:cNvPr id="150" name="product_24993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_24905" descr=""/>
+        <xdr:cNvPr id="151" name="product_24994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>168</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="152" name="product_24993" descr=""/>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_18508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>169</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="153" name="product_24994" descr=""/>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="product_22355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="154" name="product_18508" descr=""/>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="product_24995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="155" name="product_22355" descr=""/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="product_25014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>178</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="156" name="product_24995" descr=""/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="product_11824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>179</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="157" name="product_25014" descr=""/>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="product_12174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_11824" descr=""/>
+        <xdr:cNvPr id="158" name="product_14512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_12174" descr=""/>
+        <xdr:cNvPr id="159" name="product_12626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_14512" descr=""/>
+        <xdr:cNvPr id="160" name="product_13547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_12626" descr=""/>
+        <xdr:cNvPr id="161" name="product_16433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_13547" descr=""/>
+        <xdr:cNvPr id="162" name="product_18245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_16433" descr=""/>
+        <xdr:cNvPr id="163" name="product_23267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_18245" descr=""/>
+        <xdr:cNvPr id="164" name="product_23356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_23267" descr=""/>
+        <xdr:cNvPr id="165" name="product_24649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_23356" descr=""/>
+        <xdr:cNvPr id="166" name="product_24950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_24649" descr=""/>
+        <xdr:cNvPr id="167" name="product_25200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_24950" descr=""/>
+        <xdr:cNvPr id="168" name="product_25868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>194</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="169" name="product_25200" descr=""/>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_10280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_25868" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_16749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_10280" descr=""/>
+        <xdr:cNvPr id="171" name="product_17490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_16749" descr=""/>
+        <xdr:cNvPr id="172" name="product_17767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_17490" descr=""/>
+        <xdr:cNvPr id="173" name="product_18242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_17767" descr=""/>
+        <xdr:cNvPr id="174" name="product_19342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_18242" descr=""/>
+        <xdr:cNvPr id="175" name="product_19937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_19342" descr=""/>
+        <xdr:cNvPr id="176" name="product_21989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_19937" descr=""/>
+        <xdr:cNvPr id="177" name="product_22490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_21989" descr=""/>
+        <xdr:cNvPr id="178" name="product_24149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="179" name="product_22490" descr=""/>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_22086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="180" name="product_24149" descr=""/>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="product_24904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="181" name="product_25203" descr=""/>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_13545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="182" name="product_22086" descr=""/>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_16690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="183" name="product_24904" descr=""/>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_16742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>218</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="184" name="product_13545" descr=""/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_10141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="185" name="product_16690" descr=""/>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="product_13553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_16742" descr=""/>
+        <xdr:cNvPr id="186" name="product_10206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_10141" descr=""/>
+        <xdr:cNvPr id="187" name="product_13803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_13553" descr=""/>
+        <xdr:cNvPr id="188" name="product_10150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_10206" descr=""/>
+        <xdr:cNvPr id="189" name="product_10184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_13803" descr=""/>
+        <xdr:cNvPr id="190" name="product_14547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_10150" descr=""/>
+        <xdr:cNvPr id="191" name="product_13814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_10184" descr=""/>
+        <xdr:cNvPr id="192" name="product_15944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_14547" descr=""/>
+        <xdr:cNvPr id="193" name="product_17620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_13814" descr=""/>
+        <xdr:cNvPr id="194" name="product_18139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_15944" descr=""/>
+        <xdr:cNvPr id="195" name="product_20755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_17620" descr=""/>
+        <xdr:cNvPr id="196" name="product_21437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_18139" descr=""/>
+        <xdr:cNvPr id="197" name="product_21991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_20755" descr=""/>
+        <xdr:cNvPr id="198" name="product_22424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_21437" descr=""/>
+        <xdr:cNvPr id="199" name="product_11135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_21991" descr=""/>
+        <xdr:cNvPr id="200" name="product_25455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_22424" descr=""/>
+        <xdr:cNvPr id="201" name="product_15974" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="202" name="product_11135" descr=""/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="product_24791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="203" name="product_25455" descr=""/>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_14539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>244</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="204" name="product_24791" descr=""/>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_15047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_14539" descr=""/>
+        <xdr:cNvPr id="205" name="product_10154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_15047" descr=""/>
+        <xdr:cNvPr id="206" name="product_10140" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_10154" descr=""/>
+        <xdr:cNvPr id="207" name="product_12397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_10140" descr=""/>
+        <xdr:cNvPr id="208" name="product_10183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_12397" descr=""/>
+        <xdr:cNvPr id="209" name="product_10260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_10183" descr=""/>
+        <xdr:cNvPr id="210" name="product_13531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_10260" descr=""/>
+        <xdr:cNvPr id="211" name="product_13805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_13531" descr=""/>
+        <xdr:cNvPr id="212" name="product_11831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_13805" descr=""/>
+        <xdr:cNvPr id="213" name="product_17154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_11831" descr=""/>
+        <xdr:cNvPr id="214" name="product_18095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_17154" descr=""/>
+        <xdr:cNvPr id="215" name="product_19042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_18095" descr=""/>
+        <xdr:cNvPr id="216" name="product_22295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_19042" descr=""/>
+        <xdr:cNvPr id="217" name="product_22296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_22295" descr=""/>
+        <xdr:cNvPr id="218" name="product_23273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_22296" descr=""/>
+        <xdr:cNvPr id="219" name="product_23374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_23273" descr=""/>
+        <xdr:cNvPr id="220" name="product_23428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_23374" descr=""/>
+        <xdr:cNvPr id="221" name="product_23907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_23428" descr=""/>
+        <xdr:cNvPr id="222" name="product_23908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_23907" descr=""/>
+        <xdr:cNvPr id="223" name="product_24430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_23908" descr=""/>
+        <xdr:cNvPr id="224" name="product_24992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_24430" descr=""/>
+        <xdr:cNvPr id="225" name="product_25361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_24992" descr=""/>
+        <xdr:cNvPr id="226" name="product_25452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_25361" descr=""/>
+        <xdr:cNvPr id="227" name="product_25611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_25452" descr=""/>
+        <xdr:cNvPr id="228" name="product_25656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>272</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="229" name="product_25611" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_13548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="230" name="product_25656" descr=""/>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="product_11840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_13548" descr=""/>
+        <xdr:cNvPr id="231" name="product_18453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_11840" descr=""/>
+        <xdr:cNvPr id="232" name="product_19340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="233" name="product_18453" descr=""/>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="product_13552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="234" name="product_19340" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="product_15025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_13552" descr=""/>
+        <xdr:cNvPr id="235" name="product_13804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_15025" descr=""/>
+        <xdr:cNvPr id="236" name="product_14903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_13804" descr=""/>
+        <xdr:cNvPr id="237" name="product_12167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_14903" descr=""/>
+        <xdr:cNvPr id="238" name="product_14656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_12167" descr=""/>
+        <xdr:cNvPr id="239" name="product_12625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_14656" descr=""/>
+        <xdr:cNvPr id="240" name="product_10148" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_12625" descr=""/>
+        <xdr:cNvPr id="241" name="product_13551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_10148" descr=""/>
+        <xdr:cNvPr id="242" name="product_11841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_13551" descr=""/>
+        <xdr:cNvPr id="243" name="product_10143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_11841" descr=""/>
+        <xdr:cNvPr id="244" name="product_17013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_10143" descr=""/>
+        <xdr:cNvPr id="245" name="product_17567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_17013" descr=""/>
+        <xdr:cNvPr id="246" name="product_19822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_17567" descr=""/>
+        <xdr:cNvPr id="247" name="product_20063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_19822" descr=""/>
+        <xdr:cNvPr id="248" name="product_21257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_20063" descr=""/>
+        <xdr:cNvPr id="249" name="product_22173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_21257" descr=""/>
+        <xdr:cNvPr id="250" name="product_22267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_22173" descr=""/>
+        <xdr:cNvPr id="251" name="product_22601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_22267" descr=""/>
+        <xdr:cNvPr id="252" name="product_22638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_22601" descr=""/>
+        <xdr:cNvPr id="253" name="product_22812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_22638" descr=""/>
+        <xdr:cNvPr id="254" name="product_23178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_22812" descr=""/>
+        <xdr:cNvPr id="255" name="product_23262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_23178" descr=""/>
+        <xdr:cNvPr id="256" name="product_23269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_23262" descr=""/>
+        <xdr:cNvPr id="257" name="product_23429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_23269" descr=""/>
+        <xdr:cNvPr id="258" name="product_23911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_23429" descr=""/>
+        <xdr:cNvPr id="259" name="product_25358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_23911" descr=""/>
+        <xdr:cNvPr id="260" name="product_25599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_25358" descr=""/>
+        <xdr:cNvPr id="261" name="product_25767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_25599" descr=""/>
+        <xdr:cNvPr id="262" name="product_25796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_25767" descr=""/>
+        <xdr:cNvPr id="263" name="product_23112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>313</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="264" name="product_25796" descr=""/>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="product_24746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="265" name="product_24746" descr=""/>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_10156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_10156" descr=""/>
+        <xdr:cNvPr id="266" name="product_11835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_11835" descr=""/>
+        <xdr:cNvPr id="267" name="product_14509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_14509" descr=""/>
+        <xdr:cNvPr id="268" name="product_14510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_14510" descr=""/>
+        <xdr:cNvPr id="269" name="product_16702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_16702" descr=""/>
+        <xdr:cNvPr id="270" name="product_16750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_16750" descr=""/>
+        <xdr:cNvPr id="271" name="product_16863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_16863" descr=""/>
+        <xdr:cNvPr id="272" name="product_18369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_18369" descr=""/>
+        <xdr:cNvPr id="273" name="product_21162" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_21162" descr=""/>
+        <xdr:cNvPr id="274" name="product_25168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_25168" descr=""/>
+        <xdr:cNvPr id="275" name="product_25760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>331</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="276" name="product_25760" descr=""/>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="product_13550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_13550" descr=""/>
+        <xdr:cNvPr id="277" name="product_12620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_12620" descr=""/>
+        <xdr:cNvPr id="278" name="product_16434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_16434" descr=""/>
+        <xdr:cNvPr id="279" name="product_13549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_13549" descr=""/>
+        <xdr:cNvPr id="280" name="product_11836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_11836" descr=""/>
+        <xdr:cNvPr id="281" name="product_12621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_12621" descr=""/>
+        <xdr:cNvPr id="282" name="product_16746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_16746" descr=""/>
+        <xdr:cNvPr id="283" name="product_18445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_18445" descr=""/>
+        <xdr:cNvPr id="284" name="product_19009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_19009" descr=""/>
+        <xdr:cNvPr id="285" name="product_19694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_19694" descr=""/>
+        <xdr:cNvPr id="286" name="product_21333" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_21333" descr=""/>
+        <xdr:cNvPr id="287" name="product_23265" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_23265" descr=""/>
+        <xdr:cNvPr id="288" name="product_24650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_24650" descr=""/>
+        <xdr:cNvPr id="289" name="product_24696" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_24696" descr=""/>
+        <xdr:cNvPr id="290" name="product_25106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>349</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="291" name="product_25106" descr=""/>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="product_14536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_14536" descr=""/>
+        <xdr:cNvPr id="292" name="product_25775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_25775" descr=""/>
+        <xdr:cNvPr id="293" name="product_25776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_25776" descr=""/>
+        <xdr:cNvPr id="294" name="product_25777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>356</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="295" name="product_25777" descr=""/>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="product_22636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>360</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="296" name="product_22636" descr=""/>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="product_22632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>364</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="297" name="product_22632" descr=""/>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="product_19089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_19089" descr=""/>
+        <xdr:cNvPr id="298" name="product_19090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_19090" descr=""/>
+        <xdr:cNvPr id="299" name="product_23490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_23490" descr=""/>
+        <xdr:cNvPr id="300" name="product_25558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>371</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="301" name="product_25558" descr=""/>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="product_16692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>375</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="302" name="product_16692" descr=""/>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="product_14901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>376</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="303" name="product_19341" descr=""/>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="product_14657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_14901" descr=""/>
+        <xdr:cNvPr id="304" name="product_18198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_14657" descr=""/>
+        <xdr:cNvPr id="305" name="product_19714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_18198" descr=""/>
+        <xdr:cNvPr id="306" name="product_17900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_19714" descr=""/>
+        <xdr:cNvPr id="307" name="product_22930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_17900" descr=""/>
+        <xdr:cNvPr id="308" name="product_25169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_22930" descr=""/>
+        <xdr:cNvPr id="309" name="product_25252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>386</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="310" name="product_25169" descr=""/>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="product_23162" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>387</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="311" name="product_25252" descr=""/>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="product_24790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>391</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="312" name="product_23162" descr=""/>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="product_23370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>395</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="313" name="product_24790" descr=""/>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_23371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>399</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="314" name="product_23370" descr=""/>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_14540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>400</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="315" name="product_23371" descr=""/>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="product_10158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_14540" descr=""/>
+        <xdr:cNvPr id="316" name="product_11827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_10158" descr=""/>
+        <xdr:cNvPr id="317" name="product_16743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_11827" descr=""/>
+        <xdr:cNvPr id="318" name="product_13811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_16743" descr=""/>
+        <xdr:cNvPr id="319" name="product_12624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_13811" descr=""/>
+        <xdr:cNvPr id="320" name="product_13540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_12624" descr=""/>
+        <xdr:cNvPr id="321" name="product_12171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_13540" descr=""/>
+        <xdr:cNvPr id="322" name="product_16435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_12171" descr=""/>
+        <xdr:cNvPr id="323" name="product_10149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_16435" descr=""/>
+        <xdr:cNvPr id="324" name="product_13539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_10149" descr=""/>
+        <xdr:cNvPr id="325" name="product_10145" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_13539" descr=""/>
+        <xdr:cNvPr id="326" name="product_16751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_10145" descr=""/>
+        <xdr:cNvPr id="327" name="product_16864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_16751" descr=""/>
+        <xdr:cNvPr id="328" name="product_16865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_16864" descr=""/>
+        <xdr:cNvPr id="329" name="product_18376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_16865" descr=""/>
+        <xdr:cNvPr id="330" name="product_18403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_18376" descr=""/>
+        <xdr:cNvPr id="331" name="product_18446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_18403" descr=""/>
+        <xdr:cNvPr id="332" name="product_20865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_18446" descr=""/>
+        <xdr:cNvPr id="333" name="product_21201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_20865" descr=""/>
+        <xdr:cNvPr id="334" name="product_21905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_21201" descr=""/>
+        <xdr:cNvPr id="335" name="product_22357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_21905" descr=""/>
+        <xdr:cNvPr id="336" name="product_22381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_22357" descr=""/>
+        <xdr:cNvPr id="337" name="product_22460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_22381" descr=""/>
+        <xdr:cNvPr id="338" name="product_23432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_22460" descr=""/>
+        <xdr:cNvPr id="339" name="product_24840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_23432" descr=""/>
+        <xdr:cNvPr id="340" name="product_17472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_24840" descr=""/>
+        <xdr:cNvPr id="341" name="product_25869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_17472" descr=""/>
+        <xdr:cNvPr id="342" name="product_25908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>431</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="343" name="product_25869" descr=""/>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="product_10135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_10135" descr=""/>
+        <xdr:cNvPr id="344" name="product_14507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_14507" descr=""/>
+        <xdr:cNvPr id="345" name="product_13534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_13534" descr=""/>
+        <xdr:cNvPr id="346" name="product_13535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_13535" descr=""/>
+        <xdr:cNvPr id="347" name="product_17489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_17489" descr=""/>
+        <xdr:cNvPr id="348" name="product_17492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_17492" descr=""/>
+        <xdr:cNvPr id="349" name="product_17575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_17575" descr=""/>
+        <xdr:cNvPr id="350" name="product_18217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_18217" descr=""/>
+        <xdr:cNvPr id="351" name="product_18243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_18243" descr=""/>
+        <xdr:cNvPr id="352" name="product_18264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_18264" descr=""/>
+        <xdr:cNvPr id="353" name="product_18326" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_18326" descr=""/>
+        <xdr:cNvPr id="354" name="product_20757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_20757" descr=""/>
+        <xdr:cNvPr id="355" name="product_21106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_21106" descr=""/>
+        <xdr:cNvPr id="356" name="product_21436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_21436" descr=""/>
+        <xdr:cNvPr id="357" name="product_22373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_22373" descr=""/>
+        <xdr:cNvPr id="358" name="product_22425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_22425" descr=""/>
+        <xdr:cNvPr id="359" name="product_23261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_23261" descr=""/>
+        <xdr:cNvPr id="360" name="product_23333" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_23333" descr=""/>
+        <xdr:cNvPr id="361" name="product_23375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_23375" descr=""/>
+        <xdr:cNvPr id="362" name="product_23487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_23487" descr=""/>
+        <xdr:cNvPr id="363" name="product_22968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_22968" descr=""/>
+        <xdr:cNvPr id="364" name="product_25771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_25771" descr=""/>
+        <xdr:cNvPr id="365" name="product_25840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>457</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="366" name="product_25840" descr=""/>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="product_13533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="product_13533" descr=""/>
+        <xdr:cNvPr id="367" name="product_13794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="product_13794" descr=""/>
+        <xdr:cNvPr id="368" name="product_16438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="product_16438" descr=""/>
+        <xdr:cNvPr id="369" name="product_17164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="product_17164" descr=""/>
+        <xdr:cNvPr id="370" name="product_17573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="product_17573" descr=""/>
+        <xdr:cNvPr id="371" name="product_18199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="product_18199" descr=""/>
+        <xdr:cNvPr id="372" name="product_19337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="product_19337" descr=""/>
+        <xdr:cNvPr id="373" name="product_20065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="product_20065" descr=""/>
+        <xdr:cNvPr id="374" name="product_21253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="product_21253" descr=""/>
+        <xdr:cNvPr id="375" name="product_23171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="product_23171" descr=""/>
+        <xdr:cNvPr id="376" name="product_23172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="product_23172" descr=""/>
+        <xdr:cNvPr id="377" name="product_23909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="product_23909" descr=""/>
+        <xdr:cNvPr id="378" name="product_24695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="product_24695" descr=""/>
+        <xdr:cNvPr id="379" name="product_24745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="product_24745" descr=""/>
+        <xdr:cNvPr id="380" name="product_24439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -17962,7235 +17977,7235 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>508</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="402" name="product_17571" descr=""/>
+      <xdr:row>505</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="product_25886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>509</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>506</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>507</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="product_25888" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>510</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...40 lines deleted...]
-        <xdr:cNvPr id="404" name="product_24079" descr=""/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="product_22640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>514</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>511</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="product_25919" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>515</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>515</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="product_25521" descr=""/>
+        <xdr:cNvPr id="406" name="product_24079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="product_25657" descr=""/>
+        <xdr:cNvPr id="407" name="product_25083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>520</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="408" name="product_21658" descr=""/>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="product_25521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>521</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="product_25657" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>522</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>522</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="product_24226" descr=""/>
+        <xdr:cNvPr id="410" name="product_21658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="product_25759" descr=""/>
+        <xdr:cNvPr id="411" name="product_22358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>527</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="412" name="product_19343" descr=""/>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="product_24226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>528</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="product_25759" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>529</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>529</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="product_24076" descr=""/>
+        <xdr:cNvPr id="414" name="product_19343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="product_24077" descr=""/>
+        <xdr:cNvPr id="415" name="product_19512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>531</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="416" name="product_24078" descr=""/>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="product_14902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>535</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>536</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="product_14902" descr=""/>
+        <xdr:cNvPr id="417" name="product_13537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>536</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>537</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="product_13537" descr=""/>
+        <xdr:cNvPr id="418" name="product_16431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>537</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>538</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="product_16431" descr=""/>
+        <xdr:cNvPr id="419" name="product_19338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>538</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="420" name="product_19338" descr=""/>
+        <xdr:cNvPr id="420" name="product_23169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>540</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="421" name="product_21252" descr=""/>
+        <xdr:cNvPr id="421" name="product_23266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>540</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>541</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="product_23169" descr=""/>
+        <xdr:cNvPr id="422" name="product_24018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>541</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="product_23266" descr=""/>
+        <xdr:cNvPr id="423" name="product_24997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="product_24018" descr=""/>
+        <xdr:cNvPr id="424" name="product_25359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>543</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="425" name="product_24997" descr=""/>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="product_21435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>544</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="426" name="product_25359" descr=""/>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="product_24998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>548</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>549</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="product_21435" descr=""/>
+        <xdr:cNvPr id="427" name="product_25360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>549</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="428" name="product_24998" descr=""/>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="product_14655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>550</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="429" name="product_25360" descr=""/>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="product_15945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>554</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>555</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="product_14655" descr=""/>
+        <xdr:cNvPr id="430" name="product_13532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>555</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="431" name="product_15945" descr=""/>
+        <xdr:cNvPr id="431" name="product_13808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>557</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="product_13532" descr=""/>
+        <xdr:cNvPr id="432" name="product_13809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>557</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>558</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="433" name="product_13808" descr=""/>
+        <xdr:cNvPr id="433" name="product_16705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>558</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>559</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="product_13809" descr=""/>
+        <xdr:cNvPr id="434" name="product_16748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>559</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>560</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="product_16705" descr=""/>
+        <xdr:cNvPr id="435" name="product_17572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>560</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>561</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="product_16748" descr=""/>
+        <xdr:cNvPr id="436" name="product_18194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>561</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>562</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="437" name="product_17572" descr=""/>
+        <xdr:cNvPr id="437" name="product_18241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>562</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>563</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="product_18194" descr=""/>
+        <xdr:cNvPr id="438" name="product_18630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>563</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>564</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="product_18241" descr=""/>
+        <xdr:cNvPr id="439" name="product_21353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>564</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>565</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="product_18630" descr=""/>
+        <xdr:cNvPr id="440" name="product_21472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>565</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>566</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="441" name="product_21353" descr=""/>
+        <xdr:cNvPr id="441" name="product_24947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>566</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>567</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="product_21472" descr=""/>
+        <xdr:cNvPr id="442" name="product_24983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>567</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="product_24947" descr=""/>
+        <xdr:cNvPr id="443" name="product_24996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>568</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="444" name="product_24983" descr=""/>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="product_17491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>569</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="445" name="product_24996" descr=""/>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="product_23177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>573</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>574</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="446" name="product_17491" descr=""/>
+        <xdr:cNvPr id="446" name="product_23910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>574</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="447" name="product_21256" descr=""/>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="product_16744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>575</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="448" name="product_23177" descr=""/>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="product_16311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>576</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="449" name="product_23910" descr=""/>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="product_16314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>580</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="450" name="product_16744" descr=""/>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="product_16310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="451" name="product_16311" descr=""/>
+        <xdr:cNvPr id="451" name="product_16313" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>585</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="452" name="product_16314" descr=""/>
+      <xdr:row>588</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="product_22426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>586</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="453" name="product_16310" descr=""/>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="product_22427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>587</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="454" name="product_16313" descr=""/>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="product_22590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>591</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="455" name="product_22426" descr=""/>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="product_22591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>592</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="456" name="product_22427" descr=""/>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="product_22634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>596</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>597</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="product_22590" descr=""/>
+        <xdr:cNvPr id="457" name="product_22635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>597</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="458" name="product_22591" descr=""/>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="product_14505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>598</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="459" name="product_22634" descr=""/>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="product_10191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>599</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="460" name="product_22635" descr=""/>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="product_10192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>603</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="product_14505" descr=""/>
+        <xdr:cNvPr id="461" name="product_13812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>605</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="product_10191" descr=""/>
+        <xdr:cNvPr id="462" name="product_11851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>605</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>606</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="product_10192" descr=""/>
+        <xdr:cNvPr id="463" name="product_11843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>606</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>607</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="product_13812" descr=""/>
+        <xdr:cNvPr id="464" name="product_14514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>607</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>608</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="product_11851" descr=""/>
+        <xdr:cNvPr id="465" name="product_11838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>608</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>609</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="466" name="product_11843" descr=""/>
+        <xdr:cNvPr id="466" name="product_10144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>609</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="467" name="product_14514" descr=""/>
+        <xdr:cNvPr id="467" name="product_16753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>611</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="468" name="product_11838" descr=""/>
+        <xdr:cNvPr id="468" name="product_17807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>611</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>612</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="469" name="product_10144" descr=""/>
+        <xdr:cNvPr id="469" name="product_21635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>612</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="470" name="product_16753" descr=""/>
+      <xdr:row>615</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="product_19249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>613</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="471" name="product_17807" descr=""/>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="product_21639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>614</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="472" name="product_21635" descr=""/>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="product_24839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>618</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>619</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="product_19249" descr=""/>
+        <xdr:cNvPr id="473" name="product_25887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>619</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="474" name="product_21639" descr=""/>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="product_10152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>620</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="475" name="product_24839" descr=""/>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="product_12628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>624</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="product_10152" descr=""/>
+        <xdr:cNvPr id="476" name="product_16707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>626</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="product_12628" descr=""/>
+        <xdr:cNvPr id="477" name="product_10155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>626</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>627</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="product_16707" descr=""/>
+        <xdr:cNvPr id="478" name="product_10182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>627</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>628</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="product_10155" descr=""/>
+        <xdr:cNvPr id="479" name="product_10151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>628</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>629</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480" name="product_10182" descr=""/>
+        <xdr:cNvPr id="480" name="product_16685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>629</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>630</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="481" name="product_10151" descr=""/>
+        <xdr:cNvPr id="481" name="product_14511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>630</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>631</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="482" name="product_16685" descr=""/>
+        <xdr:cNvPr id="482" name="product_14513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>631</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>632</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="483" name="product_14511" descr=""/>
+        <xdr:cNvPr id="483" name="product_13798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>632</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="484" name="product_14513" descr=""/>
+        <xdr:cNvPr id="484" name="product_13810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="485" name="product_13798" descr=""/>
+        <xdr:cNvPr id="485" name="product_17014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>635</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="486" name="product_13810" descr=""/>
+        <xdr:cNvPr id="486" name="product_17996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>635</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>636</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="487" name="product_17014" descr=""/>
+        <xdr:cNvPr id="487" name="product_18444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>636</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>637</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="488" name="product_17996" descr=""/>
+        <xdr:cNvPr id="488" name="product_20243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>637</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>638</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="489" name="product_18444" descr=""/>
+        <xdr:cNvPr id="489" name="product_20339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>638</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>639</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="490" name="product_20243" descr=""/>
+        <xdr:cNvPr id="490" name="product_20537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>639</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>640</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="491" name="product_20339" descr=""/>
+        <xdr:cNvPr id="491" name="product_22280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>640</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>641</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="492" name="product_20537" descr=""/>
+        <xdr:cNvPr id="492" name="product_22929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>641</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>642</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="product_22280" descr=""/>
+        <xdr:cNvPr id="493" name="product_22933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>642</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>643</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="494" name="product_22929" descr=""/>
+        <xdr:cNvPr id="494" name="product_22934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>643</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>644</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="product_22933" descr=""/>
+        <xdr:cNvPr id="495" name="product_23268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>644</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>645</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="496" name="product_22934" descr=""/>
+        <xdr:cNvPr id="496" name="product_23373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>645</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>646</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="product_23268" descr=""/>
+        <xdr:cNvPr id="497" name="product_23485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>646</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>647</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="product_23373" descr=""/>
+        <xdr:cNvPr id="498" name="product_25762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>647</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>648</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="product_23485" descr=""/>
+        <xdr:cNvPr id="499" name="product_25846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>648</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="500" name="product_24702" descr=""/>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="product_20067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>649</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="501" name="product_25762" descr=""/>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="product_25398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>650</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="502" name="product_25846" descr=""/>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="product_19325" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>654</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="503" name="product_25398" descr=""/>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="product_21990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>658</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="504" name="product_19325" descr=""/>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="product_23430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>659</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="505" name="product_21990" descr=""/>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="product_25595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>660</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="506" name="product_23430" descr=""/>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="product_25770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>661</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="507" name="product_25595" descr=""/>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="product_25872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>662</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="508" name="product_25770" descr=""/>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="product_14541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>663</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="509" name="product_25872" descr=""/>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="product_18192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>667</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="510" name="product_14541" descr=""/>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>671</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="product_18193" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>668</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="511" name="product_18192" descr=""/>
+      <xdr:row>674</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>675</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="product_25772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>669</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="512" name="product_18193" descr=""/>
+      <xdr:row>678</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>679</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="product_24792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>673</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="513" name="product_25772" descr=""/>
+      <xdr:row>679</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>680</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="product_25454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>677</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="514" name="product_24792" descr=""/>
+      <xdr:row>680</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="product_25768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>678</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="515" name="product_25454" descr=""/>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="product_16688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>679</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="516" name="product_25768" descr=""/>
+      <xdr:row>685</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>686</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="product_10147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>680</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="517" name="product_16688" descr=""/>
+      <xdr:row>689</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="product_12074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>684</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="518" name="product_10147" descr=""/>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="product_14545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>688</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="519" name="product_12074" descr=""/>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="product_19685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>689</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="520" name="product_14545" descr=""/>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="product_14535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>690</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="521" name="product_14535" descr=""/>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="product_13799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>691</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="522" name="product_13799" descr=""/>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="product_12170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>692</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="523" name="product_12170" descr=""/>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="product_12169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>693</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="524" name="product_12169" descr=""/>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="product_10137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>694</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="525" name="product_10137" descr=""/>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>698</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="product_10138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>695</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="526" name="product_10138" descr=""/>
+      <xdr:row>698</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>699</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="product_14538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>696</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="527" name="product_14538" descr=""/>
+      <xdr:row>699</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>700</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="product_13801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>697</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="528" name="product_13801" descr=""/>
+      <xdr:row>700</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="product_14542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>698</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="529" name="product_14542" descr=""/>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="product_13800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>699</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="530" name="product_13800" descr=""/>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="product_16747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>700</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="531" name="product_16747" descr=""/>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="product_16752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>701</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="532" name="product_16752" descr=""/>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="product_17015" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>702</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="533" name="product_17015" descr=""/>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>706</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="product_17568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>703</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="534" name="product_17568" descr=""/>
+      <xdr:row>706</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>707</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="product_18454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>704</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="535" name="product_18454" descr=""/>
+      <xdr:row>707</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>708</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="product_18456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>705</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="536" name="product_18456" descr=""/>
+      <xdr:row>708</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="product_18457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>706</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="537" name="product_18457" descr=""/>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="product_19000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>707</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="538" name="product_19000" descr=""/>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="product_19001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>708</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="539" name="product_19001" descr=""/>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="product_22371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>709</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="540" name="product_22371" descr=""/>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="product_24990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>710</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="541" name="product_24990" descr=""/>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="product_25871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>711</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="542" name="product_25871" descr=""/>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="product_12073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>712</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="543" name="product_12073" descr=""/>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="product_13413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>713</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="544" name="product_13413" descr=""/>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="product_23372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>717</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="545" name="product_23372" descr=""/>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="product_24224" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>718</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="546" name="product_24224" descr=""/>
+      <xdr:row>721</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="product_24892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>719</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="547" name="product_24892" descr=""/>
+      <xdr:row>725</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="product_25202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>723</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="548" name="product_25202" descr=""/>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="product_25763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>724</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="549" name="product_25763" descr=""/>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="product_25764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>725</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="550" name="product_25764" descr=""/>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="product_25765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>726</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="551" name="product_25765" descr=""/>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="product_10134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>730</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="552" name="product_10134" descr=""/>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="product_11850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>731</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="553" name="product_11850" descr=""/>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="product_12629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>732</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="554" name="product_12629" descr=""/>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="product_11834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>733</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="555" name="product_11834" descr=""/>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="product_17012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>734</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="556" name="product_17012" descr=""/>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="product_17538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>735</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="557" name="product_17538" descr=""/>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="product_17569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>736</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="558" name="product_17569" descr=""/>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="product_21352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>737</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="559" name="product_21352" descr=""/>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="product_23264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>738</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>739</xdr:row>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>742</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="560" name="product_23272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>739</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>740</xdr:row>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>743</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="561" name="product_24838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>740</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>741</xdr:row>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>744</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="562" name="product_25366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>741</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>742</xdr:row>
+      <xdr:row>744</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>745</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="563" name="product_25367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>742</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>743</xdr:row>
+      <xdr:row>745</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>746</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="564" name="product_25866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>746</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>747</xdr:row>
+      <xdr:row>749</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>750</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="565" name="product_11829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>747</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>748</xdr:row>
+      <xdr:row>750</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>751</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="566" name="product_25849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>748</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>749</xdr:row>
+      <xdr:row>751</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>752</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="567" name="product_25850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>752</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>753</xdr:row>
+      <xdr:row>755</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>756</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="568" name="product_23270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>753</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>754</xdr:row>
+      <xdr:row>756</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>757</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="569" name="product_24075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>754</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>755</xdr:row>
+      <xdr:row>757</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>758</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="570" name="product_24081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>755</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>756</xdr:row>
+      <xdr:row>758</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>759</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="571" name="product_25848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>759</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>760</xdr:row>
+      <xdr:row>762</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>763</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="572" name="product_25769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>763</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>764</xdr:row>
+      <xdr:row>766</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>767</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="573" name="product_10139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>764</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>765</xdr:row>
+      <xdr:row>767</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>768</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="574" name="product_13807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>765</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>766</xdr:row>
+      <xdr:row>768</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>769</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="575" name="product_13806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>766</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>767</xdr:row>
+      <xdr:row>769</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>770</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="576" name="product_13802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>767</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>768</xdr:row>
+      <xdr:row>770</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>771</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="577" name="product_16745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>768</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>769</xdr:row>
+      <xdr:row>771</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>772</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="578" name="product_17566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>769</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>770</xdr:row>
+      <xdr:row>772</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>773</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="579" name="product_17766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>770</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>771</xdr:row>
+      <xdr:row>773</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>774</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="580" name="product_19695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>771</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>772</xdr:row>
+      <xdr:row>774</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>775</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="581" name="product_20370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>772</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>773</xdr:row>
+      <xdr:row>775</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>776</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="582" name="product_22639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>773</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>774</xdr:row>
+      <xdr:row>776</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>777</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="583" name="product_23912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>774</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>775</xdr:row>
+      <xdr:row>777</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>778</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="584" name="product_24225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>775</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>776</xdr:row>
+      <xdr:row>778</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>779</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="585" name="product_24623" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>776</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>777</xdr:row>
+      <xdr:row>779</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>780</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="586" name="product_25181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>777</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>778</xdr:row>
+      <xdr:row>780</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>781</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="587" name="product_25368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>778</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>779</xdr:row>
+      <xdr:row>781</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>782</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="588" name="product_25453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>779</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>780</xdr:row>
+      <xdr:row>782</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>783</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="589" name="product_25658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>780</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>781</xdr:row>
+      <xdr:row>783</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>784</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="590" name="product_25701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>781</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>782</xdr:row>
+      <xdr:row>784</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>785</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="591" name="product_25766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>782</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>783</xdr:row>
+      <xdr:row>785</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>786</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="592" name="product_25794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>783</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>784</xdr:row>
+      <xdr:row>786</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>787</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="593" name="product_25795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>784</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>785</xdr:row>
+      <xdr:row>787</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>788</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="product_25867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>788</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>789</xdr:row>
+      <xdr:row>791</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>792</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="product_21851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>789</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>790</xdr:row>
+      <xdr:row>792</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>793</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="product_21852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -25462,59 +25477,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/antonio-banderas/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/armand-basi/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-eau-de-parfum-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-aqua-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-extreme-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/baldessarini/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/baldessarini/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bottega-veneta/bottega-veneta-eau-sensuelle-75-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bottega-veneta/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-goddess-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-her-elixir-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cacharel/cacharel-noa-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cacharel/cacharel-amor-amor-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cerruti/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-mademoiselle-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-splendide-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-l-exclusif-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-intense-100-ml-a-plus-new-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/clinique/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-absolu-aventus-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-devotion-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-devotion-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dsquared2/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dunhill/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-back-to-paris-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/elie-saab/elie-saab-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-escentric-04-100-ml-euro--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecule-02-m02-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/estee-lauder/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/fendi/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giardini-di-toscana/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giardini-di-toscana/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nectar-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-power-of-you-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-pi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-allegoria-passiflora-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-nuit-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-leau-super-majeure-d-issey-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-homme-eau-de-parfum-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-homme-eau-de-toilette-intense-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-homme-eau-de-toilette-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-l-12-12-pour-elle-sparkling-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-original-eau-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-timeless-90-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-essential-sport-125-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-l-amour-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-le-parfum-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-climat-eau-de-toilette-75-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-eclat-d-arpege-100-ml-plastik-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/marc-jacobs/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montblanc/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montblanc/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-premier-jour-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-victory-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/philipp-plein/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-luna-rossa-black-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-candy-florale-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/salvatore-ferragamo/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-soir-de-lune-100-ml-a-plus-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-soir-de-lune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-oud-minerale-2023-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-donna-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-donna-born-in-roma-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-extreme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-rocher/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-for-men-100-ml-lux--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-black-opium-glitter-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/zadig-voltaire/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/zadig-voltaire/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/antonio-banderas/antonio-banderas-blue-seduction-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/armand-basi/armand-basi-in-red-eau-de-toilette-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-wanted-eau-de-toilette100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-wanted-by-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-eau-de-parfum-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-forever-wanted-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-aqua-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro/azzaro-chrome-extreme-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/baldessarini/baldessarini-ambre-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/baldessarini/baldessarini-ambre-eau-fraiche-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bottega-veneta/bottega-veneta-eau-sensuelle-75-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bottega-veneta/bottega-veneta-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-black-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-my-burberry-blush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry-weekend-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-mr-burberry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-goddess-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-oud-storm-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-her-elixir-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/burberry/burberry-hero-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-man-wood-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari-goldea-the-roman-night-absolute-edp-75-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-black-orient-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-glacial-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-aqva-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-man-wood-neroli-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-aqva-marine-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-omnia-coral-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-omnia-crystalline-65-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/bvlgari/bvlgari-goldea-the-essence-of-a-jeweller-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cacharel/cacharel-noa-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cacharel/cacharel-amor-amor-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/calvin-klein-euphoria-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-heroes-forever-young-90-ml-a-pluse-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-men-nyc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-sexy-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-212-vip-rose-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-bad-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-dot-drama-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-fantastic-pink-collector-edition-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera-good-girl-velvet-fatale-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-ruby-sparkle-collector-edition-swarovski-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-very-good-girl-glam-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-212-vip-for-women-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-chic-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-legere-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-good-girl-supreme-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-212-vip-black-for-men-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-la-bomba-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/carolina-herrera/carolina-herrera-very-good-girl-80-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cerruti/cerruti-1881-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-allure-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-bleu-de-chanel-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/Chance%20Eau%20Fraiche%20100%20&#1084;&#1083;%20A-Plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-chance-eau-tendre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-coco-mademoisele-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-egoiste-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-gabrielle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel-5-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-mademoiselle-l-eau-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-tendre-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-parfum-2018-zolotoy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-edition-blanche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-sport-eau-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-5-eau-de-parfum-red-edition-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-sensuelle-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-mademoiselle-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-coco-noir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-splendide-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-sport-cologne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-bleu-de-chanel-l-exclusif-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-allure-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-fraiche-eau-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chanel/chanel-chance-eau-vive-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-nomade-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/chloe/chloe-love-story-eau-de-toilette-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-addict-eau-fraiche-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-dior-homme-sport-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-fahrenheit-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-hypnotic-poison-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-joy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-j-adore-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-miss-dior-cherie/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior-sauvage-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-j-adore-infinissime-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-elixir-60-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-joy-by-dior-intense-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-blooming-bouquet-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-poison-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-parfum-2019-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-rose-n-roses-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-fahrenheit-le-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-forever-and-ever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-diorissimo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-fahrenheit-32-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dolce-vita-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-sauvage-eau-forte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-intense-100-ml-a-plus-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-cherie-blooming-bouquet-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-intense-100-ml-a-plus-new-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-homme-cologne-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-miss-dior-essence-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/christian-dior/christian-dior-dior-homme-parfum-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/clinique/clinique-happy-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-aventus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-millesime-imperial-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-75-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/creed-original-vetiver-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/parfyumernaya-voda-creed-aventus-for-her-75-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-himalaya-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-aventus-for-her-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/creed-absolu-aventus-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/cr/creed-absolu-aventus-2025-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-anthology-3-l-imperatrice-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-k-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-one-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana-the-only-one-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-light-blue-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-the-one-for-men-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-k-by-dolce-gabbana-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-devotion-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-q-by-dolce-gabbana-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-dgvib3-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-3-l-imperatrice-100-ml-a-plus-new-/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dolce-gabbana/dolce-gabbana-devotion-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan-be-delicious-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-electric-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/donna-karan/donna-karan-dkny-24-7-rush-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dsquared2/dsquared2-wood-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/dunhill/dunhill-icon-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-i-am-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-j-ose-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/eisenberg/eisenberg-back-to-paris-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/elie-saab-girl-of-now-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules-escentric-01-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-escentric-molecules-escentric-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecules-02-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecule-01-guaiac-wood-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/lux-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-the-beautiful-mind-series-volume-1-intelligence-fantasy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-escentric-04-100-ml-euro--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/escentric-molecules/escentric-molecules-molecule-02-m02-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/estee-lauder/estee-lauder-modern-muse-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/fendi/fendi-life-essence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giardini-di-toscana/giardini-di-toscana-borabora-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giardini-di-toscana/giardini-di-toscana-bianco-latte-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-acqua-di-gioia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-aqua-di-gio-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-armani-code-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-profumo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-armani-because-it-s-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-intensely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-si-passione-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-profondo-edp-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/16554/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani-emporio-stronger-with-you-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-absolutely-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-armani-code-sport-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-code-eau-de-parfum-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-armani-code-parfum-125-ml-euro-sale-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-profumo-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-code-absolu-pour-homme-110-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-eau-de-parfum-intense-2023-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-acqua-di-gio-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-fiori-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nectar-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-emporio-armani-stronger-with-you-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-my-way-nacre-edition-90-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-power-of-you-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/giorgio-armani/giorgio-armani-si-passione-red-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-l-interdit-intense-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-irresistible-eau-de-parfum-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-eau-de-parfum-2014-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-toilette-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-parfum-reserve-privee-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-eau-de-parfum-bois-e-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-society-extreme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-tubereuse-noire-80-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-irresistible-rose-velvet-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-ange-ou-demon-le-secret-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-l-interdit-eau-de-parfum-rouge-ultime-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy-pour-homme-blue-label-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-pi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-insense-ultramarine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/givenchy/givenchy-gentleman-society-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-guilty-pour-homme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci-rush-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-gardenia-eau-de-parfum-2021-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-bloom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-eau-de-parfum-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-bamboo-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-rush-2-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-eau-de-parfum-ii-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-eau-fraiche-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-by-gucci-gorgeous-gardenia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-orchid-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-jasmine-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-flora-gorgeous-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/gucci/gucci-guilty-elixir-de-parfum-pour-homme-60-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-la-petite-robe-noire-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain-mon-guerlain-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-la-petite-robe-noire-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-samsara-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-allegoria-passiflora-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-alleqoria-mandarine-basilic-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-la-petite-robe-noire-ma-robe-sous-le-vent-eau-de-parfum-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/guerlain/guerlain-aqua-alleqoria-flora-cherrysia-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-eau-intense-vetiver-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes-terre-d-hermes-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hermes/hermes-barenia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-bottled-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-hugo-for-men-150-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-her-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss-the-scent-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-ma-vie-pour-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-bottled-unlimited-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-femme-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-woman-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-boss-the-scent-for-her-magnetic-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-nuit-75-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-the-scent-elixir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/hugo-boss/hugo-boss-bottled-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-l-eau-d-issey-pour-homme-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/issey-miyake/issey-miyake-l-eau-majeure-d-issey-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jean-paul-gaultier/jean-paul-gaultier-scandal-pour-homme-intense-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-forever-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/jimmy-choo/jimmy-choo-i-want-choo-with-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-jungle-l-elephant-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/kenzo/kenzo-l-eau-par-kenzo-pour-homme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-eau-de-lacoste-l-12-12-blanc-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste-essential-125-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-white-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-eau-de-lacoste-l-12-12-pour-elle-elegant-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-original-eau-de-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-pour-femme-timeless-90-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lacoste/lacoste-essential-sport-125-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-encre-noire-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-l-amour-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lalique/lalique-le-parfum-100-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-hypnose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-idole-75-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-nuit-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-la-vie-est-belle-l-eau-de-parfum-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome-tresor-midnight-rose-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-tresor-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-poeme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-climat-14-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-miracle-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-magie-noire-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-la-vie-est-belle-iris-absolu-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-idole-l-intense-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-tresor-in-love-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-la-vie-est-belle-rose-extraordinaire-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lancome/lancome-climat-eau-de-toilette-75-ml-ad-/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-eclat-d-arpege-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-modern-princess-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/lanvin/lanvin-jeanne-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/marc-jacobs/marc-jacobs-decadence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-aoud-forest-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-intense-cafe-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-roses-musk-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montale-starry-night-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montblanc/montblanc-legend-edt-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/montblanc/montblanc-legend-red-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-2-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-cheap-chic-i-love-love-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-boy-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/moschino/moschino-toy-2-bubble-gum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-blue-noir-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-for-her-fleur-musc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-ambree-90-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-narciso-rouge-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez-pure-musc-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-narciso-ambree-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-for-her-musc-noir-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/narciso-rodriguez/narciso-rodriguez-all-of-me-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-nina-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-premier-jour-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-love-in-paris-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/nina-ricci/nina-ricci-luna-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-parfum-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-invictus-legend-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/azzaro-wanted-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-olympea-legend-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-pure-xs-for-him-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabbane-invictus-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-victory-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-phantom-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-fame-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-royal-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-lady-million-80-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-elixir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-pure-xs-for-her-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-gold-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-million-gold-for-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-lady-million-royal-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-invictus-platinum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne-1-million-lucky-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-ultraviolet-for-women-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/paco-rabanne/paco-rabanne-1-million-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/parfums-de-marly/parfums-de-marly-delina-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/philipp-plein/philipp-plein-no-limits-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-paradoxe-prada-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-candy-80-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-luna-rossa-black-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-candy-florale-80-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-paradigme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/prada/prada-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli-paradiso-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli/roberto-cavalli-paradiso-azzurro-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/roberto-cavalli/roberto-cavalli-paradiso-assoluto-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/salvatore-ferragamo/salvatore-ferragamo-ferragamo-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-soir-de-lune-100-ml-a-plus-pink-/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-eau-du-soir-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-eau-du-soir-black-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/sisley/sisley-soir-de-lune-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/thierry-mugler-alien-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-beau-de-jour-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tuscan-leather-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-black-orchid-100-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-lost-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-metallique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-extreme-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-noir-for-men-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-ombre-leather-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford-oud-wood-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-velvet-orchid-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-tuscan-leather-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-bitter-peach-100-ml-a-plus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-vanille-fatale-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-noir-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-electric-cherry-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-cherry-smoke-50-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-cherry-smoke-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-electric-cherry-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-oud-minerale-2023-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/tom-ford/tom-ford-figue-erotique-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-donna-eau-de-parfum-intense-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-donna-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/trussardi/trussardi-uomo-levriero-collection-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-donna-born-in-roma-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-voce-viva-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-uomo-born-in-roma-intense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/valentino/valentino-uomo-born-in-roma-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-bright-crystal-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-crystal-noir-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-femme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace-eros-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-flame-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-pour-homme-eau-de-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-femme-dylan-purple-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-homme-dylan-blue-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-versense-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-eros-parfum-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-man-eau-fraiche-extreme-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/versace/versace-pour-femme-dylan-blush-pink-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret-bombshell-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret/victoria-s-secret-bare-magnolia-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/victoria-s-secret/victoria-s-secret-bare-rose-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-flowerbomb-nectar-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-spicebomb-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-spicebomb-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/viktor-rolf/viktor-rolf-bonbon-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-rocher/yves-rocher-comme-une-evidence-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-black-opium-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-l-homme-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-la-nuit-de-l-homme-le-parfum100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-intense-90-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-l-homme-le-parfum-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-supreme-bouquet-le-vestiaire-des-parfums-75-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-eau-de-toilette-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-mon-paris-eau-de-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-eau-de-toilette-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-opium-1977-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-manifesto-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-for-men-100-ml-lux--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-black-opium-extreme-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-black-opium-glitter-90-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-berry-crush-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-y-eau-de-parfum-intense-100-ml-euro--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent-libre-100-ml-a-plus-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-l-absolu-platine-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-le-parfum-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-libre-vanille-couture-90-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/yves-saint-laurent/yves-saint-laurent-myslf-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/zadig-voltaire/zadig-voltaire-this-is-her-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/parfyum-a-plus/zadig-voltaire/zadig-voltaire-this-is-him-100-ml-a-plus/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G790"/>
+  <dimension ref="A1:G793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -25713,70 +25728,70 @@
         <v>27</v>
       </c>
       <c r="E16" s="8">
         <v>1</v>
       </c>
       <c r="F16" s="13">
         <v>1200.0</v>
       </c>
       <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="17">
         <v>9</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13">
-        <v>1300.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="17">
         <v>10</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13">
-        <v>1000.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="17">
         <v>11</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13">
         <v>1550.0</v>
       </c>
       <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="17">
         <v>12</v>
@@ -25827,70 +25842,70 @@
         <v>39</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13">
         <v>1550.0</v>
       </c>
       <c r="G22" s="9"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="17">
         <v>15</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G23" s="9"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="17">
         <v>16</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="17">
         <v>17</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13">
         <v>1550.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="17">
         <v>18</v>
@@ -26207,70 +26222,70 @@
         <v>79</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="13">
         <v>1550.0</v>
       </c>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="17">
         <v>35</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="17">
         <v>36</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="17">
         <v>37</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="13">
         <v>1550.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="17">
         <v>38</v>
@@ -26454,70 +26469,70 @@
         <v>105</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="13">
         <v>1550.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="17">
         <v>48</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="13">
-        <v>1550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="17">
         <v>49</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="13">
-        <v>1250.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="17">
         <v>50</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="13">
         <v>1550.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="17">
         <v>51</v>
@@ -26549,70 +26564,70 @@
         <v>115</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="13">
         <v>1550.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="17">
         <v>53</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="13">
-        <v>1550.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="17">
         <v>54</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="13">
-        <v>1300.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="17">
         <v>55</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="13">
         <v>1550.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="17">
         <v>56</v>
@@ -26739,70 +26754,70 @@
         <v>135</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="13">
         <v>1550.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="17">
         <v>63</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="17">
         <v>64</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="17">
         <v>65</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="13">
         <v>1550.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="17">
         <v>66</v>
@@ -27024,70 +27039,70 @@
         <v>165</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="13">
         <v>1550.0</v>
       </c>
       <c r="G85" s="9"/>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="17">
         <v>78</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="17">
         <v>79</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="17">
         <v>80</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="13">
         <v>1550.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="17">
         <v>81</v>
@@ -27100,89 +27115,89 @@
         <v>173</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="13">
         <v>1550.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="17">
         <v>82</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="17">
         <v>83</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="13">
         <v>1550.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="17">
         <v>84</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="17">
         <v>85</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="13">
         <v>1550.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="17">
         <v>86</v>
@@ -27366,127 +27381,127 @@
         <v>201</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="13">
         <v>1550.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="17">
         <v>96</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>203</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F104" s="13">
-        <v>1550.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="17">
         <v>97</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>205</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="13">
         <v>1550.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="17">
         <v>98</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="13">
-        <v>1200.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="17">
         <v>99</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>209</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="13">
         <v>1550.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="17">
         <v>100</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="13">
-        <v>1350.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="17">
         <v>101</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>213</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="13">
         <v>1550.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="17">
         <v>102</v>
@@ -28107,51 +28122,51 @@
         <v>279</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="13">
         <v>1550.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A143" s="17">
         <v>135</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>281</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="13">
-        <v>1350.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A144" s="17">
         <v>136</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>283</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="13">
         <v>1550.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A145" s="17">
         <v>137</v>
@@ -28244,11472 +28259,11517 @@
       </c>
       <c r="F149" s="13">
         <v>1550.0</v>
       </c>
       <c r="G149" s="9"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="17">
         <v>142</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>295</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="13">
         <v>1550.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
-    <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C151" s="9" t="s">
+    <row r="151" spans="1:7" outlineLevel="1">
+      <c r="A151" s="18" t="s">
         <v>296</v>
       </c>
-      <c r="D151" s="9" t="s">
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="2"/>
+    </row>
+    <row r="152" spans="1:7" outlineLevel="2">
+      <c r="A152" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" outlineLevel="2">
+      <c r="A153" s="19"/>
+      <c r="B153" s="7"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="7"/>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="17">
+        <v>1</v>
+      </c>
+      <c r="B154" s="8"/>
+      <c r="C154" s="9" t="s">
         <v>297</v>
       </c>
-      <c r="E151" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C152" s="9" t="s">
+      <c r="D154" s="9" t="s">
         <v>298</v>
       </c>
-      <c r="D152" s="9" t="s">
+      <c r="E154" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" outlineLevel="1">
+      <c r="A155" s="18" t="s">
         <v>299</v>
       </c>
-      <c r="E152" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A153" s="18" t="s">
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="10"/>
+      <c r="G155" s="2"/>
+    </row>
+    <row r="156" spans="1:7" outlineLevel="2">
+      <c r="A156" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" outlineLevel="2">
+      <c r="A157" s="19"/>
+      <c r="B157" s="7"/>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
+      <c r="F157" s="12"/>
+      <c r="G157" s="7"/>
+    </row>
+    <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A158" s="17">
+        <v>1</v>
+      </c>
+      <c r="B158" s="8"/>
+      <c r="C158" s="9" t="s">
         <v>300</v>
       </c>
-      <c r="B153" s="2"/>
-[...7 lines deleted...]
-      <c r="A154" s="3" t="s">
+      <c r="D158" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G158" s="9"/>
+    </row>
+    <row r="159" spans="1:7" outlineLevel="1">
+      <c r="A159" s="18" t="s">
+        <v>302</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="10"/>
+      <c r="G159" s="2"/>
+    </row>
+    <row r="160" spans="1:7" outlineLevel="2">
+      <c r="A160" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B154" s="4" t="s">
+      <c r="B160" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C154" s="5" t="s">
+      <c r="C160" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D154" s="5" t="s">
+      <c r="D160" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E154" s="6" t="s">
+      <c r="E160" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F154" s="11" t="s">
+      <c r="F160" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G154" s="5" t="s">
+      <c r="G160" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="155" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A156" s="17">
+    <row r="161" spans="1:7" outlineLevel="2">
+      <c r="A161" s="19"/>
+      <c r="B161" s="7"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7"/>
+      <c r="E161" s="7"/>
+      <c r="F161" s="12"/>
+      <c r="G161" s="7"/>
+    </row>
+    <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A162" s="17">
         <v>1</v>
       </c>
-      <c r="B156" s="8"/>
-[...15 lines deleted...]
-      <c r="A157" s="18" t="s">
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
         <v>303</v>
       </c>
-      <c r="B157" s="2"/>
-[...43 lines deleted...]
-      <c r="C160" s="9" t="s">
+      <c r="D162" s="9" t="s">
         <v>304</v>
       </c>
-      <c r="D160" s="9" t="s">
+      <c r="E162" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G162" s="9"/>
+    </row>
+    <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A163" s="17">
+        <v>2</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9" t="s">
         <v>305</v>
       </c>
-      <c r="E160" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A161" s="18" t="s">
+      <c r="D163" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="B161" s="2"/>
-[...36 lines deleted...]
-      <c r="G163" s="7"/>
+      <c r="E163" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>308</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="13">
         <v>1550.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>310</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="13">
         <v>1550.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>311</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>312</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="13">
         <v>1550.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="13">
         <v>1550.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>316</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="13">
         <v>1550.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
-    <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A169" s="17">
+    <row r="169" spans="1:7" outlineLevel="1">
+      <c r="A169" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B169" s="2"/>
+      <c r="C169" s="2"/>
+      <c r="D169" s="2"/>
+      <c r="E169" s="2"/>
+      <c r="F169" s="10"/>
+      <c r="G169" s="2"/>
+    </row>
+    <row r="170" spans="1:7" outlineLevel="2">
+      <c r="A170" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B169" s="8"/>
-[...3 lines deleted...]
-      <c r="D169" s="9" t="s">
+      <c r="D170" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" outlineLevel="2">
+      <c r="A171" s="19"/>
+      <c r="B171" s="7"/>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="12"/>
+      <c r="G171" s="7"/>
+    </row>
+    <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A172" s="17">
+        <v>1</v>
+      </c>
+      <c r="B172" s="8"/>
+      <c r="C172" s="9" t="s">
         <v>318</v>
       </c>
-      <c r="E169" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A170" s="17">
+      <c r="D172" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G172" s="9"/>
+    </row>
+    <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A173" s="17">
+        <v>2</v>
+      </c>
+      <c r="B173" s="8"/>
+      <c r="C173" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F173" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G173" s="9"/>
+    </row>
+    <row r="174" spans="1:7" outlineLevel="1">
+      <c r="A174" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="B174" s="2"/>
+      <c r="C174" s="2"/>
+      <c r="D174" s="2"/>
+      <c r="E174" s="2"/>
+      <c r="F174" s="10"/>
+      <c r="G174" s="2"/>
+    </row>
+    <row r="175" spans="1:7" outlineLevel="2">
+      <c r="A175" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B170" s="8"/>
-[...26 lines deleted...]
-      <c r="A172" s="3" t="s">
+      <c r="E175" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" outlineLevel="2">
+      <c r="A176" s="19"/>
+      <c r="B176" s="7"/>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
+      <c r="F176" s="12"/>
+      <c r="G176" s="7"/>
+    </row>
+    <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A177" s="17">
+        <v>1</v>
+      </c>
+      <c r="B177" s="8"/>
+      <c r="C177" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G177" s="9"/>
+    </row>
+    <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A178" s="17">
+        <v>2</v>
+      </c>
+      <c r="B178" s="8"/>
+      <c r="C178" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G178" s="9"/>
+    </row>
+    <row r="179" spans="1:7" outlineLevel="1">
+      <c r="A179" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B179" s="2"/>
+      <c r="C179" s="2"/>
+      <c r="D179" s="2"/>
+      <c r="E179" s="2"/>
+      <c r="F179" s="10"/>
+      <c r="G179" s="2"/>
+    </row>
+    <row r="180" spans="1:7" outlineLevel="2">
+      <c r="A180" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B172" s="4" t="s">
+      <c r="B180" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C172" s="5" t="s">
+      <c r="C180" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D172" s="5" t="s">
+      <c r="D180" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E172" s="6" t="s">
+      <c r="E180" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F172" s="11" t="s">
+      <c r="F180" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G172" s="5" t="s">
+      <c r="G180" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="173" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A174" s="17">
+    <row r="181" spans="1:7" outlineLevel="2">
+      <c r="A181" s="19"/>
+      <c r="B181" s="7"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
+      <c r="F181" s="12"/>
+      <c r="G181" s="7"/>
+    </row>
+    <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A182" s="17">
         <v>1</v>
       </c>
-      <c r="B174" s="8"/>
-[...15 lines deleted...]
-      <c r="A175" s="17">
+      <c r="B182" s="8"/>
+      <c r="C182" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G182" s="9"/>
+    </row>
+    <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A183" s="17">
         <v>2</v>
       </c>
-      <c r="B175" s="8"/>
-[...136 lines deleted...]
-      <c r="G183" s="7"/>
+      <c r="B183" s="8"/>
+      <c r="C183" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F183" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
-        <v>88</v>
+        <v>208</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>89</v>
+        <v>209</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="13">
         <v>1550.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F185" s="13">
         <v>1550.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>213</v>
+        <v>155</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="13">
         <v>1550.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
-        <v>134</v>
+        <v>264</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>135</v>
+        <v>265</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F187" s="13">
         <v>1550.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>156</v>
+        <v>328</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>157</v>
+        <v>329</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F188" s="13">
         <v>1550.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
-        <v>268</v>
+        <v>330</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>269</v>
+        <v>331</v>
       </c>
       <c r="E189" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F189" s="13">
         <v>1550.0</v>
       </c>
       <c r="G189" s="9"/>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E190" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F190" s="13">
         <v>1550.0</v>
       </c>
       <c r="G190" s="9"/>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E191" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F191" s="13">
-        <v>1550.0</v>
+        <v>1700.0</v>
       </c>
       <c r="G191" s="9"/>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E192" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F192" s="13">
         <v>1550.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E193" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F193" s="13">
-        <v>1700.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>341</v>
       </c>
       <c r="E194" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F194" s="13">
         <v>1550.0</v>
       </c>
       <c r="G194" s="9"/>
     </row>
-    <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C195" s="9" t="s">
+    <row r="195" spans="1:7" outlineLevel="1">
+      <c r="A195" s="18" t="s">
         <v>342</v>
       </c>
-      <c r="D195" s="9" t="s">
-[...41 lines deleted...]
-      <c r="A198" s="3" t="s">
+      <c r="B195" s="2"/>
+      <c r="C195" s="2"/>
+      <c r="D195" s="2"/>
+      <c r="E195" s="2"/>
+      <c r="F195" s="10"/>
+      <c r="G195" s="2"/>
+    </row>
+    <row r="196" spans="1:7" outlineLevel="2">
+      <c r="A196" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B198" s="4" t="s">
+      <c r="B196" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C198" s="5" t="s">
+      <c r="C196" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D198" s="5" t="s">
+      <c r="D196" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E198" s="6" t="s">
+      <c r="E196" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F198" s="11" t="s">
+      <c r="F196" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G198" s="5" t="s">
+      <c r="G196" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="199" spans="1:7" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="G199" s="7"/>
+    <row r="197" spans="1:7" outlineLevel="2">
+      <c r="A197" s="19"/>
+      <c r="B197" s="7"/>
+      <c r="C197" s="7"/>
+      <c r="D197" s="7"/>
+      <c r="E197" s="7"/>
+      <c r="F197" s="12"/>
+      <c r="G197" s="7"/>
+    </row>
+    <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A198" s="17">
+        <v>1</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F198" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G198" s="9"/>
+    </row>
+    <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A199" s="17">
+        <v>2</v>
+      </c>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F199" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G199" s="9"/>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
-        <v>86</v>
+        <v>343</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>87</v>
+        <v>344</v>
       </c>
       <c r="E200" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F200" s="13">
         <v>1550.0</v>
       </c>
       <c r="G200" s="9"/>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
-        <v>18</v>
+        <v>345</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>19</v>
+        <v>346</v>
       </c>
       <c r="E201" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F201" s="13">
         <v>1550.0</v>
       </c>
       <c r="G201" s="9"/>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
         <v>347</v>
       </c>
       <c r="D202" s="9" t="s">
         <v>348</v>
       </c>
       <c r="E202" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F202" s="13">
         <v>1550.0</v>
       </c>
       <c r="G202" s="9"/>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E203" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F203" s="13">
         <v>1550.0</v>
       </c>
       <c r="G203" s="9"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>352</v>
       </c>
       <c r="E204" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F204" s="13">
         <v>1550.0</v>
       </c>
       <c r="G204" s="9"/>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
         <v>353</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>354</v>
       </c>
       <c r="E205" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F205" s="13">
         <v>1550.0</v>
       </c>
       <c r="G205" s="9"/>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>356</v>
       </c>
       <c r="E206" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F206" s="13">
         <v>1550.0</v>
       </c>
       <c r="G206" s="9"/>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>358</v>
       </c>
       <c r="E207" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F207" s="13">
         <v>1550.0</v>
       </c>
       <c r="G207" s="9"/>
     </row>
-    <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A208" s="17">
+    <row r="208" spans="1:7" outlineLevel="1">
+      <c r="A208" s="18" t="s">
+        <v>359</v>
+      </c>
+      <c r="B208" s="2"/>
+      <c r="C208" s="2"/>
+      <c r="D208" s="2"/>
+      <c r="E208" s="2"/>
+      <c r="F208" s="10"/>
+      <c r="G208" s="2"/>
+    </row>
+    <row r="209" spans="1:7" outlineLevel="2">
+      <c r="A209" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E209" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B208" s="8"/>
-[...3 lines deleted...]
-      <c r="D208" s="9" t="s">
+      <c r="G209" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" outlineLevel="2">
+      <c r="A210" s="19"/>
+      <c r="B210" s="7"/>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7"/>
+      <c r="E210" s="7"/>
+      <c r="F210" s="12"/>
+      <c r="G210" s="7"/>
+    </row>
+    <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A211" s="17">
+        <v>1</v>
+      </c>
+      <c r="B211" s="8"/>
+      <c r="C211" s="9" t="s">
         <v>360</v>
       </c>
-      <c r="E208" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A209" s="17">
+      <c r="D211" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G211" s="9"/>
+    </row>
+    <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A212" s="17">
+        <v>2</v>
+      </c>
+      <c r="B212" s="8"/>
+      <c r="C212" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F212" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G212" s="9"/>
+    </row>
+    <row r="213" spans="1:7" outlineLevel="1">
+      <c r="A213" s="18" t="s">
+        <v>364</v>
+      </c>
+      <c r="B213" s="2"/>
+      <c r="C213" s="2"/>
+      <c r="D213" s="2"/>
+      <c r="E213" s="2"/>
+      <c r="F213" s="10"/>
+      <c r="G213" s="2"/>
+    </row>
+    <row r="214" spans="1:7" outlineLevel="2">
+      <c r="A214" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G214" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B209" s="8"/>
-[...45 lines deleted...]
-      <c r="A212" s="3" t="s">
+    </row>
+    <row r="215" spans="1:7" outlineLevel="2">
+      <c r="A215" s="19"/>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
+      <c r="F215" s="12"/>
+      <c r="G215" s="7"/>
+    </row>
+    <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A216" s="17">
+        <v>1</v>
+      </c>
+      <c r="B216" s="8"/>
+      <c r="C216" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G216" s="9"/>
+    </row>
+    <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A217" s="17">
+        <v>2</v>
+      </c>
+      <c r="B217" s="8"/>
+      <c r="C217" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F217" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G217" s="9"/>
+    </row>
+    <row r="218" spans="1:7" outlineLevel="1">
+      <c r="A218" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="B218" s="2"/>
+      <c r="C218" s="2"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="2"/>
+      <c r="F218" s="10"/>
+      <c r="G218" s="2"/>
+    </row>
+    <row r="219" spans="1:7" outlineLevel="2">
+      <c r="A219" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B212" s="4" t="s">
+      <c r="B219" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C212" s="5" t="s">
+      <c r="C219" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D212" s="5" t="s">
+      <c r="D219" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E212" s="6" t="s">
+      <c r="E219" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F212" s="11" t="s">
+      <c r="F219" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G212" s="5" t="s">
+      <c r="G219" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="213" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A214" s="17">
+    <row r="220" spans="1:7" outlineLevel="2">
+      <c r="A220" s="19"/>
+      <c r="B220" s="7"/>
+      <c r="C220" s="7"/>
+      <c r="D220" s="7"/>
+      <c r="E220" s="7"/>
+      <c r="F220" s="12"/>
+      <c r="G220" s="7"/>
+    </row>
+    <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A221" s="17">
         <v>1</v>
       </c>
-      <c r="B214" s="8"/>
-[...15 lines deleted...]
-      <c r="A215" s="17">
+      <c r="B221" s="8"/>
+      <c r="C221" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G221" s="9"/>
+    </row>
+    <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A222" s="17">
         <v>2</v>
       </c>
-      <c r="B215" s="8"/>
-[...136 lines deleted...]
-      <c r="G223" s="7"/>
+      <c r="B222" s="8"/>
+      <c r="C222" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F222" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G222" s="9"/>
+    </row>
+    <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A223" s="17">
+        <v>3</v>
+      </c>
+      <c r="B223" s="8"/>
+      <c r="C223" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="D223" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F223" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G223" s="9"/>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="9" t="s">
-        <v>292</v>
+        <v>80</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>293</v>
+        <v>81</v>
       </c>
       <c r="E224" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F224" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G224" s="9"/>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
-        <v>42</v>
+        <v>174</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
       <c r="E225" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F225" s="13">
         <v>1650.0</v>
       </c>
       <c r="G225" s="9"/>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
-        <v>168</v>
+        <v>54</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>169</v>
+        <v>55</v>
       </c>
       <c r="E226" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F226" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G226" s="9"/>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="17">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E227" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F227" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G227" s="9"/>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="17">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="E228" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F228" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G228" s="9"/>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="17">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
-        <v>56</v>
+        <v>196</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="E229" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F229" s="13">
         <v>1550.0</v>
       </c>
       <c r="G229" s="9"/>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="17">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="9" t="s">
-        <v>76</v>
+        <v>250</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>77</v>
+        <v>251</v>
       </c>
       <c r="E230" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F230" s="13">
         <v>1550.0</v>
       </c>
       <c r="G230" s="9"/>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="17">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
-        <v>234</v>
+        <v>366</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>235</v>
+        <v>367</v>
       </c>
       <c r="E231" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F231" s="13">
         <v>1550.0</v>
       </c>
       <c r="G231" s="9"/>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="17">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9" t="s">
-        <v>200</v>
+        <v>368</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>201</v>
+        <v>369</v>
       </c>
       <c r="E232" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F232" s="13">
         <v>1550.0</v>
       </c>
       <c r="G232" s="9"/>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="17">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="9" t="s">
-        <v>254</v>
+        <v>370</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>255</v>
+        <v>371</v>
       </c>
       <c r="E233" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F233" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G233" s="9"/>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="17">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="9" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E234" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F234" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G234" s="9"/>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="17">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="9" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E235" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F235" s="13">
         <v>1550.0</v>
       </c>
       <c r="G235" s="9"/>
     </row>
     <row r="236" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="9" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E236" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F236" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G236" s="9"/>
     </row>
     <row r="237" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="17">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="9" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E237" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F237" s="13">
         <v>1650.0</v>
       </c>
       <c r="G237" s="9"/>
     </row>
     <row r="238" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="17">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="9" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E238" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F238" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G238" s="9"/>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="17">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E239" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F239" s="13">
         <v>1550.0</v>
       </c>
       <c r="G239" s="9"/>
     </row>
-    <row r="240" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...23 lines deleted...]
-      <c r="C241" s="9" t="s">
+    <row r="240" spans="1:7" outlineLevel="1">
+      <c r="A240" s="18" t="s">
         <v>384</v>
       </c>
-      <c r="D241" s="9" t="s">
+      <c r="B240" s="2"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="E240" s="2"/>
+      <c r="F240" s="10"/>
+      <c r="G240" s="2"/>
+    </row>
+    <row r="241" spans="1:7" outlineLevel="2">
+      <c r="A241" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E241" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" outlineLevel="2">
+      <c r="A242" s="19"/>
+      <c r="B242" s="7"/>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
+      <c r="F242" s="12"/>
+      <c r="G242" s="7"/>
+    </row>
+    <row r="243" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A243" s="17">
+        <v>1</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="9" t="s">
         <v>385</v>
       </c>
-      <c r="E241" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A242" s="18" t="s">
+      <c r="D243" s="9" t="s">
         <v>386</v>
       </c>
-      <c r="B242" s="2"/>
-[...7 lines deleted...]
-      <c r="A243" s="3" t="s">
+      <c r="E243" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F243" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G243" s="9"/>
+    </row>
+    <row r="244" spans="1:7" outlineLevel="1">
+      <c r="A244" s="18" t="s">
+        <v>387</v>
+      </c>
+      <c r="B244" s="2"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="E244" s="2"/>
+      <c r="F244" s="10"/>
+      <c r="G244" s="2"/>
+    </row>
+    <row r="245" spans="1:7" outlineLevel="2">
+      <c r="A245" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B243" s="4" t="s">
+      <c r="B245" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C243" s="5" t="s">
+      <c r="C245" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D243" s="5" t="s">
+      <c r="D245" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E243" s="6" t="s">
+      <c r="E245" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F243" s="11" t="s">
+      <c r="F245" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G243" s="5" t="s">
+      <c r="G245" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="244" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A245" s="17">
+    <row r="246" spans="1:7" outlineLevel="2">
+      <c r="A246" s="19"/>
+      <c r="B246" s="7"/>
+      <c r="C246" s="7"/>
+      <c r="D246" s="7"/>
+      <c r="E246" s="7"/>
+      <c r="F246" s="12"/>
+      <c r="G246" s="7"/>
+    </row>
+    <row r="247" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A247" s="17">
         <v>1</v>
       </c>
-      <c r="B245" s="8"/>
-[...55 lines deleted...]
-      <c r="G248" s="7"/>
+      <c r="B247" s="8"/>
+      <c r="C247" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F247" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G247" s="9"/>
+    </row>
+    <row r="248" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A248" s="17">
+        <v>2</v>
+      </c>
+      <c r="B248" s="8"/>
+      <c r="C248" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F248" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G248" s="9"/>
     </row>
     <row r="249" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="9" t="s">
-        <v>224</v>
+        <v>62</v>
       </c>
       <c r="D249" s="9" t="s">
-        <v>225</v>
+        <v>63</v>
       </c>
       <c r="E249" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F249" s="13">
         <v>1550.0</v>
       </c>
       <c r="G249" s="9"/>
     </row>
     <row r="250" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="9" t="s">
-        <v>252</v>
+        <v>38</v>
       </c>
       <c r="D250" s="9" t="s">
-        <v>253</v>
+        <v>39</v>
       </c>
       <c r="E250" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F250" s="13">
         <v>1550.0</v>
       </c>
       <c r="G250" s="9"/>
     </row>
     <row r="251" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="9" t="s">
-        <v>64</v>
+        <v>238</v>
       </c>
       <c r="D251" s="9" t="s">
-        <v>65</v>
+        <v>239</v>
       </c>
       <c r="E251" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F251" s="13">
         <v>1550.0</v>
       </c>
       <c r="G251" s="9"/>
     </row>
     <row r="252" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="9" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="D252" s="9" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="E252" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F252" s="13">
         <v>1550.0</v>
       </c>
       <c r="G252" s="9"/>
     </row>
     <row r="253" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9" t="s">
-        <v>242</v>
+        <v>82</v>
       </c>
       <c r="D253" s="9" t="s">
-        <v>243</v>
+        <v>83</v>
       </c>
       <c r="E253" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F253" s="13">
         <v>1550.0</v>
       </c>
       <c r="G253" s="9"/>
     </row>
     <row r="254" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="9" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="D254" s="9" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="E254" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F254" s="13">
         <v>1550.0</v>
       </c>
       <c r="G254" s="9"/>
     </row>
     <row r="255" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="9" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="D255" s="9" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="E255" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F255" s="13">
         <v>1550.0</v>
       </c>
       <c r="G255" s="9"/>
     </row>
     <row r="256" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="9" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D256" s="9" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="E256" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F256" s="13">
         <v>1550.0</v>
       </c>
       <c r="G256" s="9"/>
     </row>
     <row r="257" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="9" t="s">
-        <v>182</v>
+        <v>388</v>
       </c>
       <c r="D257" s="9" t="s">
-        <v>183</v>
+        <v>389</v>
       </c>
       <c r="E257" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F257" s="13">
         <v>1550.0</v>
       </c>
       <c r="G257" s="9"/>
     </row>
     <row r="258" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9" t="s">
-        <v>96</v>
+        <v>390</v>
       </c>
       <c r="D258" s="9" t="s">
-        <v>97</v>
+        <v>391</v>
       </c>
       <c r="E258" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F258" s="13">
         <v>1550.0</v>
       </c>
       <c r="G258" s="9"/>
     </row>
     <row r="259" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="9" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D259" s="9" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E259" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F259" s="13">
         <v>1550.0</v>
       </c>
       <c r="G259" s="9"/>
     </row>
     <row r="260" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D260" s="9" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E260" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F260" s="13">
         <v>1550.0</v>
       </c>
       <c r="G260" s="9"/>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D261" s="9" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="E261" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F261" s="13">
         <v>1550.0</v>
       </c>
       <c r="G261" s="9"/>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="D262" s="9" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E262" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F262" s="13">
         <v>1550.0</v>
       </c>
       <c r="G262" s="9"/>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="17">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D263" s="9" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E263" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F263" s="13">
         <v>1550.0</v>
       </c>
       <c r="G263" s="9"/>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="17">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D264" s="9" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E264" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F264" s="13">
         <v>1550.0</v>
       </c>
       <c r="G264" s="9"/>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="17">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="9" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D265" s="9" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E265" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F265" s="13">
         <v>1550.0</v>
       </c>
       <c r="G265" s="9"/>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="17">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="9" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D266" s="9" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E266" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F266" s="13">
         <v>1550.0</v>
       </c>
       <c r="G266" s="9"/>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="17">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D267" s="9" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E267" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F267" s="13">
         <v>1550.0</v>
       </c>
       <c r="G267" s="9"/>
     </row>
     <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="17">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D268" s="9" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E268" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F268" s="13">
         <v>1550.0</v>
       </c>
       <c r="G268" s="9"/>
     </row>
     <row r="269" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="17">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="9" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D269" s="9" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E269" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F269" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G269" s="9"/>
     </row>
     <row r="270" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="17">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="9" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D270" s="9" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E270" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F270" s="13">
         <v>1550.0</v>
       </c>
       <c r="G270" s="9"/>
     </row>
     <row r="271" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="17">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="9" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D271" s="9" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E271" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F271" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G271" s="9"/>
     </row>
     <row r="272" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="17">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="9" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D272" s="9" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E272" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F272" s="13">
         <v>1550.0</v>
       </c>
       <c r="G272" s="9"/>
     </row>
-    <row r="273" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...23 lines deleted...]
-      <c r="C274" s="9" t="s">
+    <row r="273" spans="1:7" outlineLevel="1">
+      <c r="A273" s="18" t="s">
         <v>420</v>
       </c>
-      <c r="D274" s="9" t="s">
+      <c r="B273" s="2"/>
+      <c r="C273" s="2"/>
+      <c r="D273" s="2"/>
+      <c r="E273" s="2"/>
+      <c r="F273" s="10"/>
+      <c r="G273" s="2"/>
+    </row>
+    <row r="274" spans="1:7" outlineLevel="2">
+      <c r="A274" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B274" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E274" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" outlineLevel="2">
+      <c r="A275" s="19"/>
+      <c r="B275" s="7"/>
+      <c r="C275" s="7"/>
+      <c r="D275" s="7"/>
+      <c r="E275" s="7"/>
+      <c r="F275" s="12"/>
+      <c r="G275" s="7"/>
+    </row>
+    <row r="276" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A276" s="17">
+        <v>1</v>
+      </c>
+      <c r="B276" s="8"/>
+      <c r="C276" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F276" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G276" s="9"/>
+    </row>
+    <row r="277" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A277" s="17">
+        <v>2</v>
+      </c>
+      <c r="B277" s="8"/>
+      <c r="C277" s="9" t="s">
         <v>421</v>
       </c>
-      <c r="E274" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A275" s="18" t="s">
+      <c r="D277" s="9" t="s">
         <v>422</v>
       </c>
-      <c r="B275" s="2"/>
-[...36 lines deleted...]
-      <c r="G277" s="7"/>
+      <c r="E277" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F277" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G277" s="9"/>
     </row>
     <row r="278" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A278" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B278" s="8"/>
       <c r="C278" s="9" t="s">
-        <v>158</v>
+        <v>423</v>
       </c>
       <c r="D278" s="9" t="s">
-        <v>159</v>
+        <v>424</v>
       </c>
       <c r="E278" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F278" s="13">
         <v>1550.0</v>
       </c>
       <c r="G278" s="9"/>
     </row>
     <row r="279" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B279" s="8"/>
       <c r="C279" s="9" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D279" s="9" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E279" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F279" s="13">
         <v>1550.0</v>
       </c>
       <c r="G279" s="9"/>
     </row>
-    <row r="280" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A281" s="17">
+    <row r="280" spans="1:7" outlineLevel="1">
+      <c r="A280" s="18" t="s">
+        <v>427</v>
+      </c>
+      <c r="B280" s="2"/>
+      <c r="C280" s="2"/>
+      <c r="D280" s="2"/>
+      <c r="E280" s="2"/>
+      <c r="F280" s="10"/>
+      <c r="G280" s="2"/>
+    </row>
+    <row r="281" spans="1:7" outlineLevel="2">
+      <c r="A281" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B281" s="8"/>
-[...29 lines deleted...]
-      <c r="B283" s="4" t="s">
+      <c r="B281" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C283" s="5" t="s">
+      <c r="C281" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D283" s="5" t="s">
+      <c r="D281" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E283" s="6" t="s">
+      <c r="E281" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F283" s="11" t="s">
+      <c r="F281" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G283" s="5" t="s">
+      <c r="G281" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="284" spans="1:7" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="G284" s="7"/>
+    <row r="282" spans="1:7" outlineLevel="2">
+      <c r="A282" s="19"/>
+      <c r="B282" s="7"/>
+      <c r="C282" s="7"/>
+      <c r="D282" s="7"/>
+      <c r="E282" s="7"/>
+      <c r="F282" s="12"/>
+      <c r="G282" s="7"/>
+    </row>
+    <row r="283" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A283" s="17">
+        <v>1</v>
+      </c>
+      <c r="B283" s="8"/>
+      <c r="C283" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F283" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G283" s="9"/>
+    </row>
+    <row r="284" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A284" s="17">
+        <v>2</v>
+      </c>
+      <c r="B284" s="8"/>
+      <c r="C284" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G284" s="9"/>
     </row>
     <row r="285" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B285" s="8"/>
       <c r="C285" s="9" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="D285" s="9" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="E285" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F285" s="13">
         <v>1550.0</v>
       </c>
       <c r="G285" s="9"/>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="9" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D286" s="9" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E286" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F286" s="13">
         <v>1550.0</v>
       </c>
       <c r="G286" s="9"/>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="9" t="s">
-        <v>180</v>
+        <v>112</v>
       </c>
       <c r="D287" s="9" t="s">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="E287" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F287" s="13">
         <v>1550.0</v>
       </c>
       <c r="G287" s="9"/>
     </row>
     <row r="288" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="9" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="D288" s="9" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="E288" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F288" s="13">
         <v>1550.0</v>
       </c>
       <c r="G288" s="9"/>
     </row>
     <row r="289" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B289" s="8"/>
       <c r="C289" s="9" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D289" s="9" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="E289" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F289" s="13">
         <v>1550.0</v>
       </c>
       <c r="G289" s="9"/>
     </row>
     <row r="290" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="9" t="s">
-        <v>238</v>
+        <v>50</v>
       </c>
       <c r="D290" s="9" t="s">
-        <v>239</v>
+        <v>51</v>
       </c>
       <c r="E290" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F290" s="13">
         <v>1550.0</v>
       </c>
       <c r="G290" s="9"/>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="9" t="s">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="D291" s="9" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="E291" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F291" s="13">
         <v>1550.0</v>
       </c>
       <c r="G291" s="9"/>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B292" s="8"/>
       <c r="C292" s="9" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="D292" s="9" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="E292" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F292" s="13">
         <v>1550.0</v>
       </c>
       <c r="G292" s="9"/>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="9" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="D293" s="9" t="s">
-        <v>165</v>
+        <v>43</v>
       </c>
       <c r="E293" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F293" s="13">
         <v>1550.0</v>
       </c>
       <c r="G293" s="9"/>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="9" t="s">
-        <v>104</v>
+        <v>428</v>
       </c>
       <c r="D294" s="9" t="s">
-        <v>105</v>
+        <v>429</v>
       </c>
       <c r="E294" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F294" s="13">
         <v>1550.0</v>
       </c>
       <c r="G294" s="9"/>
     </row>
     <row r="295" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="9" t="s">
-        <v>44</v>
+        <v>430</v>
       </c>
       <c r="D295" s="9" t="s">
-        <v>45</v>
+        <v>431</v>
       </c>
       <c r="E295" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F295" s="13">
         <v>1550.0</v>
       </c>
       <c r="G295" s="9"/>
     </row>
     <row r="296" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B296" s="8"/>
       <c r="C296" s="9" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D296" s="9" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E296" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F296" s="13">
         <v>1550.0</v>
       </c>
       <c r="G296" s="9"/>
     </row>
     <row r="297" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="9" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D297" s="9" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E297" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F297" s="13">
         <v>1550.0</v>
       </c>
       <c r="G297" s="9"/>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="9" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D298" s="9" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E298" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F298" s="13">
         <v>1550.0</v>
       </c>
       <c r="G298" s="9"/>
     </row>
     <row r="299" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A299" s="17">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="9" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D299" s="9" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E299" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F299" s="13">
         <v>1550.0</v>
       </c>
       <c r="G299" s="9"/>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="17">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D300" s="9" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E300" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F300" s="13">
         <v>1550.0</v>
       </c>
       <c r="G300" s="9"/>
     </row>
     <row r="301" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="17">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="9" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D301" s="9" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E301" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F301" s="13">
         <v>1550.0</v>
       </c>
       <c r="G301" s="9"/>
     </row>
     <row r="302" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="17">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B302" s="8"/>
       <c r="C302" s="9" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D302" s="9" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E302" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F302" s="13">
         <v>1550.0</v>
       </c>
       <c r="G302" s="9"/>
     </row>
     <row r="303" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="17">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B303" s="8"/>
       <c r="C303" s="9" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D303" s="9" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E303" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F303" s="13">
         <v>1550.0</v>
       </c>
       <c r="G303" s="9"/>
     </row>
     <row r="304" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="17">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="9" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E304" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F304" s="13">
         <v>1550.0</v>
       </c>
       <c r="G304" s="9"/>
     </row>
     <row r="305" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="17">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D305" s="9" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E305" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F305" s="13">
         <v>1550.0</v>
       </c>
       <c r="G305" s="9"/>
     </row>
     <row r="306" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="17">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="9" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D306" s="9" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E306" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F306" s="13">
         <v>1550.0</v>
       </c>
       <c r="G306" s="9"/>
     </row>
     <row r="307" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="17">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="9" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D307" s="9" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E307" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F307" s="13">
         <v>1550.0</v>
       </c>
       <c r="G307" s="9"/>
     </row>
     <row r="308" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="17">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="9" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D308" s="9" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E308" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F308" s="13">
         <v>1550.0</v>
       </c>
       <c r="G308" s="9"/>
     </row>
     <row r="309" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="17">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D309" s="9" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E309" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F309" s="13">
         <v>1550.0</v>
       </c>
       <c r="G309" s="9"/>
     </row>
     <row r="310" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="17">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="9" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D310" s="9" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>461</v>
+      </c>
+      <c r="E310" s="8">
+        <v>4</v>
       </c>
       <c r="F310" s="13">
-        <v>1550.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G310" s="9"/>
     </row>
     <row r="311" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="17">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="9" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D311" s="9" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E311" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F311" s="13">
         <v>1550.0</v>
       </c>
       <c r="G311" s="9"/>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="17">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="9" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D312" s="9" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>465</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>13</v>
       </c>
       <c r="F312" s="13">
-        <v>1100.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G312" s="9"/>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="17">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="9" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D313" s="9" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E313" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F313" s="13">
         <v>1550.0</v>
       </c>
       <c r="G313" s="9"/>
     </row>
-    <row r="314" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A315" s="18" t="s">
+    <row r="314" spans="1:7" outlineLevel="1">
+      <c r="A314" s="18" t="s">
         <v>468</v>
       </c>
-      <c r="B315" s="2"/>
-[...4 lines deleted...]
-      <c r="G315" s="2"/>
+      <c r="B314" s="2"/>
+      <c r="C314" s="2"/>
+      <c r="D314" s="2"/>
+      <c r="E314" s="2"/>
+      <c r="F314" s="10"/>
+      <c r="G314" s="2"/>
+    </row>
+    <row r="315" spans="1:7" outlineLevel="2">
+      <c r="A315" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E315" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G315" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="316" spans="1:7" outlineLevel="2">
-      <c r="A316" s="3" t="s">
+      <c r="A316" s="19"/>
+      <c r="B316" s="7"/>
+      <c r="C316" s="7"/>
+      <c r="D316" s="7"/>
+      <c r="E316" s="7"/>
+      <c r="F316" s="12"/>
+      <c r="G316" s="7"/>
+    </row>
+    <row r="317" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A317" s="17">
+        <v>1</v>
+      </c>
+      <c r="B317" s="8"/>
+      <c r="C317" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="D317" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="E317" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F317" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G317" s="9"/>
+    </row>
+    <row r="318" spans="1:7" outlineLevel="1">
+      <c r="A318" s="18" t="s">
+        <v>471</v>
+      </c>
+      <c r="B318" s="2"/>
+      <c r="C318" s="2"/>
+      <c r="D318" s="2"/>
+      <c r="E318" s="2"/>
+      <c r="F318" s="10"/>
+      <c r="G318" s="2"/>
+    </row>
+    <row r="319" spans="1:7" outlineLevel="2">
+      <c r="A319" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B316" s="4" t="s">
+      <c r="B319" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C316" s="5" t="s">
+      <c r="C319" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D316" s="5" t="s">
+      <c r="D319" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E316" s="6" t="s">
+      <c r="E319" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F316" s="11" t="s">
+      <c r="F319" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G316" s="5" t="s">
+      <c r="G319" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="317" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A318" s="17">
+    <row r="320" spans="1:7" outlineLevel="2">
+      <c r="A320" s="19"/>
+      <c r="B320" s="7"/>
+      <c r="C320" s="7"/>
+      <c r="D320" s="7"/>
+      <c r="E320" s="7"/>
+      <c r="F320" s="12"/>
+      <c r="G320" s="7"/>
+    </row>
+    <row r="321" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A321" s="17">
         <v>1</v>
       </c>
-      <c r="B318" s="8"/>
-[...55 lines deleted...]
-      <c r="G321" s="7"/>
+      <c r="B321" s="8"/>
+      <c r="C321" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E321" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F321" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G321" s="9"/>
     </row>
     <row r="322" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A322" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B322" s="8"/>
       <c r="C322" s="9" t="s">
-        <v>68</v>
+        <v>472</v>
       </c>
       <c r="D322" s="9" t="s">
-        <v>69</v>
+        <v>473</v>
       </c>
       <c r="E322" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F322" s="13">
-        <v>1550.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G322" s="9"/>
     </row>
     <row r="323" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B323" s="8"/>
       <c r="C323" s="9" t="s">
-        <v>472</v>
+        <v>202</v>
       </c>
       <c r="D323" s="9" t="s">
-        <v>473</v>
+        <v>203</v>
       </c>
       <c r="E323" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F323" s="13">
         <v>1200.0</v>
       </c>
       <c r="G323" s="9"/>
     </row>
     <row r="324" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B324" s="8"/>
       <c r="C324" s="9" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D324" s="9" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E324" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F324" s="13">
-        <v>1200.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G324" s="9"/>
     </row>
     <row r="325" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="9" t="s">
-        <v>208</v>
+        <v>280</v>
       </c>
       <c r="D325" s="9" t="s">
-        <v>209</v>
+        <v>281</v>
       </c>
       <c r="E325" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F325" s="13">
         <v>1550.0</v>
       </c>
       <c r="G325" s="9"/>
     </row>
     <row r="326" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="9" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
       <c r="D326" s="9" t="s">
-        <v>285</v>
+        <v>21</v>
       </c>
       <c r="E326" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F326" s="13">
-        <v>1550.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G326" s="9"/>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B327" s="8"/>
       <c r="C327" s="9" t="s">
-        <v>20</v>
+        <v>474</v>
       </c>
       <c r="D327" s="9" t="s">
-        <v>21</v>
+        <v>475</v>
       </c>
       <c r="E327" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F327" s="13">
-        <v>1350.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G327" s="9"/>
     </row>
     <row r="328" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B328" s="8"/>
       <c r="C328" s="9" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D328" s="9" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E328" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F328" s="13">
         <v>1550.0</v>
       </c>
       <c r="G328" s="9"/>
     </row>
     <row r="329" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="9" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D329" s="9" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E329" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F329" s="13">
         <v>1550.0</v>
       </c>
       <c r="G329" s="9"/>
     </row>
     <row r="330" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B330" s="8"/>
       <c r="C330" s="9" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D330" s="9" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="E330" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F330" s="13">
-        <v>1550.0</v>
+        <v>1850.0</v>
       </c>
       <c r="G330" s="9"/>
     </row>
     <row r="331" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="9" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D331" s="9" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E331" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F331" s="13">
         <v>1650.0</v>
       </c>
       <c r="G331" s="9"/>
     </row>
-    <row r="332" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A333" s="18" t="s">
+    <row r="332" spans="1:7" outlineLevel="1">
+      <c r="A332" s="18" t="s">
         <v>484</v>
       </c>
-      <c r="B333" s="2"/>
-[...4 lines deleted...]
-      <c r="G333" s="2"/>
+      <c r="B332" s="2"/>
+      <c r="C332" s="2"/>
+      <c r="D332" s="2"/>
+      <c r="E332" s="2"/>
+      <c r="F332" s="10"/>
+      <c r="G332" s="2"/>
+    </row>
+    <row r="333" spans="1:7" outlineLevel="2">
+      <c r="A333" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C333" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E333" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G333" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="334" spans="1:7" outlineLevel="2">
-      <c r="A334" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G335" s="7"/>
+      <c r="A334" s="19"/>
+      <c r="B334" s="7"/>
+      <c r="C334" s="7"/>
+      <c r="D334" s="7"/>
+      <c r="E334" s="7"/>
+      <c r="F334" s="12"/>
+      <c r="G334" s="7"/>
+    </row>
+    <row r="335" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A335" s="17">
+        <v>1</v>
+      </c>
+      <c r="B335" s="8"/>
+      <c r="C335" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="E335" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F335" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G335" s="9"/>
     </row>
     <row r="336" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="9" t="s">
-        <v>162</v>
+        <v>122</v>
       </c>
       <c r="D336" s="9" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="E336" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F336" s="13">
         <v>1550.0</v>
       </c>
       <c r="G336" s="9"/>
     </row>
     <row r="337" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B337" s="8"/>
       <c r="C337" s="9" t="s">
-        <v>124</v>
+        <v>266</v>
       </c>
       <c r="D337" s="9" t="s">
-        <v>125</v>
+        <v>267</v>
       </c>
       <c r="E337" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F337" s="13">
         <v>1550.0</v>
       </c>
       <c r="G337" s="9"/>
     </row>
     <row r="338" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B338" s="8"/>
       <c r="C338" s="9" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
       <c r="D338" s="9" t="s">
-        <v>271</v>
+        <v>159</v>
       </c>
       <c r="E338" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F338" s="13">
         <v>1550.0</v>
       </c>
       <c r="G338" s="9"/>
     </row>
     <row r="339" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B339" s="8"/>
       <c r="C339" s="9" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D339" s="9" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="E339" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F339" s="13">
         <v>1550.0</v>
       </c>
       <c r="G339" s="9"/>
     </row>
     <row r="340" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B340" s="8"/>
       <c r="C340" s="9" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="D340" s="9" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="E340" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F340" s="13">
         <v>1550.0</v>
       </c>
       <c r="G340" s="9"/>
     </row>
     <row r="341" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B341" s="8"/>
       <c r="C341" s="9" t="s">
-        <v>126</v>
+        <v>294</v>
       </c>
       <c r="D341" s="9" t="s">
-        <v>127</v>
+        <v>295</v>
       </c>
       <c r="E341" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F341" s="13">
         <v>1550.0</v>
       </c>
       <c r="G341" s="9"/>
     </row>
     <row r="342" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="9" t="s">
-        <v>298</v>
+        <v>485</v>
       </c>
       <c r="D342" s="9" t="s">
-        <v>299</v>
+        <v>486</v>
       </c>
       <c r="E342" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F342" s="13">
         <v>1550.0</v>
       </c>
       <c r="G342" s="9"/>
     </row>
     <row r="343" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B343" s="8"/>
       <c r="C343" s="9" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D343" s="9" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E343" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F343" s="13">
         <v>1550.0</v>
       </c>
       <c r="G343" s="9"/>
     </row>
     <row r="344" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B344" s="8"/>
       <c r="C344" s="9" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D344" s="9" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E344" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F344" s="13">
         <v>1550.0</v>
       </c>
       <c r="G344" s="9"/>
     </row>
     <row r="345" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B345" s="8"/>
       <c r="C345" s="9" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D345" s="9" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E345" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F345" s="13">
         <v>1550.0</v>
       </c>
       <c r="G345" s="9"/>
     </row>
     <row r="346" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B346" s="8"/>
       <c r="C346" s="9" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E346" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F346" s="13">
         <v>1550.0</v>
       </c>
       <c r="G346" s="9"/>
     </row>
     <row r="347" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B347" s="8"/>
       <c r="C347" s="9" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D347" s="9" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E347" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F347" s="13">
         <v>1550.0</v>
       </c>
       <c r="G347" s="9"/>
     </row>
     <row r="348" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B348" s="8"/>
       <c r="C348" s="9" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D348" s="9" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E348" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F348" s="13">
         <v>1550.0</v>
       </c>
       <c r="G348" s="9"/>
     </row>
     <row r="349" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B349" s="8"/>
       <c r="C349" s="9" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D349" s="9" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E349" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F349" s="13">
         <v>1550.0</v>
       </c>
       <c r="G349" s="9"/>
     </row>
-    <row r="350" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A351" s="18" t="s">
+    <row r="350" spans="1:7" outlineLevel="1">
+      <c r="A350" s="18" t="s">
         <v>501</v>
       </c>
-      <c r="B351" s="2"/>
-[...4 lines deleted...]
-      <c r="G351" s="2"/>
+      <c r="B350" s="2"/>
+      <c r="C350" s="2"/>
+      <c r="D350" s="2"/>
+      <c r="E350" s="2"/>
+      <c r="F350" s="10"/>
+      <c r="G350" s="2"/>
+    </row>
+    <row r="351" spans="1:7" outlineLevel="2">
+      <c r="A351" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B351" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C351" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E351" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G351" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="352" spans="1:7" outlineLevel="2">
-      <c r="A352" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G353" s="7"/>
+      <c r="A352" s="19"/>
+      <c r="B352" s="7"/>
+      <c r="C352" s="7"/>
+      <c r="D352" s="7"/>
+      <c r="E352" s="7"/>
+      <c r="F352" s="12"/>
+      <c r="G352" s="7"/>
+    </row>
+    <row r="353" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A353" s="17">
+        <v>1</v>
+      </c>
+      <c r="B353" s="8"/>
+      <c r="C353" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E353" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F353" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G353" s="9"/>
     </row>
     <row r="354" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B354" s="8"/>
       <c r="C354" s="9" t="s">
-        <v>220</v>
+        <v>502</v>
       </c>
       <c r="D354" s="9" t="s">
-        <v>221</v>
+        <v>503</v>
       </c>
       <c r="E354" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F354" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G354" s="9"/>
     </row>
     <row r="355" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B355" s="8"/>
       <c r="C355" s="9" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D355" s="9" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E355" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F355" s="13">
         <v>1650.0</v>
       </c>
       <c r="G355" s="9"/>
     </row>
     <row r="356" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B356" s="8"/>
       <c r="C356" s="9" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D356" s="9" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E356" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F356" s="13">
         <v>1650.0</v>
       </c>
       <c r="G356" s="9"/>
     </row>
-    <row r="357" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A357" s="17">
+    <row r="357" spans="1:7" outlineLevel="1">
+      <c r="A357" s="18" t="s">
+        <v>508</v>
+      </c>
+      <c r="B357" s="2"/>
+      <c r="C357" s="2"/>
+      <c r="D357" s="2"/>
+      <c r="E357" s="2"/>
+      <c r="F357" s="10"/>
+      <c r="G357" s="2"/>
+    </row>
+    <row r="358" spans="1:7" outlineLevel="2">
+      <c r="A358" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B357" s="8"/>
-[...9 lines deleted...]
-      <c r="F357" s="13">
+      <c r="B358" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C358" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E358" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G358" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" outlineLevel="2">
+      <c r="A359" s="19"/>
+      <c r="B359" s="7"/>
+      <c r="C359" s="7"/>
+      <c r="D359" s="7"/>
+      <c r="E359" s="7"/>
+      <c r="F359" s="12"/>
+      <c r="G359" s="7"/>
+    </row>
+    <row r="360" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A360" s="17">
+        <v>1</v>
+      </c>
+      <c r="B360" s="8"/>
+      <c r="C360" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="E360" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F360" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G360" s="9"/>
+    </row>
+    <row r="361" spans="1:7" outlineLevel="1">
+      <c r="A361" s="18" t="s">
+        <v>511</v>
+      </c>
+      <c r="B361" s="2"/>
+      <c r="C361" s="2"/>
+      <c r="D361" s="2"/>
+      <c r="E361" s="2"/>
+      <c r="F361" s="10"/>
+      <c r="G361" s="2"/>
+    </row>
+    <row r="362" spans="1:7" outlineLevel="2">
+      <c r="A362" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B362" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C362" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E362" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G362" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" outlineLevel="2">
+      <c r="A363" s="19"/>
+      <c r="B363" s="7"/>
+      <c r="C363" s="7"/>
+      <c r="D363" s="7"/>
+      <c r="E363" s="7"/>
+      <c r="F363" s="12"/>
+      <c r="G363" s="7"/>
+    </row>
+    <row r="364" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A364" s="17">
+        <v>1</v>
+      </c>
+      <c r="B364" s="8"/>
+      <c r="C364" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="D364" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="E364" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F364" s="13">
         <v>1650.0</v>
       </c>
-      <c r="G357" s="9"/>
-[...13 lines deleted...]
-      <c r="A359" s="3" t="s">
+      <c r="G364" s="9"/>
+    </row>
+    <row r="365" spans="1:7" outlineLevel="1">
+      <c r="A365" s="18" t="s">
+        <v>514</v>
+      </c>
+      <c r="B365" s="2"/>
+      <c r="C365" s="2"/>
+      <c r="D365" s="2"/>
+      <c r="E365" s="2"/>
+      <c r="F365" s="10"/>
+      <c r="G365" s="2"/>
+    </row>
+    <row r="366" spans="1:7" outlineLevel="2">
+      <c r="A366" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B359" s="4" t="s">
+      <c r="B366" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C359" s="5" t="s">
+      <c r="C366" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D359" s="5" t="s">
+      <c r="D366" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E359" s="6" t="s">
+      <c r="E366" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F359" s="11" t="s">
+      <c r="F366" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G359" s="5" t="s">
+      <c r="G366" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="360" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A361" s="17">
+    <row r="367" spans="1:7" outlineLevel="2">
+      <c r="A367" s="19"/>
+      <c r="B367" s="7"/>
+      <c r="C367" s="7"/>
+      <c r="D367" s="7"/>
+      <c r="E367" s="7"/>
+      <c r="F367" s="12"/>
+      <c r="G367" s="7"/>
+    </row>
+    <row r="368" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A368" s="17">
         <v>1</v>
       </c>
-      <c r="B361" s="8"/>
-[...71 lines deleted...]
-      <c r="F365" s="13">
+      <c r="B368" s="8"/>
+      <c r="C368" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="D368" s="9" t="s">
+        <v>516</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F368" s="13">
         <v>1650.0</v>
       </c>
-      <c r="G365" s="9"/>
-[...42 lines deleted...]
-      <c r="G368" s="7"/>
+      <c r="G368" s="9"/>
     </row>
     <row r="369" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A369" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B369" s="8"/>
       <c r="C369" s="9" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D369" s="9" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E369" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F369" s="13">
         <v>1650.0</v>
       </c>
       <c r="G369" s="9"/>
     </row>
     <row r="370" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="9" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D370" s="9" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E370" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F370" s="13">
         <v>1650.0</v>
       </c>
       <c r="G370" s="9"/>
     </row>
     <row r="371" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A371" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B371" s="8"/>
       <c r="C371" s="9" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D371" s="9" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E371" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F371" s="13">
         <v>1650.0</v>
       </c>
       <c r="G371" s="9"/>
     </row>
-    <row r="372" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A372" s="17">
+    <row r="372" spans="1:7" outlineLevel="1">
+      <c r="A372" s="18" t="s">
+        <v>523</v>
+      </c>
+      <c r="B372" s="2"/>
+      <c r="C372" s="2"/>
+      <c r="D372" s="2"/>
+      <c r="E372" s="2"/>
+      <c r="F372" s="10"/>
+      <c r="G372" s="2"/>
+    </row>
+    <row r="373" spans="1:7" outlineLevel="2">
+      <c r="A373" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B372" s="8"/>
-[...23 lines deleted...]
-      <c r="G373" s="2"/>
+      <c r="B373" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C373" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E373" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G373" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="374" spans="1:7" outlineLevel="2">
-      <c r="A374" s="3" t="s">
+      <c r="A374" s="19"/>
+      <c r="B374" s="7"/>
+      <c r="C374" s="7"/>
+      <c r="D374" s="7"/>
+      <c r="E374" s="7"/>
+      <c r="F374" s="12"/>
+      <c r="G374" s="7"/>
+    </row>
+    <row r="375" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A375" s="17">
+        <v>1</v>
+      </c>
+      <c r="B375" s="8"/>
+      <c r="C375" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="D375" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E375" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F375" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G375" s="9"/>
+    </row>
+    <row r="376" spans="1:7" outlineLevel="1">
+      <c r="A376" s="18" t="s">
+        <v>524</v>
+      </c>
+      <c r="B376" s="2"/>
+      <c r="C376" s="2"/>
+      <c r="D376" s="2"/>
+      <c r="E376" s="2"/>
+      <c r="F376" s="10"/>
+      <c r="G376" s="2"/>
+    </row>
+    <row r="377" spans="1:7" outlineLevel="2">
+      <c r="A377" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B374" s="4" t="s">
+      <c r="B377" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C374" s="5" t="s">
+      <c r="C377" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D374" s="5" t="s">
+      <c r="D377" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E374" s="6" t="s">
+      <c r="E377" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F374" s="11" t="s">
+      <c r="F377" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G374" s="5" t="s">
+      <c r="G377" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="375" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A376" s="17">
+    <row r="378" spans="1:7" outlineLevel="2">
+      <c r="A378" s="19"/>
+      <c r="B378" s="7"/>
+      <c r="C378" s="7"/>
+      <c r="D378" s="7"/>
+      <c r="E378" s="7"/>
+      <c r="F378" s="12"/>
+      <c r="G378" s="7"/>
+    </row>
+    <row r="379" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A379" s="17">
         <v>1</v>
       </c>
-      <c r="B376" s="8"/>
-[...15 lines deleted...]
-      <c r="A377" s="17">
+      <c r="B379" s="8"/>
+      <c r="C379" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="E379" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F379" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G379" s="9"/>
+    </row>
+    <row r="380" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A380" s="17">
         <v>2</v>
       </c>
-      <c r="B377" s="8"/>
-[...55 lines deleted...]
-      <c r="G380" s="7"/>
+      <c r="B380" s="8"/>
+      <c r="C380" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D380" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F380" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G380" s="9"/>
     </row>
     <row r="381" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B381" s="8"/>
       <c r="C381" s="9" t="s">
-        <v>244</v>
+        <v>525</v>
       </c>
       <c r="D381" s="9" t="s">
-        <v>245</v>
+        <v>526</v>
       </c>
       <c r="E381" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F381" s="13">
         <v>1550.0</v>
       </c>
       <c r="G381" s="9"/>
     </row>
     <row r="382" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A382" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B382" s="8"/>
       <c r="C382" s="9" t="s">
-        <v>240</v>
+        <v>527</v>
       </c>
       <c r="D382" s="9" t="s">
-        <v>241</v>
+        <v>528</v>
       </c>
       <c r="E382" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F382" s="13">
         <v>1550.0</v>
       </c>
       <c r="G382" s="9"/>
     </row>
     <row r="383" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A383" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B383" s="8"/>
       <c r="C383" s="9" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D383" s="9" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E383" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F383" s="13">
         <v>1550.0</v>
       </c>
       <c r="G383" s="9"/>
     </row>
     <row r="384" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A384" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B384" s="8"/>
       <c r="C384" s="9" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D384" s="9" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="E384" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F384" s="13">
         <v>1550.0</v>
       </c>
       <c r="G384" s="9"/>
     </row>
     <row r="385" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B385" s="8"/>
       <c r="C385" s="9" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D385" s="9" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E385" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F385" s="13">
         <v>1550.0</v>
       </c>
       <c r="G385" s="9"/>
     </row>
     <row r="386" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B386" s="8"/>
       <c r="C386" s="9" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D386" s="9" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E386" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F386" s="13">
         <v>1550.0</v>
       </c>
       <c r="G386" s="9"/>
     </row>
-    <row r="387" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A387" s="17">
+    <row r="387" spans="1:7" outlineLevel="1">
+      <c r="A387" s="18" t="s">
+        <v>537</v>
+      </c>
+      <c r="B387" s="2"/>
+      <c r="C387" s="2"/>
+      <c r="D387" s="2"/>
+      <c r="E387" s="2"/>
+      <c r="F387" s="10"/>
+      <c r="G387" s="2"/>
+    </row>
+    <row r="388" spans="1:7" outlineLevel="2">
+      <c r="A388" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B387" s="8"/>
-[...15 lines deleted...]
-      <c r="A388" s="17">
+      <c r="E388" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B388" s="8"/>
-[...3 lines deleted...]
-      <c r="D388" s="9" t="s">
+      <c r="F388" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G388" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" outlineLevel="2">
+      <c r="A389" s="19"/>
+      <c r="B389" s="7"/>
+      <c r="C389" s="7"/>
+      <c r="D389" s="7"/>
+      <c r="E389" s="7"/>
+      <c r="F389" s="12"/>
+      <c r="G389" s="7"/>
+    </row>
+    <row r="390" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A390" s="17">
+        <v>1</v>
+      </c>
+      <c r="B390" s="8"/>
+      <c r="C390" s="9" t="s">
         <v>538</v>
       </c>
-      <c r="E388" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A389" s="18" t="s">
+      <c r="D390" s="9" t="s">
         <v>539</v>
       </c>
-      <c r="B389" s="2"/>
-[...7 lines deleted...]
-      <c r="A390" s="3" t="s">
+      <c r="E390" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F390" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G390" s="9"/>
+    </row>
+    <row r="391" spans="1:7" outlineLevel="1">
+      <c r="A391" s="18" t="s">
+        <v>540</v>
+      </c>
+      <c r="B391" s="2"/>
+      <c r="C391" s="2"/>
+      <c r="D391" s="2"/>
+      <c r="E391" s="2"/>
+      <c r="F391" s="10"/>
+      <c r="G391" s="2"/>
+    </row>
+    <row r="392" spans="1:7" outlineLevel="2">
+      <c r="A392" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B390" s="4" t="s">
+      <c r="B392" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C390" s="5" t="s">
+      <c r="C392" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D390" s="5" t="s">
+      <c r="D392" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E390" s="6" t="s">
+      <c r="E392" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F390" s="11" t="s">
+      <c r="F392" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G390" s="5" t="s">
+      <c r="G392" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="391" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A392" s="17">
+    <row r="393" spans="1:7" outlineLevel="2">
+      <c r="A393" s="19"/>
+      <c r="B393" s="7"/>
+      <c r="C393" s="7"/>
+      <c r="D393" s="7"/>
+      <c r="E393" s="7"/>
+      <c r="F393" s="12"/>
+      <c r="G393" s="7"/>
+    </row>
+    <row r="394" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A394" s="17">
         <v>1</v>
       </c>
-      <c r="B392" s="8"/>
-[...3 lines deleted...]
-      <c r="D392" s="9" t="s">
+      <c r="B394" s="8"/>
+      <c r="C394" s="9" t="s">
         <v>541</v>
       </c>
-      <c r="E392" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A393" s="18" t="s">
+      <c r="D394" s="9" t="s">
         <v>542</v>
       </c>
-      <c r="B393" s="2"/>
-[...7 lines deleted...]
-      <c r="A394" s="3" t="s">
+      <c r="E394" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F394" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G394" s="9"/>
+    </row>
+    <row r="395" spans="1:7" outlineLevel="1">
+      <c r="A395" s="18" t="s">
+        <v>543</v>
+      </c>
+      <c r="B395" s="2"/>
+      <c r="C395" s="2"/>
+      <c r="D395" s="2"/>
+      <c r="E395" s="2"/>
+      <c r="F395" s="10"/>
+      <c r="G395" s="2"/>
+    </row>
+    <row r="396" spans="1:7" outlineLevel="2">
+      <c r="A396" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B394" s="4" t="s">
+      <c r="B396" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C394" s="5" t="s">
+      <c r="C396" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D394" s="5" t="s">
+      <c r="D396" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E394" s="6" t="s">
+      <c r="E396" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F394" s="11" t="s">
+      <c r="F396" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G394" s="5" t="s">
+      <c r="G396" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="395" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A396" s="17">
+    <row r="397" spans="1:7" outlineLevel="2">
+      <c r="A397" s="19"/>
+      <c r="B397" s="7"/>
+      <c r="C397" s="7"/>
+      <c r="D397" s="7"/>
+      <c r="E397" s="7"/>
+      <c r="F397" s="12"/>
+      <c r="G397" s="7"/>
+    </row>
+    <row r="398" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A398" s="17">
         <v>1</v>
       </c>
-      <c r="B396" s="8"/>
-[...3 lines deleted...]
-      <c r="D396" s="9" t="s">
+      <c r="B398" s="8"/>
+      <c r="C398" s="9" t="s">
         <v>544</v>
       </c>
-      <c r="E396" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A397" s="18" t="s">
+      <c r="D398" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="B397" s="2"/>
-[...7 lines deleted...]
-      <c r="A398" s="3" t="s">
+      <c r="E398" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F398" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G398" s="9"/>
+    </row>
+    <row r="399" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A399" s="17">
+        <v>2</v>
+      </c>
+      <c r="B399" s="8"/>
+      <c r="C399" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="D399" s="9" t="s">
+        <v>547</v>
+      </c>
+      <c r="E399" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F399" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G399" s="9"/>
+    </row>
+    <row r="400" spans="1:7" outlineLevel="1">
+      <c r="A400" s="18" t="s">
+        <v>548</v>
+      </c>
+      <c r="B400" s="2"/>
+      <c r="C400" s="2"/>
+      <c r="D400" s="2"/>
+      <c r="E400" s="2"/>
+      <c r="F400" s="10"/>
+      <c r="G400" s="2"/>
+    </row>
+    <row r="401" spans="1:7" outlineLevel="2">
+      <c r="A401" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B398" s="4" t="s">
+      <c r="B401" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C398" s="5" t="s">
+      <c r="C401" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D398" s="5" t="s">
+      <c r="D401" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E398" s="6" t="s">
+      <c r="E401" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F398" s="11" t="s">
+      <c r="F401" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G398" s="5" t="s">
+      <c r="G401" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="399" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A400" s="17">
+    <row r="402" spans="1:7" outlineLevel="2">
+      <c r="A402" s="19"/>
+      <c r="B402" s="7"/>
+      <c r="C402" s="7"/>
+      <c r="D402" s="7"/>
+      <c r="E402" s="7"/>
+      <c r="F402" s="12"/>
+      <c r="G402" s="7"/>
+    </row>
+    <row r="403" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A403" s="17">
         <v>1</v>
       </c>
-      <c r="B400" s="8"/>
-[...15 lines deleted...]
-      <c r="A401" s="17">
+      <c r="B403" s="8"/>
+      <c r="C403" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D403" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="E403" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F403" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G403" s="9"/>
+    </row>
+    <row r="404" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A404" s="17">
         <v>2</v>
       </c>
-      <c r="B401" s="8"/>
-[...55 lines deleted...]
-      <c r="G404" s="7"/>
+      <c r="B404" s="8"/>
+      <c r="C404" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E404" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F404" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G404" s="9"/>
     </row>
     <row r="405" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A405" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B405" s="8"/>
       <c r="C405" s="9" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="D405" s="9" t="s">
-        <v>227</v>
+        <v>89</v>
       </c>
       <c r="E405" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F405" s="13">
         <v>1550.0</v>
       </c>
       <c r="G405" s="9"/>
     </row>
     <row r="406" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A406" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B406" s="8"/>
       <c r="C406" s="9" t="s">
-        <v>70</v>
+        <v>290</v>
       </c>
       <c r="D406" s="9" t="s">
-        <v>71</v>
+        <v>291</v>
       </c>
       <c r="E406" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F406" s="13">
         <v>1550.0</v>
       </c>
       <c r="G406" s="9"/>
     </row>
     <row r="407" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A407" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B407" s="8"/>
       <c r="C407" s="9" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="D407" s="9" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="E407" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F407" s="13">
         <v>1550.0</v>
       </c>
       <c r="G407" s="9"/>
     </row>
     <row r="408" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A408" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B408" s="8"/>
       <c r="C408" s="9" t="s">
-        <v>294</v>
+        <v>128</v>
       </c>
       <c r="D408" s="9" t="s">
-        <v>295</v>
+        <v>129</v>
       </c>
       <c r="E408" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F408" s="13">
         <v>1550.0</v>
       </c>
       <c r="G408" s="9"/>
     </row>
     <row r="409" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A409" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B409" s="8"/>
       <c r="C409" s="9" t="s">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="D409" s="9" t="s">
-        <v>195</v>
+        <v>149</v>
       </c>
       <c r="E409" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F409" s="13">
         <v>1550.0</v>
       </c>
       <c r="G409" s="9"/>
     </row>
     <row r="410" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A410" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B410" s="8"/>
       <c r="C410" s="9" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="D410" s="9" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="E410" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F410" s="13">
         <v>1550.0</v>
       </c>
       <c r="G410" s="9"/>
     </row>
     <row r="411" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A411" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B411" s="8"/>
       <c r="C411" s="9" t="s">
-        <v>150</v>
+        <v>268</v>
       </c>
       <c r="D411" s="9" t="s">
-        <v>151</v>
+        <v>269</v>
       </c>
       <c r="E411" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F411" s="13">
         <v>1550.0</v>
       </c>
       <c r="G411" s="9"/>
     </row>
     <row r="412" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A412" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B412" s="8"/>
       <c r="C412" s="9" t="s">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="D412" s="9" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="E412" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F412" s="13">
         <v>1550.0</v>
       </c>
       <c r="G412" s="9"/>
     </row>
     <row r="413" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A413" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B413" s="8"/>
       <c r="C413" s="9" t="s">
-        <v>272</v>
+        <v>146</v>
       </c>
       <c r="D413" s="9" t="s">
-        <v>273</v>
+        <v>147</v>
       </c>
       <c r="E413" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F413" s="13">
         <v>1550.0</v>
       </c>
       <c r="G413" s="9"/>
     </row>
     <row r="414" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A414" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B414" s="8"/>
       <c r="C414" s="9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D414" s="9" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E414" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F414" s="13">
         <v>1550.0</v>
       </c>
       <c r="G414" s="9"/>
     </row>
     <row r="415" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A415" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B415" s="8"/>
       <c r="C415" s="9" t="s">
-        <v>148</v>
+        <v>549</v>
       </c>
       <c r="D415" s="9" t="s">
-        <v>149</v>
+        <v>550</v>
       </c>
       <c r="E415" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F415" s="13">
         <v>1550.0</v>
       </c>
       <c r="G415" s="9"/>
     </row>
     <row r="416" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A416" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B416" s="8"/>
       <c r="C416" s="9" t="s">
-        <v>48</v>
+        <v>551</v>
       </c>
       <c r="D416" s="9" t="s">
-        <v>49</v>
+        <v>552</v>
       </c>
       <c r="E416" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F416" s="13">
         <v>1550.0</v>
       </c>
       <c r="G416" s="9"/>
     </row>
     <row r="417" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A417" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B417" s="8"/>
       <c r="C417" s="9" t="s">
-        <v>551</v>
+        <v>22</v>
       </c>
       <c r="D417" s="9" t="s">
-        <v>552</v>
+        <v>23</v>
       </c>
       <c r="E417" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F417" s="13">
         <v>1550.0</v>
       </c>
       <c r="G417" s="9"/>
     </row>
     <row r="418" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A418" s="17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B418" s="8"/>
       <c r="C418" s="9" t="s">
         <v>553</v>
       </c>
       <c r="D418" s="9" t="s">
         <v>554</v>
       </c>
       <c r="E418" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F418" s="13">
         <v>1550.0</v>
       </c>
       <c r="G418" s="9"/>
     </row>
     <row r="419" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A419" s="17">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B419" s="8"/>
       <c r="C419" s="9" t="s">
-        <v>22</v>
+        <v>555</v>
       </c>
       <c r="D419" s="9" t="s">
-        <v>23</v>
+        <v>556</v>
       </c>
       <c r="E419" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F419" s="13">
         <v>1550.0</v>
       </c>
       <c r="G419" s="9"/>
     </row>
     <row r="420" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A420" s="17">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B420" s="8"/>
       <c r="C420" s="9" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D420" s="9" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E420" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F420" s="13">
         <v>1550.0</v>
       </c>
       <c r="G420" s="9"/>
     </row>
     <row r="421" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="17">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B421" s="8"/>
       <c r="C421" s="9" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D421" s="9" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E421" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F421" s="13">
         <v>1550.0</v>
       </c>
       <c r="G421" s="9"/>
     </row>
     <row r="422" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A422" s="17">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B422" s="8"/>
       <c r="C422" s="9" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D422" s="9" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E422" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F422" s="13">
         <v>1550.0</v>
       </c>
       <c r="G422" s="9"/>
     </row>
     <row r="423" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A423" s="17">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B423" s="8"/>
       <c r="C423" s="9" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D423" s="9" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E423" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F423" s="13">
         <v>1550.0</v>
       </c>
       <c r="G423" s="9"/>
     </row>
     <row r="424" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A424" s="17">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B424" s="8"/>
       <c r="C424" s="9" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D424" s="9" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E424" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F424" s="13">
-        <v>1550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G424" s="9"/>
     </row>
     <row r="425" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A425" s="17">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B425" s="8"/>
       <c r="C425" s="9" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D425" s="9" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E425" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F425" s="13">
         <v>1550.0</v>
       </c>
       <c r="G425" s="9"/>
     </row>
     <row r="426" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A426" s="17">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B426" s="8"/>
       <c r="C426" s="9" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D426" s="9" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E426" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F426" s="13">
-        <v>1250.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G426" s="9"/>
     </row>
     <row r="427" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A427" s="17">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B427" s="8"/>
       <c r="C427" s="9" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D427" s="9" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E427" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F427" s="13">
         <v>1550.0</v>
       </c>
       <c r="G427" s="9"/>
     </row>
     <row r="428" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A428" s="17">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B428" s="8"/>
       <c r="C428" s="9" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D428" s="9" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E428" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F428" s="13">
         <v>1550.0</v>
       </c>
       <c r="G428" s="9"/>
     </row>
     <row r="429" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A429" s="17">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B429" s="8"/>
       <c r="C429" s="9" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D429" s="9" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E429" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F429" s="13">
         <v>1550.0</v>
       </c>
       <c r="G429" s="9"/>
     </row>
     <row r="430" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A430" s="17">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="9" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D430" s="9" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E430" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F430" s="13">
         <v>1550.0</v>
       </c>
       <c r="G430" s="9"/>
     </row>
     <row r="431" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A431" s="17">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B431" s="8"/>
       <c r="C431" s="9" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D431" s="9" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E431" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F431" s="13">
         <v>1550.0</v>
       </c>
       <c r="G431" s="9"/>
     </row>
-    <row r="432" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A433" s="18" t="s">
+    <row r="432" spans="1:7" outlineLevel="1">
+      <c r="A432" s="18" t="s">
         <v>581</v>
       </c>
-      <c r="B433" s="2"/>
-[...4 lines deleted...]
-      <c r="G433" s="2"/>
+      <c r="B432" s="2"/>
+      <c r="C432" s="2"/>
+      <c r="D432" s="2"/>
+      <c r="E432" s="2"/>
+      <c r="F432" s="10"/>
+      <c r="G432" s="2"/>
+    </row>
+    <row r="433" spans="1:7" outlineLevel="2">
+      <c r="A433" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B433" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C433" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D433" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E433" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F433" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G433" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="434" spans="1:7" outlineLevel="2">
-      <c r="A434" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G435" s="7"/>
+      <c r="A434" s="19"/>
+      <c r="B434" s="7"/>
+      <c r="C434" s="7"/>
+      <c r="D434" s="7"/>
+      <c r="E434" s="7"/>
+      <c r="F434" s="12"/>
+      <c r="G434" s="7"/>
+    </row>
+    <row r="435" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A435" s="17">
+        <v>1</v>
+      </c>
+      <c r="B435" s="8"/>
+      <c r="C435" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D435" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E435" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F435" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G435" s="9"/>
     </row>
     <row r="436" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A436" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B436" s="8"/>
       <c r="C436" s="9" t="s">
-        <v>32</v>
+        <v>200</v>
       </c>
       <c r="D436" s="9" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="E436" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F436" s="13">
         <v>1550.0</v>
       </c>
       <c r="G436" s="9"/>
     </row>
     <row r="437" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A437" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B437" s="8"/>
       <c r="C437" s="9" t="s">
-        <v>204</v>
+        <v>140</v>
       </c>
       <c r="D437" s="9" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="E437" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F437" s="13">
         <v>1550.0</v>
       </c>
       <c r="G437" s="9"/>
     </row>
     <row r="438" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A438" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D438" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E438" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F438" s="13">
         <v>1550.0</v>
       </c>
       <c r="G438" s="9"/>
     </row>
     <row r="439" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A439" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B439" s="8"/>
       <c r="C439" s="9" t="s">
-        <v>144</v>
+        <v>582</v>
       </c>
       <c r="D439" s="9" t="s">
-        <v>145</v>
+        <v>583</v>
       </c>
       <c r="E439" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F439" s="13">
         <v>1550.0</v>
       </c>
       <c r="G439" s="9"/>
     </row>
     <row r="440" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A440" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B440" s="8"/>
       <c r="C440" s="9" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D440" s="9" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E440" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F440" s="13">
         <v>1550.0</v>
       </c>
       <c r="G440" s="9"/>
     </row>
     <row r="441" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A441" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B441" s="8"/>
       <c r="C441" s="9" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D441" s="9" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E441" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F441" s="13">
         <v>1550.0</v>
       </c>
       <c r="G441" s="9"/>
     </row>
     <row r="442" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A442" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B442" s="8"/>
       <c r="C442" s="9" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D442" s="9" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E442" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F442" s="13">
         <v>1550.0</v>
       </c>
       <c r="G442" s="9"/>
     </row>
     <row r="443" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A443" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B443" s="8"/>
       <c r="C443" s="9" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D443" s="9" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E443" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F443" s="13">
         <v>1550.0</v>
       </c>
       <c r="G443" s="9"/>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A444" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B444" s="8"/>
       <c r="C444" s="9" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D444" s="9" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E444" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F444" s="13">
         <v>1550.0</v>
       </c>
       <c r="G444" s="9"/>
     </row>
     <row r="445" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A445" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B445" s="8"/>
       <c r="C445" s="9" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D445" s="9" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E445" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F445" s="13">
         <v>1550.0</v>
       </c>
       <c r="G445" s="9"/>
     </row>
     <row r="446" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A446" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B446" s="8"/>
       <c r="C446" s="9" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D446" s="9" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E446" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F446" s="13">
         <v>1550.0</v>
       </c>
       <c r="G446" s="9"/>
     </row>
     <row r="447" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A447" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B447" s="8"/>
       <c r="C447" s="9" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D447" s="9" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E447" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F447" s="13">
         <v>1550.0</v>
       </c>
       <c r="G447" s="9"/>
     </row>
     <row r="448" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A448" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B448" s="8"/>
       <c r="C448" s="9" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D448" s="9" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E448" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F448" s="13">
         <v>1550.0</v>
       </c>
       <c r="G448" s="9"/>
     </row>
     <row r="449" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A449" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B449" s="8"/>
       <c r="C449" s="9" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D449" s="9" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E449" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F449" s="13">
         <v>1550.0</v>
       </c>
       <c r="G449" s="9"/>
     </row>
     <row r="450" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A450" s="17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B450" s="8"/>
       <c r="C450" s="9" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D450" s="9" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E450" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F450" s="13">
         <v>1550.0</v>
       </c>
       <c r="G450" s="9"/>
     </row>
     <row r="451" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A451" s="17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B451" s="8"/>
       <c r="C451" s="9" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D451" s="9" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="E451" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F451" s="13">
         <v>1550.0</v>
       </c>
       <c r="G451" s="9"/>
     </row>
     <row r="452" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A452" s="17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B452" s="8"/>
       <c r="C452" s="9" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D452" s="9" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E452" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F452" s="13">
         <v>1550.0</v>
       </c>
       <c r="G452" s="9"/>
     </row>
     <row r="453" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A453" s="17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B453" s="8"/>
       <c r="C453" s="9" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D453" s="9" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E453" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F453" s="13">
         <v>1550.0</v>
       </c>
       <c r="G453" s="9"/>
     </row>
     <row r="454" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A454" s="17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B454" s="8"/>
       <c r="C454" s="9" t="s">
-        <v>610</v>
+        <v>26</v>
       </c>
       <c r="D454" s="9" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E454" s="8">
+        <v>1</v>
       </c>
       <c r="F454" s="13">
-        <v>1550.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G454" s="9"/>
     </row>
     <row r="455" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A455" s="17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B455" s="8"/>
       <c r="C455" s="9" t="s">
-        <v>26</v>
+        <v>612</v>
       </c>
       <c r="D455" s="9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>613</v>
+      </c>
+      <c r="E455" s="8" t="s">
+        <v>13</v>
       </c>
       <c r="F455" s="13">
-        <v>1200.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G455" s="9"/>
     </row>
     <row r="456" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A456" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B456" s="8"/>
       <c r="C456" s="9" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D456" s="9" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="E456" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F456" s="13">
         <v>1550.0</v>
       </c>
       <c r="G456" s="9"/>
     </row>
     <row r="457" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A457" s="17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B457" s="8"/>
       <c r="C457" s="9" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D457" s="9" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="E457" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F457" s="13">
         <v>1550.0</v>
       </c>
       <c r="G457" s="9"/>
     </row>
-    <row r="458" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="A459" s="18" t="s">
+    <row r="458" spans="1:7" outlineLevel="1">
+      <c r="A458" s="18" t="s">
         <v>618</v>
       </c>
-      <c r="B459" s="2"/>
-[...4 lines deleted...]
-      <c r="G459" s="2"/>
+      <c r="B458" s="2"/>
+      <c r="C458" s="2"/>
+      <c r="D458" s="2"/>
+      <c r="E458" s="2"/>
+      <c r="F458" s="10"/>
+      <c r="G458" s="2"/>
+    </row>
+    <row r="459" spans="1:7" outlineLevel="2">
+      <c r="A459" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B459" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D459" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E459" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F459" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G459" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="460" spans="1:7" outlineLevel="2">
-      <c r="A460" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G461" s="7"/>
+      <c r="A460" s="19"/>
+      <c r="B460" s="7"/>
+      <c r="C460" s="7"/>
+      <c r="D460" s="7"/>
+      <c r="E460" s="7"/>
+      <c r="F460" s="12"/>
+      <c r="G460" s="7"/>
+    </row>
+    <row r="461" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A461" s="17">
+        <v>1</v>
+      </c>
+      <c r="B461" s="8"/>
+      <c r="C461" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="D461" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="E461" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F461" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G461" s="9"/>
     </row>
     <row r="462" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A462" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="9" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="D462" s="9" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="E462" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F462" s="13">
         <v>1550.0</v>
       </c>
       <c r="G462" s="9"/>
     </row>
     <row r="463" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A463" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B463" s="8"/>
       <c r="C463" s="9" t="s">
-        <v>170</v>
+        <v>270</v>
       </c>
       <c r="D463" s="9" t="s">
-        <v>171</v>
+        <v>271</v>
       </c>
       <c r="E463" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F463" s="13">
         <v>1550.0</v>
       </c>
       <c r="G463" s="9"/>
     </row>
     <row r="464" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A464" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B464" s="8"/>
       <c r="C464" s="9" t="s">
-        <v>274</v>
+        <v>619</v>
       </c>
       <c r="D464" s="9" t="s">
-        <v>275</v>
+        <v>620</v>
       </c>
       <c r="E464" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F464" s="13">
         <v>1550.0</v>
       </c>
       <c r="G464" s="9"/>
     </row>
     <row r="465" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A465" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B465" s="8"/>
       <c r="C465" s="9" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D465" s="9" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E465" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F465" s="13">
         <v>1550.0</v>
       </c>
       <c r="G465" s="9"/>
     </row>
     <row r="466" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A466" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B466" s="8"/>
       <c r="C466" s="9" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D466" s="9" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E466" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F466" s="13">
         <v>1550.0</v>
       </c>
       <c r="G466" s="9"/>
     </row>
     <row r="467" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A467" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B467" s="8"/>
       <c r="C467" s="9" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D467" s="9" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E467" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F467" s="13">
         <v>1550.0</v>
       </c>
       <c r="G467" s="9"/>
     </row>
     <row r="468" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A468" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B468" s="8"/>
       <c r="C468" s="9" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D468" s="9" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E468" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F468" s="13">
         <v>1550.0</v>
       </c>
       <c r="G468" s="9"/>
     </row>
     <row r="469" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A469" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B469" s="8"/>
       <c r="C469" s="9" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D469" s="9" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E469" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F469" s="13">
-        <v>1550.0</v>
+        <v>2550.0</v>
       </c>
       <c r="G469" s="9"/>
     </row>
     <row r="470" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A470" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B470" s="8"/>
       <c r="C470" s="9" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D470" s="9" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E470" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F470" s="13">
-        <v>2550.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G470" s="9"/>
     </row>
     <row r="471" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A471" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B471" s="8"/>
       <c r="C471" s="9" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D471" s="9" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E471" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F471" s="13">
         <v>1550.0</v>
       </c>
       <c r="G471" s="9"/>
     </row>
     <row r="472" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A472" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B472" s="8"/>
       <c r="C472" s="9" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D472" s="9" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E472" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F472" s="13">
         <v>1550.0</v>
       </c>
       <c r="G472" s="9"/>
     </row>
     <row r="473" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A473" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B473" s="8"/>
       <c r="C473" s="9" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D473" s="9" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E473" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F473" s="13">
         <v>1550.0</v>
       </c>
       <c r="G473" s="9"/>
     </row>
     <row r="474" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A474" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B474" s="8"/>
       <c r="C474" s="9" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D474" s="9" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="E474" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F474" s="13">
         <v>1550.0</v>
       </c>
       <c r="G474" s="9"/>
     </row>
     <row r="475" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A475" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B475" s="8"/>
       <c r="C475" s="9" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="D475" s="9" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="E475" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F475" s="13">
         <v>1550.0</v>
       </c>
       <c r="G475" s="9"/>
     </row>
     <row r="476" spans="1:7" outlineLevel="1">
       <c r="A476" s="18" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B476" s="2"/>
       <c r="C476" s="2"/>
       <c r="D476" s="2"/>
       <c r="E476" s="2"/>
       <c r="F476" s="10"/>
       <c r="G476" s="2"/>
     </row>
     <row r="477" spans="1:7" outlineLevel="2">
       <c r="A477" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D477" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E477" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F477" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G477" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="478" spans="1:7" outlineLevel="2">
       <c r="A478" s="19"/>
       <c r="B478" s="7"/>
       <c r="C478" s="7"/>
       <c r="D478" s="7"/>
       <c r="E478" s="7"/>
       <c r="F478" s="12"/>
       <c r="G478" s="7"/>
     </row>
     <row r="479" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A479" s="17">
         <v>1</v>
       </c>
       <c r="B479" s="8"/>
       <c r="C479" s="9" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D479" s="9" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="E479" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F479" s="13">
         <v>1550.0</v>
       </c>
       <c r="G479" s="9"/>
     </row>
     <row r="480" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A480" s="17">
         <v>2</v>
       </c>
       <c r="B480" s="8"/>
       <c r="C480" s="9" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D480" s="9" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E480" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F480" s="13">
         <v>1550.0</v>
       </c>
       <c r="G480" s="9"/>
     </row>
     <row r="481" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A481" s="17">
         <v>3</v>
       </c>
       <c r="B481" s="8"/>
       <c r="C481" s="9" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D481" s="9" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E481" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F481" s="13">
         <v>1550.0</v>
       </c>
       <c r="G481" s="9"/>
     </row>
     <row r="482" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A482" s="17">
         <v>4</v>
       </c>
       <c r="B482" s="8"/>
       <c r="C482" s="9" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D482" s="9" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E482" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F482" s="13">
         <v>1550.0</v>
       </c>
       <c r="G482" s="9"/>
     </row>
     <row r="483" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A483" s="17">
         <v>5</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="9" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D483" s="9" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E483" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F483" s="13">
         <v>1550.0</v>
       </c>
       <c r="G483" s="9"/>
     </row>
     <row r="484" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A484" s="17">
         <v>6</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="9" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D484" s="9" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E484" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F484" s="13">
         <v>1550.0</v>
       </c>
       <c r="G484" s="9"/>
     </row>
     <row r="485" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A485" s="17">
         <v>7</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="9" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D485" s="9" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E485" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F485" s="13">
         <v>1550.0</v>
       </c>
       <c r="G485" s="9"/>
     </row>
     <row r="486" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A486" s="17">
         <v>8</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="9" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D486" s="9" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E486" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F486" s="13">
         <v>1550.0</v>
       </c>
       <c r="G486" s="9"/>
     </row>
     <row r="487" spans="1:7" outlineLevel="1">
       <c r="A487" s="18" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B487" s="2"/>
       <c r="C487" s="2"/>
       <c r="D487" s="2"/>
       <c r="E487" s="2"/>
       <c r="F487" s="10"/>
       <c r="G487" s="2"/>
     </row>
     <row r="488" spans="1:7" outlineLevel="2">
       <c r="A488" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C488" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D488" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E488" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F488" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G488" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="489" spans="1:7" outlineLevel="2">
       <c r="A489" s="19"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
       <c r="F489" s="12"/>
       <c r="G489" s="7"/>
     </row>
     <row r="490" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A490" s="17">
         <v>1</v>
       </c>
       <c r="B490" s="8"/>
       <c r="C490" s="9" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D490" s="9" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E490" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F490" s="13">
         <v>1550.0</v>
       </c>
       <c r="G490" s="9"/>
     </row>
     <row r="491" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A491" s="17">
         <v>2</v>
       </c>
       <c r="B491" s="8"/>
       <c r="C491" s="9" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D491" s="9" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E491" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F491" s="13">
         <v>1550.0</v>
       </c>
       <c r="G491" s="9"/>
     </row>
     <row r="492" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A492" s="17">
         <v>3</v>
       </c>
       <c r="B492" s="8"/>
       <c r="C492" s="9" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D492" s="9" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E492" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F492" s="13">
         <v>1300.0</v>
       </c>
       <c r="G492" s="9"/>
     </row>
     <row r="493" spans="1:7" outlineLevel="1">
       <c r="A493" s="18" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B493" s="2"/>
       <c r="C493" s="2"/>
       <c r="D493" s="2"/>
       <c r="E493" s="2"/>
       <c r="F493" s="10"/>
       <c r="G493" s="2"/>
     </row>
     <row r="494" spans="1:7" outlineLevel="2">
       <c r="A494" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C494" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F494" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G494" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="495" spans="1:7" outlineLevel="2">
       <c r="A495" s="19"/>
       <c r="B495" s="7"/>
       <c r="C495" s="7"/>
       <c r="D495" s="7"/>
       <c r="E495" s="7"/>
       <c r="F495" s="12"/>
       <c r="G495" s="7"/>
     </row>
     <row r="496" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A496" s="17">
         <v>1</v>
       </c>
       <c r="B496" s="8"/>
       <c r="C496" s="9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D496" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E496" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F496" s="13">
         <v>1550.0</v>
       </c>
       <c r="G496" s="9"/>
     </row>
     <row r="497" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A497" s="17">
         <v>2</v>
       </c>
       <c r="B497" s="8"/>
       <c r="C497" s="9" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D497" s="9" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E497" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F497" s="13">
         <v>1550.0</v>
       </c>
       <c r="G497" s="9"/>
     </row>
     <row r="498" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A498" s="17">
         <v>3</v>
       </c>
       <c r="B498" s="8"/>
       <c r="C498" s="9" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D498" s="9" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E498" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F498" s="13">
         <v>1550.0</v>
       </c>
       <c r="G498" s="9"/>
     </row>
     <row r="499" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A499" s="17">
         <v>4</v>
       </c>
       <c r="B499" s="8"/>
       <c r="C499" s="9" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D499" s="9" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E499" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F499" s="13">
         <v>1550.0</v>
       </c>
       <c r="G499" s="9"/>
     </row>
     <row r="500" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A500" s="17">
         <v>5</v>
       </c>
       <c r="B500" s="8"/>
       <c r="C500" s="9" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D500" s="9" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E500" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F500" s="13">
         <v>1550.0</v>
       </c>
       <c r="G500" s="9"/>
     </row>
     <row r="501" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A501" s="17">
         <v>6</v>
       </c>
       <c r="B501" s="8"/>
       <c r="C501" s="9" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D501" s="9" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E501" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F501" s="13">
         <v>1550.0</v>
       </c>
       <c r="G501" s="9"/>
     </row>
     <row r="502" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A502" s="17">
         <v>7</v>
       </c>
       <c r="B502" s="8"/>
       <c r="C502" s="9" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D502" s="9" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E502" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F502" s="13">
         <v>1550.0</v>
       </c>
       <c r="G502" s="9"/>
     </row>
     <row r="503" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A503" s="17">
         <v>8</v>
       </c>
       <c r="B503" s="8"/>
       <c r="C503" s="9" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D503" s="9" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E503" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F503" s="13">
         <v>1550.0</v>
       </c>
       <c r="G503" s="9"/>
     </row>
     <row r="504" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A504" s="17">
         <v>9</v>
       </c>
       <c r="B504" s="8"/>
       <c r="C504" s="9" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D504" s="9" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E504" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F504" s="13">
         <v>1550.0</v>
       </c>
       <c r="G504" s="9"/>
     </row>
     <row r="505" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A505" s="17">
         <v>10</v>
       </c>
       <c r="B505" s="8"/>
       <c r="C505" s="9" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D505" s="9" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E505" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F505" s="13">
         <v>1550.0</v>
       </c>
       <c r="G505" s="9"/>
     </row>
-    <row r="506" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A507" s="3" t="s">
+    <row r="506" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A506" s="17">
+        <v>11</v>
+      </c>
+      <c r="B506" s="8"/>
+      <c r="C506" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="D506" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="E506" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F506" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G506" s="9"/>
+    </row>
+    <row r="507" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A507" s="17">
+        <v>12</v>
+      </c>
+      <c r="B507" s="8"/>
+      <c r="C507" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="D507" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="E507" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F507" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G507" s="9"/>
+    </row>
+    <row r="508" spans="1:7" outlineLevel="1">
+      <c r="A508" s="18" t="s">
+        <v>676</v>
+      </c>
+      <c r="B508" s="2"/>
+      <c r="C508" s="2"/>
+      <c r="D508" s="2"/>
+      <c r="E508" s="2"/>
+      <c r="F508" s="10"/>
+      <c r="G508" s="2"/>
+    </row>
+    <row r="509" spans="1:7" outlineLevel="2">
+      <c r="A509" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B507" s="4" t="s">
+      <c r="B509" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C507" s="5" t="s">
+      <c r="C509" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D507" s="5" t="s">
+      <c r="D509" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E507" s="6" t="s">
+      <c r="E509" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F507" s="11" t="s">
+      <c r="F509" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G507" s="5" t="s">
+      <c r="G509" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="508" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A509" s="17">
+    <row r="510" spans="1:7" outlineLevel="2">
+      <c r="A510" s="19"/>
+      <c r="B510" s="7"/>
+      <c r="C510" s="7"/>
+      <c r="D510" s="7"/>
+      <c r="E510" s="7"/>
+      <c r="F510" s="12"/>
+      <c r="G510" s="7"/>
+    </row>
+    <row r="511" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A511" s="17">
         <v>1</v>
       </c>
-      <c r="B509" s="8"/>
-[...15 lines deleted...]
-      <c r="A510" s="17">
+      <c r="B511" s="8"/>
+      <c r="C511" s="9" t="s">
+        <v>677</v>
+      </c>
+      <c r="D511" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="E511" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F511" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G511" s="9"/>
+    </row>
+    <row r="512" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A512" s="17">
         <v>2</v>
       </c>
-      <c r="B510" s="8"/>
-[...26 lines deleted...]
-      <c r="A512" s="3" t="s">
+      <c r="B512" s="8"/>
+      <c r="C512" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="D512" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="E512" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F512" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G512" s="9"/>
+    </row>
+    <row r="513" spans="1:7" outlineLevel="1">
+      <c r="A513" s="18" t="s">
+        <v>681</v>
+      </c>
+      <c r="B513" s="2"/>
+      <c r="C513" s="2"/>
+      <c r="D513" s="2"/>
+      <c r="E513" s="2"/>
+      <c r="F513" s="10"/>
+      <c r="G513" s="2"/>
+    </row>
+    <row r="514" spans="1:7" outlineLevel="2">
+      <c r="A514" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B512" s="4" t="s">
+      <c r="B514" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C512" s="5" t="s">
+      <c r="C514" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D512" s="5" t="s">
+      <c r="D514" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E512" s="6" t="s">
+      <c r="E514" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F512" s="11" t="s">
+      <c r="F514" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G512" s="5" t="s">
+      <c r="G514" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="513" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G515" s="9"/>
+    <row r="515" spans="1:7" outlineLevel="2">
+      <c r="A515" s="19"/>
+      <c r="B515" s="7"/>
+      <c r="C515" s="7"/>
+      <c r="D515" s="7"/>
+      <c r="E515" s="7"/>
+      <c r="F515" s="12"/>
+      <c r="G515" s="7"/>
     </row>
     <row r="516" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A516" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B516" s="8"/>
       <c r="C516" s="9" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D516" s="9" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E516" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F516" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G516" s="9"/>
     </row>
     <row r="517" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A517" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B517" s="8"/>
       <c r="C517" s="9" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D517" s="9" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E517" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F517" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G517" s="9"/>
+    </row>
+    <row r="518" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A518" s="17">
+        <v>3</v>
+      </c>
+      <c r="B518" s="8"/>
+      <c r="C518" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="D518" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="E518" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F518" s="13">
         <v>1650.0</v>
       </c>
-      <c r="G517" s="9"/>
-[...13 lines deleted...]
-      <c r="A519" s="3" t="s">
+      <c r="G518" s="9"/>
+    </row>
+    <row r="519" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A519" s="17">
         <v>4</v>
       </c>
-      <c r="B519" s="4" t="s">
+      <c r="B519" s="8"/>
+      <c r="C519" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="D519" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="E519" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F519" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G519" s="9"/>
+    </row>
+    <row r="520" spans="1:7" outlineLevel="1">
+      <c r="A520" s="18" t="s">
+        <v>690</v>
+      </c>
+      <c r="B520" s="2"/>
+      <c r="C520" s="2"/>
+      <c r="D520" s="2"/>
+      <c r="E520" s="2"/>
+      <c r="F520" s="10"/>
+      <c r="G520" s="2"/>
+    </row>
+    <row r="521" spans="1:7" outlineLevel="2">
+      <c r="A521" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B521" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C519" s="5" t="s">
+      <c r="C521" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D519" s="5" t="s">
+      <c r="D521" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E519" s="6" t="s">
+      <c r="E521" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F519" s="11" t="s">
+      <c r="F521" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G519" s="5" t="s">
+      <c r="G521" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="520" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G522" s="9"/>
+    <row r="522" spans="1:7" outlineLevel="2">
+      <c r="A522" s="19"/>
+      <c r="B522" s="7"/>
+      <c r="C522" s="7"/>
+      <c r="D522" s="7"/>
+      <c r="E522" s="7"/>
+      <c r="F522" s="12"/>
+      <c r="G522" s="7"/>
     </row>
     <row r="523" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A523" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B523" s="8"/>
       <c r="C523" s="9" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D523" s="9" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E523" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F523" s="13">
         <v>1650.0</v>
       </c>
       <c r="G523" s="9"/>
     </row>
     <row r="524" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A524" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B524" s="8"/>
       <c r="C524" s="9" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D524" s="9" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E524" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F524" s="13">
         <v>1650.0</v>
       </c>
       <c r="G524" s="9"/>
     </row>
-    <row r="525" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A526" s="3" t="s">
+    <row r="525" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A525" s="17">
+        <v>3</v>
+      </c>
+      <c r="B525" s="8"/>
+      <c r="C525" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="D525" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="E525" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F525" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G525" s="9"/>
+    </row>
+    <row r="526" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A526" s="17">
         <v>4</v>
       </c>
-      <c r="B526" s="4" t="s">
+      <c r="B526" s="8"/>
+      <c r="C526" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="D526" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="E526" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F526" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G526" s="9"/>
+    </row>
+    <row r="527" spans="1:7" outlineLevel="1">
+      <c r="A527" s="18" t="s">
+        <v>699</v>
+      </c>
+      <c r="B527" s="2"/>
+      <c r="C527" s="2"/>
+      <c r="D527" s="2"/>
+      <c r="E527" s="2"/>
+      <c r="F527" s="10"/>
+      <c r="G527" s="2"/>
+    </row>
+    <row r="528" spans="1:7" outlineLevel="2">
+      <c r="A528" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B528" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C526" s="5" t="s">
+      <c r="C528" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D526" s="5" t="s">
+      <c r="D528" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E526" s="6" t="s">
+      <c r="E528" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F526" s="11" t="s">
+      <c r="F528" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G526" s="5" t="s">
+      <c r="G528" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="527" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G529" s="9"/>
+    <row r="529" spans="1:7" outlineLevel="2">
+      <c r="A529" s="19"/>
+      <c r="B529" s="7"/>
+      <c r="C529" s="7"/>
+      <c r="D529" s="7"/>
+      <c r="E529" s="7"/>
+      <c r="F529" s="12"/>
+      <c r="G529" s="7"/>
     </row>
     <row r="530" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A530" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B530" s="8"/>
       <c r="C530" s="9" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D530" s="9" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E530" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F530" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G530" s="9"/>
     </row>
     <row r="531" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A531" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B531" s="8"/>
       <c r="C531" s="9" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D531" s="9" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E531" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F531" s="13">
         <v>1550.0</v>
       </c>
       <c r="G531" s="9"/>
     </row>
-    <row r="532" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A532" s="17">
+    <row r="532" spans="1:7" outlineLevel="1">
+      <c r="A532" s="18" t="s">
+        <v>704</v>
+      </c>
+      <c r="B532" s="2"/>
+      <c r="C532" s="2"/>
+      <c r="D532" s="2"/>
+      <c r="E532" s="2"/>
+      <c r="F532" s="10"/>
+      <c r="G532" s="2"/>
+    </row>
+    <row r="533" spans="1:7" outlineLevel="2">
+      <c r="A533" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B533" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B532" s="8"/>
-[...23 lines deleted...]
-      <c r="G533" s="2"/>
+      <c r="C533" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D533" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E533" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F533" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G533" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="534" spans="1:7" outlineLevel="2">
-      <c r="A534" s="3" t="s">
-[...28 lines deleted...]
-      <c r="G535" s="7"/>
+      <c r="A534" s="19"/>
+      <c r="B534" s="7"/>
+      <c r="C534" s="7"/>
+      <c r="D534" s="7"/>
+      <c r="E534" s="7"/>
+      <c r="F534" s="12"/>
+      <c r="G534" s="7"/>
+    </row>
+    <row r="535" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A535" s="17">
+        <v>1</v>
+      </c>
+      <c r="B535" s="8"/>
+      <c r="C535" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D535" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="E535" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F535" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G535" s="9"/>
     </row>
     <row r="536" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A536" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B536" s="8"/>
       <c r="C536" s="9" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="D536" s="9" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="E536" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F536" s="13">
         <v>1550.0</v>
       </c>
       <c r="G536" s="9"/>
     </row>
     <row r="537" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A537" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B537" s="8"/>
       <c r="C537" s="9" t="s">
-        <v>146</v>
+        <v>262</v>
       </c>
       <c r="D537" s="9" t="s">
-        <v>147</v>
+        <v>263</v>
       </c>
       <c r="E537" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F537" s="13">
         <v>1550.0</v>
       </c>
       <c r="G537" s="9"/>
     </row>
     <row r="538" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A538" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B538" s="8"/>
       <c r="C538" s="9" t="s">
-        <v>266</v>
+        <v>705</v>
       </c>
       <c r="D538" s="9" t="s">
-        <v>267</v>
+        <v>706</v>
       </c>
       <c r="E538" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F538" s="13">
         <v>1550.0</v>
       </c>
       <c r="G538" s="9"/>
     </row>
     <row r="539" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A539" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B539" s="8"/>
       <c r="C539" s="9" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D539" s="9" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E539" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F539" s="13">
         <v>1550.0</v>
       </c>
       <c r="G539" s="9"/>
     </row>
     <row r="540" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A540" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B540" s="8"/>
       <c r="C540" s="9" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D540" s="9" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E540" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F540" s="13">
         <v>1550.0</v>
       </c>
       <c r="G540" s="9"/>
     </row>
     <row r="541" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A541" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B541" s="8"/>
       <c r="C541" s="9" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D541" s="9" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E541" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F541" s="13">
         <v>1550.0</v>
       </c>
       <c r="G541" s="9"/>
     </row>
     <row r="542" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A542" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B542" s="8"/>
       <c r="C542" s="9" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D542" s="9" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E542" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F542" s="13">
         <v>1550.0</v>
       </c>
       <c r="G542" s="9"/>
     </row>
     <row r="543" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A543" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B543" s="8"/>
       <c r="C543" s="9" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D543" s="9" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="E543" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F543" s="13">
         <v>1550.0</v>
       </c>
       <c r="G543" s="9"/>
     </row>
-    <row r="544" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A544" s="17">
+    <row r="544" spans="1:7" outlineLevel="1">
+      <c r="A544" s="18" t="s">
+        <v>717</v>
+      </c>
+      <c r="B544" s="2"/>
+      <c r="C544" s="2"/>
+      <c r="D544" s="2"/>
+      <c r="E544" s="2"/>
+      <c r="F544" s="10"/>
+      <c r="G544" s="2"/>
+    </row>
+    <row r="545" spans="1:7" outlineLevel="2">
+      <c r="A545" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B545" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D545" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E545" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F545" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B544" s="8"/>
-[...15 lines deleted...]
-      <c r="A545" s="17">
+      <c r="G545" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B545" s="8"/>
-[...3 lines deleted...]
-      <c r="D545" s="9" t="s">
+    </row>
+    <row r="546" spans="1:7" outlineLevel="2">
+      <c r="A546" s="19"/>
+      <c r="B546" s="7"/>
+      <c r="C546" s="7"/>
+      <c r="D546" s="7"/>
+      <c r="E546" s="7"/>
+      <c r="F546" s="12"/>
+      <c r="G546" s="7"/>
+    </row>
+    <row r="547" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A547" s="17">
+        <v>1</v>
+      </c>
+      <c r="B547" s="8"/>
+      <c r="C547" s="9" t="s">
         <v>718</v>
       </c>
-      <c r="E545" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A546" s="18" t="s">
+      <c r="D547" s="9" t="s">
         <v>719</v>
       </c>
-      <c r="B546" s="2"/>
-[...36 lines deleted...]
-      <c r="G548" s="7"/>
+      <c r="E547" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F547" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G547" s="9"/>
+    </row>
+    <row r="548" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A548" s="17">
+        <v>2</v>
+      </c>
+      <c r="B548" s="8"/>
+      <c r="C548" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="E548" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F548" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G548" s="9"/>
     </row>
     <row r="549" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A549" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B549" s="8"/>
       <c r="C549" s="9" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D549" s="9" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E549" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F549" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G549" s="9"/>
     </row>
-    <row r="550" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A550" s="17">
+    <row r="550" spans="1:7" outlineLevel="1">
+      <c r="A550" s="18" t="s">
+        <v>724</v>
+      </c>
+      <c r="B550" s="2"/>
+      <c r="C550" s="2"/>
+      <c r="D550" s="2"/>
+      <c r="E550" s="2"/>
+      <c r="F550" s="10"/>
+      <c r="G550" s="2"/>
+    </row>
+    <row r="551" spans="1:7" outlineLevel="2">
+      <c r="A551" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B551" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C551" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D551" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E551" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F551" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G551" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" outlineLevel="2">
+      <c r="A552" s="19"/>
+      <c r="B552" s="7"/>
+      <c r="C552" s="7"/>
+      <c r="D552" s="7"/>
+      <c r="E552" s="7"/>
+      <c r="F552" s="12"/>
+      <c r="G552" s="7"/>
+    </row>
+    <row r="553" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A553" s="17">
+        <v>1</v>
+      </c>
+      <c r="B553" s="8"/>
+      <c r="C553" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D553" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E553" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F553" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G553" s="9"/>
+    </row>
+    <row r="554" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A554" s="17">
         <v>2</v>
       </c>
-      <c r="B550" s="8"/>
-[...74 lines deleted...]
-      <c r="G554" s="7"/>
+      <c r="B554" s="8"/>
+      <c r="C554" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D554" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="E554" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F554" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G554" s="9"/>
     </row>
     <row r="555" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A555" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B555" s="8"/>
       <c r="C555" s="9" t="s">
-        <v>236</v>
+        <v>16</v>
       </c>
       <c r="D555" s="9" t="s">
-        <v>237</v>
+        <v>17</v>
       </c>
       <c r="E555" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F555" s="13">
         <v>1550.0</v>
       </c>
       <c r="G555" s="9"/>
     </row>
     <row r="556" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A556" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B556" s="8"/>
       <c r="C556" s="9" t="s">
-        <v>256</v>
+        <v>184</v>
       </c>
       <c r="D556" s="9" t="s">
-        <v>257</v>
+        <v>185</v>
       </c>
       <c r="E556" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F556" s="13">
         <v>1550.0</v>
       </c>
       <c r="G556" s="9"/>
     </row>
     <row r="557" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A557" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B557" s="8"/>
       <c r="C557" s="9" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D557" s="9" t="s">
-        <v>17</v>
+        <v>187</v>
       </c>
       <c r="E557" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F557" s="13">
         <v>1550.0</v>
       </c>
       <c r="G557" s="9"/>
     </row>
     <row r="558" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A558" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B558" s="8"/>
       <c r="C558" s="9" t="s">
-        <v>188</v>
+        <v>284</v>
       </c>
       <c r="D558" s="9" t="s">
-        <v>189</v>
+        <v>285</v>
       </c>
       <c r="E558" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F558" s="13">
         <v>1550.0</v>
       </c>
       <c r="G558" s="9"/>
     </row>
     <row r="559" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A559" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B559" s="8"/>
       <c r="C559" s="9" t="s">
-        <v>190</v>
+        <v>725</v>
       </c>
       <c r="D559" s="9" t="s">
-        <v>191</v>
+        <v>726</v>
       </c>
       <c r="E559" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F559" s="13">
         <v>1550.0</v>
       </c>
       <c r="G559" s="9"/>
     </row>
     <row r="560" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A560" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B560" s="8"/>
       <c r="C560" s="9" t="s">
-        <v>288</v>
+        <v>727</v>
       </c>
       <c r="D560" s="9" t="s">
-        <v>289</v>
+        <v>728</v>
       </c>
       <c r="E560" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F560" s="13">
         <v>1550.0</v>
       </c>
       <c r="G560" s="9"/>
     </row>
     <row r="561" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A561" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B561" s="8"/>
       <c r="C561" s="9" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D561" s="9" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E561" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F561" s="13">
-        <v>1550.0</v>
+        <v>900.0</v>
       </c>
       <c r="G561" s="9"/>
     </row>
     <row r="562" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A562" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B562" s="8"/>
       <c r="C562" s="9" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D562" s="9" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E562" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F562" s="13">
         <v>1550.0</v>
       </c>
       <c r="G562" s="9"/>
     </row>
     <row r="563" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A563" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B563" s="8"/>
       <c r="C563" s="9" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D563" s="9" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E563" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F563" s="13">
-        <v>900.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G563" s="9"/>
     </row>
     <row r="564" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A564" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B564" s="8"/>
       <c r="C564" s="9" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D564" s="9" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E564" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F564" s="13">
         <v>1550.0</v>
       </c>
       <c r="G564" s="9"/>
     </row>
     <row r="565" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A565" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B565" s="8"/>
       <c r="C565" s="9" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D565" s="9" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E565" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F565" s="13">
         <v>1550.0</v>
       </c>
       <c r="G565" s="9"/>
     </row>
     <row r="566" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A566" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B566" s="8"/>
       <c r="C566" s="9" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D566" s="9" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E566" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F566" s="13">
         <v>1550.0</v>
       </c>
       <c r="G566" s="9"/>
     </row>
     <row r="567" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A567" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B567" s="8"/>
       <c r="C567" s="9" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D567" s="9" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E567" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F567" s="13">
         <v>1550.0</v>
       </c>
       <c r="G567" s="9"/>
     </row>
     <row r="568" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A568" s="17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B568" s="8"/>
       <c r="C568" s="9" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D568" s="9" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E568" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F568" s="13">
         <v>1550.0</v>
       </c>
       <c r="G568" s="9"/>
     </row>
-    <row r="569" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...23 lines deleted...]
-      <c r="C570" s="9" t="s">
+    <row r="569" spans="1:7" outlineLevel="1">
+      <c r="A569" s="18" t="s">
         <v>745</v>
       </c>
-      <c r="D570" s="9" t="s">
+      <c r="B569" s="2"/>
+      <c r="C569" s="2"/>
+      <c r="D569" s="2"/>
+      <c r="E569" s="2"/>
+      <c r="F569" s="10"/>
+      <c r="G569" s="2"/>
+    </row>
+    <row r="570" spans="1:7" outlineLevel="2">
+      <c r="A570" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B570" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D570" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E570" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F570" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G570" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" outlineLevel="2">
+      <c r="A571" s="19"/>
+      <c r="B571" s="7"/>
+      <c r="C571" s="7"/>
+      <c r="D571" s="7"/>
+      <c r="E571" s="7"/>
+      <c r="F571" s="12"/>
+      <c r="G571" s="7"/>
+    </row>
+    <row r="572" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A572" s="17">
+        <v>1</v>
+      </c>
+      <c r="B572" s="8"/>
+      <c r="C572" s="9" t="s">
         <v>746</v>
       </c>
-      <c r="E570" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A571" s="18" t="s">
+      <c r="D572" s="9" t="s">
         <v>747</v>
       </c>
-      <c r="B571" s="2"/>
-[...36 lines deleted...]
-      <c r="G573" s="7"/>
+      <c r="E572" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F572" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G572" s="9"/>
+    </row>
+    <row r="573" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A573" s="17">
+        <v>2</v>
+      </c>
+      <c r="B573" s="8"/>
+      <c r="C573" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="D573" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="E573" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F573" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G573" s="9"/>
     </row>
     <row r="574" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A574" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B574" s="8"/>
       <c r="C574" s="9" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D574" s="9" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E574" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F574" s="13">
         <v>1550.0</v>
       </c>
       <c r="G574" s="9"/>
     </row>
-    <row r="575" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A575" s="17">
+    <row r="575" spans="1:7" outlineLevel="1">
+      <c r="A575" s="18" t="s">
+        <v>752</v>
+      </c>
+      <c r="B575" s="2"/>
+      <c r="C575" s="2"/>
+      <c r="D575" s="2"/>
+      <c r="E575" s="2"/>
+      <c r="F575" s="10"/>
+      <c r="G575" s="2"/>
+    </row>
+    <row r="576" spans="1:7" outlineLevel="2">
+      <c r="A576" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B576" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C576" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D576" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E576" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F576" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G576" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" outlineLevel="2">
+      <c r="A577" s="19"/>
+      <c r="B577" s="7"/>
+      <c r="C577" s="7"/>
+      <c r="D577" s="7"/>
+      <c r="E577" s="7"/>
+      <c r="F577" s="12"/>
+      <c r="G577" s="7"/>
+    </row>
+    <row r="578" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A578" s="17">
+        <v>1</v>
+      </c>
+      <c r="B578" s="8"/>
+      <c r="C578" s="9" t="s">
+        <v>753</v>
+      </c>
+      <c r="D578" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="E578" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F578" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G578" s="9"/>
+    </row>
+    <row r="579" spans="1:7" outlineLevel="1">
+      <c r="A579" s="18" t="s">
+        <v>755</v>
+      </c>
+      <c r="B579" s="2"/>
+      <c r="C579" s="2"/>
+      <c r="D579" s="2"/>
+      <c r="E579" s="2"/>
+      <c r="F579" s="10"/>
+      <c r="G579" s="2"/>
+    </row>
+    <row r="580" spans="1:7" outlineLevel="2">
+      <c r="A580" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C580" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D580" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E580" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F580" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G580" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" outlineLevel="2">
+      <c r="A581" s="19"/>
+      <c r="B581" s="7"/>
+      <c r="C581" s="7"/>
+      <c r="D581" s="7"/>
+      <c r="E581" s="7"/>
+      <c r="F581" s="12"/>
+      <c r="G581" s="7"/>
+    </row>
+    <row r="582" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A582" s="17">
+        <v>1</v>
+      </c>
+      <c r="B582" s="8"/>
+      <c r="C582" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="E582" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F582" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G582" s="9"/>
+    </row>
+    <row r="583" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A583" s="17">
         <v>2</v>
       </c>
-      <c r="B575" s="8"/>
-[...15 lines deleted...]
-      <c r="A576" s="17">
+      <c r="B583" s="8"/>
+      <c r="C583" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="D583" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E583" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F583" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G583" s="9"/>
+    </row>
+    <row r="584" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A584" s="17">
         <v>3</v>
       </c>
-      <c r="B576" s="8"/>
-[...136 lines deleted...]
-      <c r="G584" s="7"/>
+      <c r="B584" s="8"/>
+      <c r="C584" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="D584" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="E584" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F584" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G584" s="9"/>
     </row>
     <row r="585" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A585" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B585" s="8"/>
       <c r="C585" s="9" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D585" s="9" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E585" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F585" s="13">
         <v>1550.0</v>
       </c>
       <c r="G585" s="9"/>
     </row>
-    <row r="586" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A586" s="17">
+    <row r="586" spans="1:7" outlineLevel="1">
+      <c r="A586" s="18" t="s">
+        <v>756</v>
+      </c>
+      <c r="B586" s="2"/>
+      <c r="C586" s="2"/>
+      <c r="D586" s="2"/>
+      <c r="E586" s="2"/>
+      <c r="F586" s="10"/>
+      <c r="G586" s="2"/>
+    </row>
+    <row r="587" spans="1:7" outlineLevel="2">
+      <c r="A587" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B587" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C587" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D587" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E587" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F587" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G587" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" outlineLevel="2">
+      <c r="A588" s="19"/>
+      <c r="B588" s="7"/>
+      <c r="C588" s="7"/>
+      <c r="D588" s="7"/>
+      <c r="E588" s="7"/>
+      <c r="F588" s="12"/>
+      <c r="G588" s="7"/>
+    </row>
+    <row r="589" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A589" s="17">
+        <v>1</v>
+      </c>
+      <c r="B589" s="8"/>
+      <c r="C589" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="D589" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="E589" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F589" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G589" s="9"/>
+    </row>
+    <row r="590" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A590" s="17">
         <v>2</v>
       </c>
-      <c r="B586" s="8"/>
-[...15 lines deleted...]
-      <c r="A587" s="17">
+      <c r="B590" s="8"/>
+      <c r="C590" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="D590" s="9" t="s">
+        <v>760</v>
+      </c>
+      <c r="E590" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F590" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G590" s="9"/>
+    </row>
+    <row r="591" spans="1:7" outlineLevel="1">
+      <c r="A591" s="18" t="s">
+        <v>761</v>
+      </c>
+      <c r="B591" s="2"/>
+      <c r="C591" s="2"/>
+      <c r="D591" s="2"/>
+      <c r="E591" s="2"/>
+      <c r="F591" s="10"/>
+      <c r="G591" s="2"/>
+    </row>
+    <row r="592" spans="1:7" outlineLevel="2">
+      <c r="A592" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C592" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D592" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E592" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F592" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G592" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" outlineLevel="2">
+      <c r="A593" s="19"/>
+      <c r="B593" s="7"/>
+      <c r="C593" s="7"/>
+      <c r="D593" s="7"/>
+      <c r="E593" s="7"/>
+      <c r="F593" s="12"/>
+      <c r="G593" s="7"/>
+    </row>
+    <row r="594" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A594" s="17">
+        <v>1</v>
+      </c>
+      <c r="B594" s="8"/>
+      <c r="C594" s="9" t="s">
+        <v>762</v>
+      </c>
+      <c r="D594" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="E594" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F594" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G594" s="9"/>
+    </row>
+    <row r="595" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A595" s="17">
+        <v>2</v>
+      </c>
+      <c r="B595" s="8"/>
+      <c r="C595" s="9" t="s">
+        <v>764</v>
+      </c>
+      <c r="D595" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="E595" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F595" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G595" s="9"/>
+    </row>
+    <row r="596" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A596" s="17">
         <v>3</v>
       </c>
-      <c r="B587" s="8"/>
-[...155 lines deleted...]
-      <c r="G596" s="7"/>
+      <c r="B596" s="8"/>
+      <c r="C596" s="9" t="s">
+        <v>766</v>
+      </c>
+      <c r="D596" s="9" t="s">
+        <v>767</v>
+      </c>
+      <c r="E596" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F596" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G596" s="9"/>
     </row>
     <row r="597" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A597" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B597" s="8"/>
       <c r="C597" s="9" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D597" s="9" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="E597" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F597" s="13">
         <v>1550.0</v>
       </c>
       <c r="G597" s="9"/>
     </row>
-    <row r="598" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A598" s="17">
+    <row r="598" spans="1:7" outlineLevel="1">
+      <c r="A598" s="18" t="s">
+        <v>770</v>
+      </c>
+      <c r="B598" s="2"/>
+      <c r="C598" s="2"/>
+      <c r="D598" s="2"/>
+      <c r="E598" s="2"/>
+      <c r="F598" s="10"/>
+      <c r="G598" s="2"/>
+    </row>
+    <row r="599" spans="1:7" outlineLevel="2">
+      <c r="A599" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B599" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C599" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D599" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E599" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F599" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G599" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" outlineLevel="2">
+      <c r="A600" s="19"/>
+      <c r="B600" s="7"/>
+      <c r="C600" s="7"/>
+      <c r="D600" s="7"/>
+      <c r="E600" s="7"/>
+      <c r="F600" s="12"/>
+      <c r="G600" s="7"/>
+    </row>
+    <row r="601" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A601" s="17">
+        <v>1</v>
+      </c>
+      <c r="B601" s="8"/>
+      <c r="C601" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="D601" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="E601" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F601" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G601" s="9"/>
+    </row>
+    <row r="602" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A602" s="17">
         <v>2</v>
       </c>
-      <c r="B598" s="8"/>
-[...15 lines deleted...]
-      <c r="A599" s="17">
+      <c r="B602" s="8"/>
+      <c r="C602" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D602" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E602" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F602" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G602" s="9"/>
+    </row>
+    <row r="603" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A603" s="17">
         <v>3</v>
       </c>
-      <c r="B599" s="8"/>
-[...74 lines deleted...]
-      <c r="G603" s="7"/>
+      <c r="B603" s="8"/>
+      <c r="C603" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D603" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E603" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F603" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G603" s="9"/>
     </row>
     <row r="604" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A604" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B604" s="8"/>
       <c r="C604" s="9" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="D604" s="9" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="E604" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F604" s="13">
         <v>1550.0</v>
       </c>
       <c r="G604" s="9"/>
     </row>
     <row r="605" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A605" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B605" s="8"/>
       <c r="C605" s="9" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="D605" s="9" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="E605" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F605" s="13">
         <v>1550.0</v>
       </c>
       <c r="G605" s="9"/>
     </row>
     <row r="606" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A606" s="17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B606" s="8"/>
       <c r="C606" s="9" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="D606" s="9" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="E606" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F606" s="13">
-        <v>1550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G606" s="9"/>
     </row>
     <row r="607" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A607" s="17">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B607" s="8"/>
       <c r="C607" s="9" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="D607" s="9" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="E607" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F607" s="13">
         <v>1550.0</v>
       </c>
       <c r="G607" s="9"/>
     </row>
     <row r="608" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A608" s="17">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B608" s="8"/>
       <c r="C608" s="9" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D608" s="9" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E608" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F608" s="13">
         <v>1550.0</v>
       </c>
       <c r="G608" s="9"/>
     </row>
     <row r="609" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A609" s="17">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B609" s="8"/>
       <c r="C609" s="9" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D609" s="9" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="E609" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F609" s="13">
-        <v>1250.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G609" s="9"/>
     </row>
     <row r="610" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A610" s="17">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B610" s="8"/>
       <c r="C610" s="9" t="s">
-        <v>216</v>
+        <v>771</v>
       </c>
       <c r="D610" s="9" t="s">
-        <v>217</v>
+        <v>772</v>
       </c>
       <c r="E610" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F610" s="13">
         <v>1550.0</v>
       </c>
       <c r="G610" s="9"/>
     </row>
     <row r="611" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A611" s="17">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B611" s="8"/>
       <c r="C611" s="9" t="s">
-        <v>102</v>
+        <v>773</v>
       </c>
       <c r="D611" s="9" t="s">
-        <v>103</v>
+        <v>774</v>
       </c>
       <c r="E611" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F611" s="13">
         <v>1550.0</v>
       </c>
       <c r="G611" s="9"/>
     </row>
     <row r="612" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A612" s="17">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B612" s="8"/>
       <c r="C612" s="9" t="s">
-        <v>46</v>
+        <v>775</v>
       </c>
       <c r="D612" s="9" t="s">
-        <v>47</v>
+        <v>776</v>
       </c>
       <c r="E612" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F612" s="13">
         <v>1550.0</v>
       </c>
       <c r="G612" s="9"/>
     </row>
-    <row r="613" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A613" s="17">
+    <row r="613" spans="1:7" outlineLevel="1">
+      <c r="A613" s="18" t="s">
+        <v>777</v>
+      </c>
+      <c r="B613" s="2"/>
+      <c r="C613" s="2"/>
+      <c r="D613" s="2"/>
+      <c r="E613" s="2"/>
+      <c r="F613" s="10"/>
+      <c r="G613" s="2"/>
+    </row>
+    <row r="614" spans="1:7" outlineLevel="2">
+      <c r="A614" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B614" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C614" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D614" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E614" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F614" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G614" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B613" s="8"/>
-[...22 lines deleted...]
-      <c r="D614" s="9" t="s">
+    </row>
+    <row r="615" spans="1:7" outlineLevel="2">
+      <c r="A615" s="19"/>
+      <c r="B615" s="7"/>
+      <c r="C615" s="7"/>
+      <c r="D615" s="7"/>
+      <c r="E615" s="7"/>
+      <c r="F615" s="12"/>
+      <c r="G615" s="7"/>
+    </row>
+    <row r="616" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A616" s="17">
+        <v>1</v>
+      </c>
+      <c r="B616" s="8"/>
+      <c r="C616" s="9" t="s">
         <v>778</v>
       </c>
-      <c r="E614" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C615" s="9" t="s">
+      <c r="D616" s="9" t="s">
         <v>779</v>
       </c>
-      <c r="D615" s="9" t="s">
+      <c r="E616" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F616" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G616" s="9"/>
+    </row>
+    <row r="617" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A617" s="17">
+        <v>2</v>
+      </c>
+      <c r="B617" s="8"/>
+      <c r="C617" s="9" t="s">
         <v>780</v>
       </c>
-      <c r="E615" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A616" s="18" t="s">
+      <c r="D617" s="9" t="s">
         <v>781</v>
       </c>
-      <c r="B616" s="2"/>
-[...36 lines deleted...]
-      <c r="G618" s="7"/>
+      <c r="E617" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F617" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G617" s="9"/>
+    </row>
+    <row r="618" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A618" s="17">
+        <v>3</v>
+      </c>
+      <c r="B618" s="8"/>
+      <c r="C618" s="9" t="s">
+        <v>782</v>
+      </c>
+      <c r="D618" s="9" t="s">
+        <v>783</v>
+      </c>
+      <c r="E618" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F618" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G618" s="9"/>
     </row>
     <row r="619" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A619" s="17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B619" s="8"/>
       <c r="C619" s="9" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D619" s="9" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E619" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F619" s="13">
         <v>1550.0</v>
       </c>
       <c r="G619" s="9"/>
     </row>
-    <row r="620" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A620" s="17">
+    <row r="620" spans="1:7" outlineLevel="1">
+      <c r="A620" s="18" t="s">
+        <v>786</v>
+      </c>
+      <c r="B620" s="2"/>
+      <c r="C620" s="2"/>
+      <c r="D620" s="2"/>
+      <c r="E620" s="2"/>
+      <c r="F620" s="10"/>
+      <c r="G620" s="2"/>
+    </row>
+    <row r="621" spans="1:7" outlineLevel="2">
+      <c r="A621" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B621" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C621" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D621" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E621" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F621" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G621" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" outlineLevel="2">
+      <c r="A622" s="19"/>
+      <c r="B622" s="7"/>
+      <c r="C622" s="7"/>
+      <c r="D622" s="7"/>
+      <c r="E622" s="7"/>
+      <c r="F622" s="12"/>
+      <c r="G622" s="7"/>
+    </row>
+    <row r="623" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A623" s="17">
+        <v>1</v>
+      </c>
+      <c r="B623" s="8"/>
+      <c r="C623" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D623" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E623" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F623" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G623" s="9"/>
+    </row>
+    <row r="624" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A624" s="17">
         <v>2</v>
       </c>
-      <c r="B620" s="8"/>
-[...74 lines deleted...]
-      <c r="G624" s="7"/>
+      <c r="B624" s="8"/>
+      <c r="C624" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="D624" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="E624" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F624" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G624" s="9"/>
     </row>
     <row r="625" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A625" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B625" s="8"/>
       <c r="C625" s="9" t="s">
-        <v>60</v>
+        <v>286</v>
       </c>
       <c r="D625" s="9" t="s">
-        <v>61</v>
+        <v>287</v>
       </c>
       <c r="E625" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F625" s="13">
         <v>1550.0</v>
       </c>
       <c r="G625" s="9"/>
     </row>
     <row r="626" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A626" s="17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B626" s="8"/>
       <c r="C626" s="9" t="s">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="D626" s="9" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="E626" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F626" s="13">
         <v>1550.0</v>
       </c>
       <c r="G626" s="9"/>
     </row>
     <row r="627" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A627" s="17">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B627" s="8"/>
       <c r="C627" s="9" t="s">
-        <v>290</v>
+        <v>70</v>
       </c>
       <c r="D627" s="9" t="s">
-        <v>291</v>
+        <v>71</v>
       </c>
       <c r="E627" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F627" s="13">
         <v>1550.0</v>
       </c>
       <c r="G627" s="9"/>
     </row>
     <row r="628" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A628" s="17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B628" s="8"/>
       <c r="C628" s="9" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D628" s="9" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E628" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F628" s="13">
         <v>1550.0</v>
       </c>
       <c r="G628" s="9"/>
     </row>
     <row r="629" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A629" s="17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B629" s="8"/>
       <c r="C629" s="9" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="D629" s="9" t="s">
-        <v>73</v>
+        <v>273</v>
       </c>
       <c r="E629" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F629" s="13">
         <v>1550.0</v>
       </c>
       <c r="G629" s="9"/>
     </row>
     <row r="630" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A630" s="17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B630" s="8"/>
       <c r="C630" s="9" t="s">
-        <v>58</v>
+        <v>206</v>
       </c>
       <c r="D630" s="9" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="E630" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F630" s="13">
-        <v>1550.0</v>
+        <v>1350.0</v>
       </c>
       <c r="G630" s="9"/>
     </row>
     <row r="631" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A631" s="17">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B631" s="8"/>
       <c r="C631" s="9" t="s">
-        <v>276</v>
+        <v>210</v>
       </c>
       <c r="D631" s="9" t="s">
-        <v>277</v>
+        <v>211</v>
       </c>
       <c r="E631" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F631" s="13">
         <v>1550.0</v>
       </c>
       <c r="G631" s="9"/>
     </row>
     <row r="632" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A632" s="17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B632" s="8"/>
       <c r="C632" s="9" t="s">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="D632" s="9" t="s">
-        <v>211</v>
+        <v>171</v>
       </c>
       <c r="E632" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F632" s="13">
-        <v>1350.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G632" s="9"/>
     </row>
     <row r="633" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A633" s="17">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B633" s="8"/>
       <c r="C633" s="9" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="D633" s="9" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="E633" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F633" s="13">
         <v>1550.0</v>
       </c>
       <c r="G633" s="9"/>
     </row>
     <row r="634" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A634" s="17">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B634" s="8"/>
       <c r="C634" s="9" t="s">
-        <v>172</v>
+        <v>787</v>
       </c>
       <c r="D634" s="9" t="s">
-        <v>173</v>
+        <v>788</v>
       </c>
       <c r="E634" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F634" s="13">
         <v>1550.0</v>
       </c>
       <c r="G634" s="9"/>
     </row>
     <row r="635" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A635" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B635" s="8"/>
       <c r="C635" s="9" t="s">
-        <v>192</v>
+        <v>789</v>
       </c>
       <c r="D635" s="9" t="s">
-        <v>193</v>
+        <v>790</v>
       </c>
       <c r="E635" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F635" s="13">
         <v>1550.0</v>
       </c>
       <c r="G635" s="9"/>
     </row>
     <row r="636" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A636" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B636" s="8"/>
       <c r="C636" s="9" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D636" s="9" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E636" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F636" s="13">
         <v>1550.0</v>
       </c>
       <c r="G636" s="9"/>
     </row>
     <row r="637" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A637" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B637" s="8"/>
       <c r="C637" s="9" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D637" s="9" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E637" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F637" s="13">
         <v>1550.0</v>
       </c>
       <c r="G637" s="9"/>
     </row>
     <row r="638" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A638" s="17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B638" s="8"/>
       <c r="C638" s="9" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D638" s="9" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E638" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F638" s="13">
         <v>1550.0</v>
       </c>
       <c r="G638" s="9"/>
     </row>
     <row r="639" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A639" s="17">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B639" s="8"/>
       <c r="C639" s="9" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D639" s="9" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E639" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F639" s="13">
         <v>1550.0</v>
       </c>
       <c r="G639" s="9"/>
     </row>
     <row r="640" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A640" s="17">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B640" s="8"/>
       <c r="C640" s="9" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D640" s="9" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="E640" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F640" s="13">
         <v>1550.0</v>
       </c>
       <c r="G640" s="9"/>
     </row>
     <row r="641" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A641" s="17">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B641" s="8"/>
       <c r="C641" s="9" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D641" s="9" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="E641" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F641" s="13">
         <v>1550.0</v>
       </c>
       <c r="G641" s="9"/>
     </row>
     <row r="642" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A642" s="17">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B642" s="8"/>
       <c r="C642" s="9" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D642" s="9" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E642" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F642" s="13">
         <v>1550.0</v>
       </c>
       <c r="G642" s="9"/>
     </row>
     <row r="643" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A643" s="17">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B643" s="8"/>
       <c r="C643" s="9" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D643" s="9" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="E643" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F643" s="13">
         <v>1550.0</v>
       </c>
       <c r="G643" s="9"/>
     </row>
     <row r="644" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A644" s="17">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B644" s="8"/>
       <c r="C644" s="9" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D644" s="9" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E644" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F644" s="13">
         <v>1550.0</v>
       </c>
       <c r="G644" s="9"/>
     </row>
     <row r="645" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A645" s="17">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B645" s="8"/>
       <c r="C645" s="9" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="D645" s="9" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="E645" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F645" s="13">
         <v>1550.0</v>
       </c>
       <c r="G645" s="9"/>
     </row>
     <row r="646" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A646" s="17">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B646" s="8"/>
       <c r="C646" s="9" t="s">
-        <v>809</v>
+        <v>24</v>
       </c>
       <c r="D646" s="9" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="E646" s="8">
+        <v>6</v>
       </c>
       <c r="F646" s="13">
-        <v>1550.0</v>
+        <v>1150.0</v>
       </c>
       <c r="G646" s="9"/>
     </row>
     <row r="647" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A647" s="17">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B647" s="8"/>
       <c r="C647" s="9" t="s">
         <v>811</v>
       </c>
       <c r="D647" s="9" t="s">
         <v>812</v>
       </c>
       <c r="E647" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F647" s="13">
         <v>1550.0</v>
       </c>
       <c r="G647" s="9"/>
     </row>
     <row r="648" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A648" s="17">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B648" s="8"/>
       <c r="C648" s="9" t="s">
-        <v>24</v>
+        <v>813</v>
       </c>
       <c r="D648" s="9" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E648" s="8">
+        <v>814</v>
+      </c>
+      <c r="E648" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F648" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G648" s="9"/>
+    </row>
+    <row r="649" spans="1:7" outlineLevel="1">
+      <c r="A649" s="18" t="s">
+        <v>815</v>
+      </c>
+      <c r="B649" s="2"/>
+      <c r="C649" s="2"/>
+      <c r="D649" s="2"/>
+      <c r="E649" s="2"/>
+      <c r="F649" s="10"/>
+      <c r="G649" s="2"/>
+    </row>
+    <row r="650" spans="1:7" outlineLevel="2">
+      <c r="A650" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B650" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C650" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F648" s="13">
-[...31 lines deleted...]
-      <c r="D650" s="9" t="s">
+      <c r="D650" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E650" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F650" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G650" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" outlineLevel="2">
+      <c r="A651" s="19"/>
+      <c r="B651" s="7"/>
+      <c r="C651" s="7"/>
+      <c r="D651" s="7"/>
+      <c r="E651" s="7"/>
+      <c r="F651" s="12"/>
+      <c r="G651" s="7"/>
+    </row>
+    <row r="652" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A652" s="17">
+        <v>1</v>
+      </c>
+      <c r="B652" s="8"/>
+      <c r="C652" s="9" t="s">
         <v>816</v>
       </c>
-      <c r="E650" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C651" s="9" t="s">
+      <c r="D652" s="9" t="s">
         <v>817</v>
       </c>
-      <c r="D651" s="9" t="s">
+      <c r="E652" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F652" s="13">
+        <v>1400.0</v>
+      </c>
+      <c r="G652" s="9"/>
+    </row>
+    <row r="653" spans="1:7" outlineLevel="1">
+      <c r="A653" s="18" t="s">
         <v>818</v>
       </c>
-      <c r="E651" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A652" s="18" t="s">
+      <c r="B653" s="2"/>
+      <c r="C653" s="2"/>
+      <c r="D653" s="2"/>
+      <c r="E653" s="2"/>
+      <c r="F653" s="10"/>
+      <c r="G653" s="2"/>
+    </row>
+    <row r="654" spans="1:7" outlineLevel="2">
+      <c r="A654" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B654" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C654" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D654" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E654" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F654" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G654" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" outlineLevel="2">
+      <c r="A655" s="19"/>
+      <c r="B655" s="7"/>
+      <c r="C655" s="7"/>
+      <c r="D655" s="7"/>
+      <c r="E655" s="7"/>
+      <c r="F655" s="12"/>
+      <c r="G655" s="7"/>
+    </row>
+    <row r="656" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A656" s="17">
+        <v>1</v>
+      </c>
+      <c r="B656" s="8"/>
+      <c r="C656" s="9" t="s">
         <v>819</v>
       </c>
-      <c r="B652" s="2"/>
-[...7 lines deleted...]
-      <c r="A653" s="3" t="s">
+      <c r="D656" s="9" t="s">
+        <v>820</v>
+      </c>
+      <c r="E656" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F656" s="13">
+        <v>1650.0</v>
+      </c>
+      <c r="G656" s="9"/>
+    </row>
+    <row r="657" spans="1:7" outlineLevel="1">
+      <c r="A657" s="18" t="s">
+        <v>821</v>
+      </c>
+      <c r="B657" s="2"/>
+      <c r="C657" s="2"/>
+      <c r="D657" s="2"/>
+      <c r="E657" s="2"/>
+      <c r="F657" s="10"/>
+      <c r="G657" s="2"/>
+    </row>
+    <row r="658" spans="1:7" outlineLevel="2">
+      <c r="A658" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B653" s="4" t="s">
+      <c r="B658" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C653" s="5" t="s">
+      <c r="C658" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D653" s="5" t="s">
+      <c r="D658" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E653" s="6" t="s">
+      <c r="E658" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F653" s="11" t="s">
+      <c r="F658" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G653" s="5" t="s">
+      <c r="G658" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="654" spans="1:7" outlineLevel="2">
-[...87 lines deleted...]
-      <c r="G659" s="9"/>
+    <row r="659" spans="1:7" outlineLevel="2">
+      <c r="A659" s="19"/>
+      <c r="B659" s="7"/>
+      <c r="C659" s="7"/>
+      <c r="D659" s="7"/>
+      <c r="E659" s="7"/>
+      <c r="F659" s="12"/>
+      <c r="G659" s="7"/>
     </row>
     <row r="660" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A660" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B660" s="8"/>
       <c r="C660" s="9" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="D660" s="9" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="E660" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F660" s="13">
         <v>1550.0</v>
       </c>
       <c r="G660" s="9"/>
     </row>
     <row r="661" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A661" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B661" s="8"/>
       <c r="C661" s="9" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D661" s="9" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E661" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F661" s="13">
         <v>1550.0</v>
       </c>
       <c r="G661" s="9"/>
     </row>
     <row r="662" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A662" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B662" s="8"/>
       <c r="C662" s="9" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="D662" s="9" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="E662" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F662" s="13">
         <v>1550.0</v>
       </c>
       <c r="G662" s="9"/>
     </row>
     <row r="663" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A663" s="17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B663" s="8"/>
       <c r="C663" s="9" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="D663" s="9" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E663" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F663" s="13">
         <v>1550.0</v>
       </c>
       <c r="G663" s="9"/>
     </row>
     <row r="664" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A664" s="17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B664" s="8"/>
       <c r="C664" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="D664" s="9" t="s">
+        <v>831</v>
+      </c>
+      <c r="E664" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F664" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G664" s="9"/>
+    </row>
+    <row r="665" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A665" s="17">
+        <v>6</v>
+      </c>
+      <c r="B665" s="8"/>
+      <c r="C665" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="D665" s="9" t="s">
         <v>833</v>
       </c>
-      <c r="D664" s="9" t="s">
+      <c r="E665" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F665" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G665" s="9"/>
+    </row>
+    <row r="666" spans="1:7" outlineLevel="1">
+      <c r="A666" s="18" t="s">
         <v>834</v>
       </c>
-      <c r="E664" s="8" t="s">
-[...19 lines deleted...]
-      <c r="A666" s="3" t="s">
+      <c r="B666" s="2"/>
+      <c r="C666" s="2"/>
+      <c r="D666" s="2"/>
+      <c r="E666" s="2"/>
+      <c r="F666" s="10"/>
+      <c r="G666" s="2"/>
+    </row>
+    <row r="667" spans="1:7" outlineLevel="2">
+      <c r="A667" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B666" s="4" t="s">
+      <c r="B667" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C666" s="5" t="s">
+      <c r="C667" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D666" s="5" t="s">
+      <c r="D667" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E666" s="6" t="s">
+      <c r="E667" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F666" s="11" t="s">
+      <c r="F667" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G666" s="5" t="s">
+      <c r="G667" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="667" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G668" s="9"/>
+    <row r="668" spans="1:7" outlineLevel="2">
+      <c r="A668" s="19"/>
+      <c r="B668" s="7"/>
+      <c r="C668" s="7"/>
+      <c r="D668" s="7"/>
+      <c r="E668" s="7"/>
+      <c r="F668" s="12"/>
+      <c r="G668" s="7"/>
     </row>
     <row r="669" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A669" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B669" s="8"/>
       <c r="C669" s="9" t="s">
-        <v>836</v>
+        <v>224</v>
       </c>
       <c r="D669" s="9" t="s">
-        <v>837</v>
+        <v>225</v>
       </c>
       <c r="E669" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F669" s="13">
         <v>1550.0</v>
       </c>
       <c r="G669" s="9"/>
     </row>
     <row r="670" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A670" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B670" s="8"/>
       <c r="C670" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="D670" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="E670" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F670" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G670" s="9"/>
+    </row>
+    <row r="671" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A671" s="17">
+        <v>3</v>
+      </c>
+      <c r="B671" s="8"/>
+      <c r="C671" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="D671" s="9" t="s">
         <v>838</v>
       </c>
-      <c r="D670" s="9" t="s">
+      <c r="E671" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F671" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G671" s="9"/>
+    </row>
+    <row r="672" spans="1:7" outlineLevel="1">
+      <c r="A672" s="18" t="s">
         <v>839</v>
       </c>
-      <c r="E670" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A671" s="18" t="s">
+      <c r="B672" s="2"/>
+      <c r="C672" s="2"/>
+      <c r="D672" s="2"/>
+      <c r="E672" s="2"/>
+      <c r="F672" s="10"/>
+      <c r="G672" s="2"/>
+    </row>
+    <row r="673" spans="1:7" outlineLevel="2">
+      <c r="A673" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B673" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C673" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D673" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E673" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F673" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G673" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" outlineLevel="2">
+      <c r="A674" s="19"/>
+      <c r="B674" s="7"/>
+      <c r="C674" s="7"/>
+      <c r="D674" s="7"/>
+      <c r="E674" s="7"/>
+      <c r="F674" s="12"/>
+      <c r="G674" s="7"/>
+    </row>
+    <row r="675" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A675" s="17">
+        <v>1</v>
+      </c>
+      <c r="B675" s="8"/>
+      <c r="C675" s="9" t="s">
         <v>840</v>
       </c>
-      <c r="B671" s="2"/>
-[...7 lines deleted...]
-      <c r="A672" s="3" t="s">
+      <c r="D675" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="E675" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F675" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G675" s="9"/>
+    </row>
+    <row r="676" spans="1:7" outlineLevel="1">
+      <c r="A676" s="18" t="s">
+        <v>842</v>
+      </c>
+      <c r="B676" s="2"/>
+      <c r="C676" s="2"/>
+      <c r="D676" s="2"/>
+      <c r="E676" s="2"/>
+      <c r="F676" s="10"/>
+      <c r="G676" s="2"/>
+    </row>
+    <row r="677" spans="1:7" outlineLevel="2">
+      <c r="A677" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B672" s="4" t="s">
+      <c r="B677" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C672" s="5" t="s">
+      <c r="C677" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D672" s="5" t="s">
+      <c r="D677" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E672" s="6" t="s">
+      <c r="E677" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F672" s="11" t="s">
+      <c r="F677" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G672" s="5" t="s">
+      <c r="G677" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="673" spans="1:7" outlineLevel="2">
-[...87 lines deleted...]
-      <c r="G678" s="9"/>
+    <row r="678" spans="1:7" outlineLevel="2">
+      <c r="A678" s="19"/>
+      <c r="B678" s="7"/>
+      <c r="C678" s="7"/>
+      <c r="D678" s="7"/>
+      <c r="E678" s="7"/>
+      <c r="F678" s="12"/>
+      <c r="G678" s="7"/>
     </row>
     <row r="679" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A679" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B679" s="8"/>
       <c r="C679" s="9" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="D679" s="9" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="E679" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F679" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G679" s="9"/>
     </row>
     <row r="680" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A680" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B680" s="8"/>
       <c r="C680" s="9" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D680" s="9" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="E680" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F680" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G680" s="9"/>
     </row>
     <row r="681" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A681" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B681" s="8"/>
       <c r="C681" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="D681" s="9" t="s">
+        <v>848</v>
+      </c>
+      <c r="E681" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F681" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G681" s="9"/>
+    </row>
+    <row r="682" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A682" s="17">
+        <v>4</v>
+      </c>
+      <c r="B682" s="8"/>
+      <c r="C682" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="D682" s="9" t="s">
         <v>850</v>
       </c>
-      <c r="D681" s="9" t="s">
+      <c r="E682" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F682" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G682" s="9"/>
+    </row>
+    <row r="683" spans="1:7" outlineLevel="1">
+      <c r="A683" s="18" t="s">
         <v>851</v>
       </c>
-      <c r="E681" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A682" s="18" t="s">
+      <c r="B683" s="2"/>
+      <c r="C683" s="2"/>
+      <c r="D683" s="2"/>
+      <c r="E683" s="2"/>
+      <c r="F683" s="10"/>
+      <c r="G683" s="2"/>
+    </row>
+    <row r="684" spans="1:7" outlineLevel="2">
+      <c r="A684" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B684" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C684" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D684" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E684" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F684" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G684" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" outlineLevel="2">
+      <c r="A685" s="19"/>
+      <c r="B685" s="7"/>
+      <c r="C685" s="7"/>
+      <c r="D685" s="7"/>
+      <c r="E685" s="7"/>
+      <c r="F685" s="12"/>
+      <c r="G685" s="7"/>
+    </row>
+    <row r="686" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A686" s="17">
+        <v>1</v>
+      </c>
+      <c r="B686" s="8"/>
+      <c r="C686" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D686" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E686" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F686" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G686" s="9"/>
+    </row>
+    <row r="687" spans="1:7" outlineLevel="1">
+      <c r="A687" s="18" t="s">
         <v>852</v>
       </c>
-      <c r="B682" s="2"/>
-[...7 lines deleted...]
-      <c r="A683" s="3" t="s">
+      <c r="B687" s="2"/>
+      <c r="C687" s="2"/>
+      <c r="D687" s="2"/>
+      <c r="E687" s="2"/>
+      <c r="F687" s="10"/>
+      <c r="G687" s="2"/>
+    </row>
+    <row r="688" spans="1:7" outlineLevel="2">
+      <c r="A688" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B683" s="4" t="s">
+      <c r="B688" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C683" s="5" t="s">
+      <c r="C688" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D683" s="5" t="s">
+      <c r="D688" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E683" s="6" t="s">
+      <c r="E688" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F683" s="11" t="s">
+      <c r="F688" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G683" s="5" t="s">
+      <c r="G688" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="684" spans="1:7" outlineLevel="2">
-[...87 lines deleted...]
-      <c r="G689" s="9"/>
+    <row r="689" spans="1:7" outlineLevel="2">
+      <c r="A689" s="19"/>
+      <c r="B689" s="7"/>
+      <c r="C689" s="7"/>
+      <c r="D689" s="7"/>
+      <c r="E689" s="7"/>
+      <c r="F689" s="12"/>
+      <c r="G689" s="7"/>
     </row>
     <row r="690" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A690" s="17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B690" s="8"/>
       <c r="C690" s="9" t="s">
-        <v>232</v>
+        <v>853</v>
       </c>
       <c r="D690" s="9" t="s">
-        <v>233</v>
+        <v>854</v>
       </c>
       <c r="E690" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F690" s="13">
         <v>1550.0</v>
       </c>
       <c r="G690" s="9"/>
     </row>
     <row r="691" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A691" s="17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B691" s="8"/>
       <c r="C691" s="9" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="D691" s="9" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="E691" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F691" s="13">
         <v>1550.0</v>
       </c>
       <c r="G691" s="9"/>
     </row>
     <row r="692" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A692" s="17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B692" s="8"/>
       <c r="C692" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="D692" s="9" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
       <c r="E692" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F692" s="13">
         <v>1550.0</v>
       </c>
       <c r="G692" s="9"/>
     </row>
     <row r="693" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A693" s="17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B693" s="8"/>
       <c r="C693" s="9" t="s">
-        <v>118</v>
+        <v>214</v>
       </c>
       <c r="D693" s="9" t="s">
-        <v>119</v>
+        <v>215</v>
       </c>
       <c r="E693" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F693" s="13">
-        <v>1300.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G693" s="9"/>
     </row>
     <row r="694" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A694" s="17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B694" s="8"/>
       <c r="C694" s="9" t="s">
-        <v>116</v>
+        <v>857</v>
       </c>
       <c r="D694" s="9" t="s">
-        <v>117</v>
+        <v>858</v>
       </c>
       <c r="E694" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F694" s="13">
         <v>1550.0</v>
       </c>
       <c r="G694" s="9"/>
     </row>
     <row r="695" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A695" s="17">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B695" s="8"/>
       <c r="C695" s="9" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="D695" s="9" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="E695" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F695" s="13">
-        <v>1550.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G695" s="9"/>
     </row>
     <row r="696" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A696" s="17">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B696" s="8"/>
       <c r="C696" s="9" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="D696" s="9" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="E696" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F696" s="13">
         <v>1550.0</v>
       </c>
       <c r="G696" s="9"/>
     </row>
     <row r="697" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A697" s="17">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B697" s="8"/>
       <c r="C697" s="9" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="D697" s="9" t="s">
-        <v>223</v>
+        <v>33</v>
       </c>
       <c r="E697" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F697" s="13">
         <v>1550.0</v>
       </c>
       <c r="G697" s="9"/>
     </row>
     <row r="698" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A698" s="17">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B698" s="8"/>
       <c r="C698" s="9" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="D698" s="9" t="s">
-        <v>175</v>
+        <v>35</v>
       </c>
       <c r="E698" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F698" s="13">
         <v>1550.0</v>
       </c>
       <c r="G698" s="9"/>
     </row>
     <row r="699" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A699" s="17">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B699" s="8"/>
       <c r="C699" s="9" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="D699" s="9" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="E699" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F699" s="13">
         <v>1550.0</v>
       </c>
       <c r="G699" s="9"/>
     </row>
     <row r="700" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A700" s="17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B700" s="8"/>
       <c r="C700" s="9" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D700" s="9" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E700" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F700" s="13">
         <v>1550.0</v>
       </c>
       <c r="G700" s="9"/>
     </row>
     <row r="701" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A701" s="17">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B701" s="8"/>
       <c r="C701" s="9" t="s">
-        <v>860</v>
+        <v>226</v>
       </c>
       <c r="D701" s="9" t="s">
-        <v>861</v>
+        <v>227</v>
       </c>
       <c r="E701" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F701" s="13">
         <v>1550.0</v>
       </c>
       <c r="G701" s="9"/>
     </row>
     <row r="702" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A702" s="17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B702" s="8"/>
       <c r="C702" s="9" t="s">
+        <v>861</v>
+      </c>
+      <c r="D702" s="9" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="E702" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F702" s="13">
         <v>1550.0</v>
       </c>
       <c r="G702" s="9"/>
     </row>
     <row r="703" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A703" s="17">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B703" s="8"/>
       <c r="C703" s="9" t="s">
+        <v>863</v>
+      </c>
+      <c r="D703" s="9" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
       <c r="E703" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F703" s="13">
         <v>1550.0</v>
       </c>
       <c r="G703" s="9"/>
     </row>
     <row r="704" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A704" s="17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B704" s="8"/>
       <c r="C704" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="D704" s="9" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="E704" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F704" s="13">
         <v>1550.0</v>
       </c>
       <c r="G704" s="9"/>
     </row>
     <row r="705" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A705" s="17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B705" s="8"/>
       <c r="C705" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="D705" s="9" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="E705" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F705" s="13">
         <v>1550.0</v>
       </c>
       <c r="G705" s="9"/>
     </row>
     <row r="706" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A706" s="17">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B706" s="8"/>
       <c r="C706" s="9" t="s">
+        <v>869</v>
+      </c>
+      <c r="D706" s="9" t="s">
         <v>870</v>
       </c>
-      <c r="D706" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E706" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F706" s="13">
-        <v>1450.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G706" s="9"/>
     </row>
     <row r="707" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A707" s="17">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B707" s="8"/>
       <c r="C707" s="9" t="s">
+        <v>871</v>
+      </c>
+      <c r="D707" s="9" t="s">
         <v>872</v>
       </c>
-      <c r="D707" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E707" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F707" s="13">
-        <v>1450.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G707" s="9"/>
     </row>
     <row r="708" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A708" s="17">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B708" s="8"/>
       <c r="C708" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="D708" s="9" t="s">
         <v>874</v>
       </c>
-      <c r="D708" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E708" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F708" s="13">
-        <v>1550.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G708" s="9"/>
     </row>
     <row r="709" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A709" s="17">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B709" s="8"/>
       <c r="C709" s="9" t="s">
+        <v>875</v>
+      </c>
+      <c r="D709" s="9" t="s">
         <v>876</v>
       </c>
-      <c r="D709" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E709" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F709" s="13">
-        <v>1550.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G709" s="9"/>
     </row>
     <row r="710" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A710" s="17">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B710" s="8"/>
       <c r="C710" s="9" t="s">
+        <v>877</v>
+      </c>
+      <c r="D710" s="9" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="E710" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F710" s="13">
         <v>1550.0</v>
       </c>
       <c r="G710" s="9"/>
     </row>
     <row r="711" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A711" s="17">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B711" s="8"/>
       <c r="C711" s="9" t="s">
+        <v>879</v>
+      </c>
+      <c r="D711" s="9" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="E711" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F711" s="13">
         <v>1550.0</v>
       </c>
       <c r="G711" s="9"/>
     </row>
     <row r="712" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A712" s="17">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B712" s="8"/>
       <c r="C712" s="9" t="s">
+        <v>881</v>
+      </c>
+      <c r="D712" s="9" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
       <c r="E712" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F712" s="13">
         <v>1550.0</v>
       </c>
       <c r="G712" s="9"/>
     </row>
     <row r="713" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A713" s="17">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B713" s="8"/>
       <c r="C713" s="9" t="s">
+        <v>883</v>
+      </c>
+      <c r="D713" s="9" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="E713" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F713" s="13">
         <v>1550.0</v>
       </c>
       <c r="G713" s="9"/>
     </row>
     <row r="714" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A714" s="17">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B714" s="8"/>
       <c r="C714" s="9" t="s">
+        <v>885</v>
+      </c>
+      <c r="D714" s="9" t="s">
         <v>886</v>
       </c>
-      <c r="D714" s="9" t="s">
+      <c r="E714" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F714" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G714" s="9"/>
+    </row>
+    <row r="715" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A715" s="17">
+        <v>26</v>
+      </c>
+      <c r="B715" s="8"/>
+      <c r="C715" s="9" t="s">
         <v>887</v>
       </c>
-      <c r="E714" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A715" s="18" t="s">
+      <c r="D715" s="9" t="s">
         <v>888</v>
       </c>
-      <c r="B715" s="2"/>
-[...7 lines deleted...]
-      <c r="A716" s="3" t="s">
+      <c r="E715" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F715" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G715" s="9"/>
+    </row>
+    <row r="716" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A716" s="17">
+        <v>27</v>
+      </c>
+      <c r="B716" s="8"/>
+      <c r="C716" s="9" t="s">
+        <v>889</v>
+      </c>
+      <c r="D716" s="9" t="s">
+        <v>890</v>
+      </c>
+      <c r="E716" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F716" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G716" s="9"/>
+    </row>
+    <row r="717" spans="1:7" outlineLevel="1">
+      <c r="A717" s="18" t="s">
+        <v>891</v>
+      </c>
+      <c r="B717" s="2"/>
+      <c r="C717" s="2"/>
+      <c r="D717" s="2"/>
+      <c r="E717" s="2"/>
+      <c r="F717" s="10"/>
+      <c r="G717" s="2"/>
+    </row>
+    <row r="718" spans="1:7" outlineLevel="2">
+      <c r="A718" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B716" s="4" t="s">
+      <c r="B718" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C716" s="5" t="s">
+      <c r="C718" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D716" s="5" t="s">
+      <c r="D718" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E716" s="6" t="s">
+      <c r="E718" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F716" s="11" t="s">
+      <c r="F718" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G716" s="5" t="s">
+      <c r="G718" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="717" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G719" s="9"/>
+    <row r="719" spans="1:7" outlineLevel="2">
+      <c r="A719" s="19"/>
+      <c r="B719" s="7"/>
+      <c r="C719" s="7"/>
+      <c r="D719" s="7"/>
+      <c r="E719" s="7"/>
+      <c r="F719" s="12"/>
+      <c r="G719" s="7"/>
     </row>
     <row r="720" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A720" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B720" s="8"/>
       <c r="C720" s="9" t="s">
+        <v>892</v>
+      </c>
+      <c r="D720" s="9" t="s">
         <v>893</v>
       </c>
-      <c r="D720" s="9" t="s">
+      <c r="E720" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F720" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G720" s="9"/>
+    </row>
+    <row r="721" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A721" s="17">
+        <v>2</v>
+      </c>
+      <c r="B721" s="8"/>
+      <c r="C721" s="9" t="s">
         <v>894</v>
       </c>
-      <c r="E720" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A721" s="18" t="s">
+      <c r="D721" s="9" t="s">
         <v>895</v>
       </c>
-      <c r="B721" s="2"/>
-[...7 lines deleted...]
-      <c r="A722" s="3" t="s">
+      <c r="E721" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F721" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G721" s="9"/>
+    </row>
+    <row r="722" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A722" s="17">
+        <v>3</v>
+      </c>
+      <c r="B722" s="8"/>
+      <c r="C722" s="9" t="s">
+        <v>896</v>
+      </c>
+      <c r="D722" s="9" t="s">
+        <v>897</v>
+      </c>
+      <c r="E722" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F722" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G722" s="9"/>
+    </row>
+    <row r="723" spans="1:7" outlineLevel="1">
+      <c r="A723" s="18" t="s">
+        <v>898</v>
+      </c>
+      <c r="B723" s="2"/>
+      <c r="C723" s="2"/>
+      <c r="D723" s="2"/>
+      <c r="E723" s="2"/>
+      <c r="F723" s="10"/>
+      <c r="G723" s="2"/>
+    </row>
+    <row r="724" spans="1:7" outlineLevel="2">
+      <c r="A724" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B722" s="4" t="s">
+      <c r="B724" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C722" s="5" t="s">
+      <c r="C724" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D722" s="5" t="s">
+      <c r="D724" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E722" s="6" t="s">
+      <c r="E724" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F722" s="11" t="s">
+      <c r="F724" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G722" s="5" t="s">
+      <c r="G724" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="723" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G725" s="9"/>
+    <row r="725" spans="1:7" outlineLevel="2">
+      <c r="A725" s="19"/>
+      <c r="B725" s="7"/>
+      <c r="C725" s="7"/>
+      <c r="D725" s="7"/>
+      <c r="E725" s="7"/>
+      <c r="F725" s="12"/>
+      <c r="G725" s="7"/>
     </row>
     <row r="726" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A726" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B726" s="8"/>
       <c r="C726" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="D726" s="9" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="E726" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F726" s="13">
         <v>1550.0</v>
       </c>
       <c r="G726" s="9"/>
     </row>
     <row r="727" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A727" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B727" s="8"/>
       <c r="C727" s="9" t="s">
+        <v>901</v>
+      </c>
+      <c r="D727" s="9" t="s">
         <v>902</v>
       </c>
-      <c r="D727" s="9" t="s">
+      <c r="E727" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F727" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G727" s="9"/>
+    </row>
+    <row r="728" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A728" s="17">
+        <v>3</v>
+      </c>
+      <c r="B728" s="8"/>
+      <c r="C728" s="9" t="s">
         <v>903</v>
       </c>
-      <c r="E727" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A728" s="18" t="s">
+      <c r="D728" s="9" t="s">
         <v>904</v>
       </c>
-      <c r="B728" s="2"/>
-[...7 lines deleted...]
-      <c r="A729" s="3" t="s">
+      <c r="E728" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F728" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G728" s="9"/>
+    </row>
+    <row r="729" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A729" s="17">
         <v>4</v>
       </c>
-      <c r="B729" s="4" t="s">
+      <c r="B729" s="8"/>
+      <c r="C729" s="9" t="s">
+        <v>905</v>
+      </c>
+      <c r="D729" s="9" t="s">
+        <v>906</v>
+      </c>
+      <c r="E729" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F729" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G729" s="9"/>
+    </row>
+    <row r="730" spans="1:7" outlineLevel="1">
+      <c r="A730" s="18" t="s">
+        <v>907</v>
+      </c>
+      <c r="B730" s="2"/>
+      <c r="C730" s="2"/>
+      <c r="D730" s="2"/>
+      <c r="E730" s="2"/>
+      <c r="F730" s="10"/>
+      <c r="G730" s="2"/>
+    </row>
+    <row r="731" spans="1:7" outlineLevel="2">
+      <c r="A731" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B731" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C729" s="5" t="s">
+      <c r="C731" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D729" s="5" t="s">
+      <c r="D731" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E729" s="6" t="s">
+      <c r="E731" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F729" s="11" t="s">
+      <c r="F731" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G729" s="5" t="s">
+      <c r="G731" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="730" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G732" s="9"/>
+    <row r="732" spans="1:7" outlineLevel="2">
+      <c r="A732" s="19"/>
+      <c r="B732" s="7"/>
+      <c r="C732" s="7"/>
+      <c r="D732" s="7"/>
+      <c r="E732" s="7"/>
+      <c r="F732" s="12"/>
+      <c r="G732" s="7"/>
     </row>
     <row r="733" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A733" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B733" s="8"/>
       <c r="C733" s="9" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="D733" s="9" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="E733" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F733" s="13">
-        <v>1650.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G733" s="9"/>
     </row>
     <row r="734" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A734" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B734" s="8"/>
       <c r="C734" s="9" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D734" s="9" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="E734" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F734" s="13">
         <v>1550.0</v>
       </c>
       <c r="G734" s="9"/>
     </row>
     <row r="735" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A735" s="17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B735" s="8"/>
       <c r="C735" s="9" t="s">
-        <v>905</v>
+        <v>136</v>
       </c>
       <c r="D735" s="9" t="s">
-        <v>906</v>
+        <v>137</v>
       </c>
       <c r="E735" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F735" s="13">
-        <v>1550.0</v>
+        <v>1650.0</v>
       </c>
       <c r="G735" s="9"/>
     </row>
     <row r="736" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A736" s="17">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B736" s="8"/>
       <c r="C736" s="9" t="s">
-        <v>907</v>
+        <v>96</v>
       </c>
       <c r="D736" s="9" t="s">
-        <v>908</v>
+        <v>97</v>
       </c>
       <c r="E736" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F736" s="13">
         <v>1550.0</v>
       </c>
       <c r="G736" s="9"/>
     </row>
     <row r="737" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A737" s="17">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B737" s="8"/>
       <c r="C737" s="9" t="s">
+        <v>908</v>
+      </c>
+      <c r="D737" s="9" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="E737" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F737" s="13">
         <v>1550.0</v>
       </c>
       <c r="G737" s="9"/>
     </row>
     <row r="738" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A738" s="17">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B738" s="8"/>
       <c r="C738" s="9" t="s">
+        <v>910</v>
+      </c>
+      <c r="D738" s="9" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="E738" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F738" s="13">
         <v>1550.0</v>
       </c>
       <c r="G738" s="9"/>
     </row>
     <row r="739" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A739" s="17">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B739" s="8"/>
       <c r="C739" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="D739" s="9" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="E739" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F739" s="13">
         <v>1550.0</v>
       </c>
       <c r="G739" s="9"/>
     </row>
     <row r="740" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A740" s="17">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B740" s="8"/>
       <c r="C740" s="9" t="s">
+        <v>914</v>
+      </c>
+      <c r="D740" s="9" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="E740" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F740" s="13">
         <v>1550.0</v>
       </c>
       <c r="G740" s="9"/>
     </row>
     <row r="741" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A741" s="17">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B741" s="8"/>
       <c r="C741" s="9" t="s">
+        <v>916</v>
+      </c>
+      <c r="D741" s="9" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="E741" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F741" s="13">
         <v>1550.0</v>
       </c>
       <c r="G741" s="9"/>
     </row>
     <row r="742" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A742" s="17">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B742" s="8"/>
       <c r="C742" s="9" t="s">
+        <v>918</v>
+      </c>
+      <c r="D742" s="9" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
       <c r="E742" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F742" s="13">
         <v>1550.0</v>
       </c>
       <c r="G742" s="9"/>
     </row>
     <row r="743" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A743" s="17">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B743" s="8"/>
       <c r="C743" s="9" t="s">
+        <v>920</v>
+      </c>
+      <c r="D743" s="9" t="s">
         <v>921</v>
       </c>
-      <c r="D743" s="9" t="s">
+      <c r="E743" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F743" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G743" s="9"/>
+    </row>
+    <row r="744" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A744" s="17">
+        <v>12</v>
+      </c>
+      <c r="B744" s="8"/>
+      <c r="C744" s="9" t="s">
         <v>922</v>
       </c>
-      <c r="E743" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A744" s="18" t="s">
+      <c r="D744" s="9" t="s">
         <v>923</v>
       </c>
-      <c r="B744" s="2"/>
-[...7 lines deleted...]
-      <c r="A745" s="3" t="s">
+      <c r="E744" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F744" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G744" s="9"/>
+    </row>
+    <row r="745" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A745" s="17">
+        <v>13</v>
+      </c>
+      <c r="B745" s="8"/>
+      <c r="C745" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="D745" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="E745" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F745" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G745" s="9"/>
+    </row>
+    <row r="746" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A746" s="17">
+        <v>14</v>
+      </c>
+      <c r="B746" s="8"/>
+      <c r="C746" s="9" t="s">
+        <v>926</v>
+      </c>
+      <c r="D746" s="9" t="s">
+        <v>927</v>
+      </c>
+      <c r="E746" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F746" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G746" s="9"/>
+    </row>
+    <row r="747" spans="1:7" outlineLevel="1">
+      <c r="A747" s="18" t="s">
+        <v>928</v>
+      </c>
+      <c r="B747" s="2"/>
+      <c r="C747" s="2"/>
+      <c r="D747" s="2"/>
+      <c r="E747" s="2"/>
+      <c r="F747" s="10"/>
+      <c r="G747" s="2"/>
+    </row>
+    <row r="748" spans="1:7" outlineLevel="2">
+      <c r="A748" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B745" s="4" t="s">
+      <c r="B748" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C745" s="5" t="s">
+      <c r="C748" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D745" s="5" t="s">
+      <c r="D748" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E745" s="6" t="s">
+      <c r="E748" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F745" s="11" t="s">
+      <c r="F748" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G745" s="5" t="s">
+      <c r="G748" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="746" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A747" s="17">
+    <row r="749" spans="1:7" outlineLevel="2">
+      <c r="A749" s="19"/>
+      <c r="B749" s="7"/>
+      <c r="C749" s="7"/>
+      <c r="D749" s="7"/>
+      <c r="E749" s="7"/>
+      <c r="F749" s="12"/>
+      <c r="G749" s="7"/>
+    </row>
+    <row r="750" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A750" s="17">
         <v>1</v>
       </c>
-      <c r="B747" s="8"/>
-[...15 lines deleted...]
-      <c r="A748" s="17">
+      <c r="B750" s="8"/>
+      <c r="C750" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D750" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E750" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F750" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G750" s="9"/>
+    </row>
+    <row r="751" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A751" s="17">
         <v>2</v>
       </c>
-      <c r="B748" s="8"/>
-[...15 lines deleted...]
-      <c r="A749" s="17">
+      <c r="B751" s="8"/>
+      <c r="C751" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="D751" s="9" t="s">
+        <v>930</v>
+      </c>
+      <c r="E751" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F751" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G751" s="9"/>
+    </row>
+    <row r="752" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A752" s="17">
         <v>3</v>
       </c>
-      <c r="B749" s="8"/>
-[...26 lines deleted...]
-      <c r="A751" s="3" t="s">
+      <c r="B752" s="8"/>
+      <c r="C752" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="D752" s="9" t="s">
+        <v>932</v>
+      </c>
+      <c r="E752" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F752" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G752" s="9"/>
+    </row>
+    <row r="753" spans="1:7" outlineLevel="1">
+      <c r="A753" s="18" t="s">
+        <v>933</v>
+      </c>
+      <c r="B753" s="2"/>
+      <c r="C753" s="2"/>
+      <c r="D753" s="2"/>
+      <c r="E753" s="2"/>
+      <c r="F753" s="10"/>
+      <c r="G753" s="2"/>
+    </row>
+    <row r="754" spans="1:7" outlineLevel="2">
+      <c r="A754" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B751" s="4" t="s">
+      <c r="B754" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C751" s="5" t="s">
+      <c r="C754" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D751" s="5" t="s">
+      <c r="D754" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E751" s="6" t="s">
+      <c r="E754" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F751" s="11" t="s">
+      <c r="F754" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G751" s="5" t="s">
+      <c r="G754" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="752" spans="1:7" outlineLevel="2">
-[...63 lines deleted...]
-      <c r="G755" s="9"/>
+    <row r="755" spans="1:7" outlineLevel="2">
+      <c r="A755" s="19"/>
+      <c r="B755" s="7"/>
+      <c r="C755" s="7"/>
+      <c r="D755" s="7"/>
+      <c r="E755" s="7"/>
+      <c r="F755" s="12"/>
+      <c r="G755" s="7"/>
     </row>
     <row r="756" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A756" s="17">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B756" s="8"/>
       <c r="C756" s="9" t="s">
+        <v>934</v>
+      </c>
+      <c r="D756" s="9" t="s">
         <v>935</v>
       </c>
-      <c r="D756" s="9" t="s">
+      <c r="E756" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F756" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G756" s="9"/>
+    </row>
+    <row r="757" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A757" s="17">
+        <v>2</v>
+      </c>
+      <c r="B757" s="8"/>
+      <c r="C757" s="9" t="s">
         <v>936</v>
       </c>
-      <c r="E756" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A757" s="18" t="s">
+      <c r="D757" s="9" t="s">
         <v>937</v>
       </c>
-      <c r="B757" s="2"/>
-[...7 lines deleted...]
-      <c r="A758" s="3" t="s">
+      <c r="E757" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F757" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G757" s="9"/>
+    </row>
+    <row r="758" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A758" s="17">
+        <v>3</v>
+      </c>
+      <c r="B758" s="8"/>
+      <c r="C758" s="9" t="s">
+        <v>938</v>
+      </c>
+      <c r="D758" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="E758" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F758" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G758" s="9"/>
+    </row>
+    <row r="759" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A759" s="17">
         <v>4</v>
       </c>
-      <c r="B758" s="4" t="s">
+      <c r="B759" s="8"/>
+      <c r="C759" s="9" t="s">
+        <v>940</v>
+      </c>
+      <c r="D759" s="9" t="s">
+        <v>941</v>
+      </c>
+      <c r="E759" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F759" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G759" s="9"/>
+    </row>
+    <row r="760" spans="1:7" outlineLevel="1">
+      <c r="A760" s="18" t="s">
+        <v>942</v>
+      </c>
+      <c r="B760" s="2"/>
+      <c r="C760" s="2"/>
+      <c r="D760" s="2"/>
+      <c r="E760" s="2"/>
+      <c r="F760" s="10"/>
+      <c r="G760" s="2"/>
+    </row>
+    <row r="761" spans="1:7" outlineLevel="2">
+      <c r="A761" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B761" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C758" s="5" t="s">
+      <c r="C761" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D758" s="5" t="s">
+      <c r="D761" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E758" s="6" t="s">
+      <c r="E761" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F758" s="11" t="s">
+      <c r="F761" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G758" s="5" t="s">
+      <c r="G761" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="759" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A760" s="17">
+    <row r="762" spans="1:7" outlineLevel="2">
+      <c r="A762" s="19"/>
+      <c r="B762" s="7"/>
+      <c r="C762" s="7"/>
+      <c r="D762" s="7"/>
+      <c r="E762" s="7"/>
+      <c r="F762" s="12"/>
+      <c r="G762" s="7"/>
+    </row>
+    <row r="763" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A763" s="17">
         <v>1</v>
       </c>
-      <c r="B760" s="8"/>
-[...9 lines deleted...]
-      <c r="F760" s="13">
+      <c r="B763" s="8"/>
+      <c r="C763" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="D763" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="E763" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F763" s="13">
         <v>1650.0</v>
       </c>
-      <c r="G760" s="9"/>
-[...13 lines deleted...]
-      <c r="A762" s="3" t="s">
+      <c r="G763" s="9"/>
+    </row>
+    <row r="764" spans="1:7" outlineLevel="1">
+      <c r="A764" s="18" t="s">
+        <v>945</v>
+      </c>
+      <c r="B764" s="2"/>
+      <c r="C764" s="2"/>
+      <c r="D764" s="2"/>
+      <c r="E764" s="2"/>
+      <c r="F764" s="10"/>
+      <c r="G764" s="2"/>
+    </row>
+    <row r="765" spans="1:7" outlineLevel="2">
+      <c r="A765" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B762" s="4" t="s">
+      <c r="B765" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C762" s="5" t="s">
+      <c r="C765" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D762" s="5" t="s">
+      <c r="D765" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E762" s="6" t="s">
+      <c r="E765" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F762" s="11" t="s">
+      <c r="F765" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G762" s="5" t="s">
+      <c r="G765" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="763" spans="1:7" outlineLevel="2">
-[...63 lines deleted...]
-      <c r="G766" s="9"/>
+    <row r="766" spans="1:7" outlineLevel="2">
+      <c r="A766" s="19"/>
+      <c r="B766" s="7"/>
+      <c r="C766" s="7"/>
+      <c r="D766" s="7"/>
+      <c r="E766" s="7"/>
+      <c r="F766" s="12"/>
+      <c r="G766" s="7"/>
     </row>
     <row r="767" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A767" s="17">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B767" s="8"/>
       <c r="C767" s="9" t="s">
-        <v>176</v>
+        <v>36</v>
       </c>
       <c r="D767" s="9" t="s">
-        <v>177</v>
+        <v>37</v>
       </c>
       <c r="E767" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F767" s="13">
         <v>1550.0</v>
       </c>
       <c r="G767" s="9"/>
     </row>
     <row r="768" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A768" s="17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B768" s="8"/>
       <c r="C768" s="9" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="D768" s="9" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E768" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F768" s="13">
         <v>1550.0</v>
       </c>
       <c r="G768" s="9"/>
     </row>
     <row r="769" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A769" s="17">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B769" s="8"/>
       <c r="C769" s="9" t="s">
-        <v>941</v>
+        <v>180</v>
       </c>
       <c r="D769" s="9" t="s">
-        <v>942</v>
+        <v>181</v>
       </c>
       <c r="E769" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F769" s="13">
         <v>1550.0</v>
       </c>
       <c r="G769" s="9"/>
     </row>
     <row r="770" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A770" s="17">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B770" s="8"/>
       <c r="C770" s="9" t="s">
-        <v>943</v>
+        <v>172</v>
       </c>
       <c r="D770" s="9" t="s">
-        <v>944</v>
+        <v>173</v>
       </c>
       <c r="E770" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F770" s="13">
         <v>1550.0</v>
       </c>
       <c r="G770" s="9"/>
     </row>
     <row r="771" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A771" s="17">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B771" s="8"/>
       <c r="C771" s="9" t="s">
-        <v>945</v>
+        <v>292</v>
       </c>
       <c r="D771" s="9" t="s">
-        <v>946</v>
+        <v>293</v>
       </c>
       <c r="E771" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F771" s="13">
         <v>1550.0</v>
       </c>
       <c r="G771" s="9"/>
     </row>
     <row r="772" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A772" s="17">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B772" s="8"/>
       <c r="C772" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="D772" s="9" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="E772" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F772" s="13">
         <v>1550.0</v>
       </c>
       <c r="G772" s="9"/>
     </row>
     <row r="773" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A773" s="17">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B773" s="8"/>
       <c r="C773" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D773" s="9" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="E773" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F773" s="13">
         <v>1550.0</v>
       </c>
       <c r="G773" s="9"/>
     </row>
     <row r="774" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A774" s="17">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B774" s="8"/>
       <c r="C774" s="9" t="s">
+        <v>950</v>
+      </c>
+      <c r="D774" s="9" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="E774" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F774" s="13">
         <v>1550.0</v>
       </c>
       <c r="G774" s="9"/>
     </row>
     <row r="775" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A775" s="17">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B775" s="8"/>
       <c r="C775" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="D775" s="9" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="E775" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F775" s="13">
         <v>1550.0</v>
       </c>
       <c r="G775" s="9"/>
     </row>
     <row r="776" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A776" s="17">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B776" s="8"/>
       <c r="C776" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D776" s="9" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="E776" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F776" s="13">
         <v>1550.0</v>
       </c>
       <c r="G776" s="9"/>
     </row>
     <row r="777" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A777" s="17">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B777" s="8"/>
       <c r="C777" s="9" t="s">
+        <v>956</v>
+      </c>
+      <c r="D777" s="9" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="E777" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F777" s="13">
         <v>1550.0</v>
       </c>
       <c r="G777" s="9"/>
     </row>
     <row r="778" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A778" s="17">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B778" s="8"/>
       <c r="C778" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="D778" s="9" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="E778" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F778" s="13">
         <v>1550.0</v>
       </c>
       <c r="G778" s="9"/>
     </row>
     <row r="779" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A779" s="17">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B779" s="8"/>
       <c r="C779" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="D779" s="9" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
       <c r="E779" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F779" s="13">
         <v>1550.0</v>
       </c>
       <c r="G779" s="9"/>
     </row>
     <row r="780" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A780" s="17">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B780" s="8"/>
       <c r="C780" s="9" t="s">
+        <v>962</v>
+      </c>
+      <c r="D780" s="9" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="E780" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F780" s="13">
         <v>1550.0</v>
       </c>
       <c r="G780" s="9"/>
     </row>
     <row r="781" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A781" s="17">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B781" s="8"/>
       <c r="C781" s="9" t="s">
-        <v>30</v>
+        <v>964</v>
       </c>
       <c r="D781" s="9" t="s">
-        <v>31</v>
+        <v>965</v>
       </c>
       <c r="E781" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F781" s="13">
-        <v>1000.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G781" s="9"/>
     </row>
     <row r="782" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A782" s="17">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B782" s="8"/>
       <c r="C782" s="9" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D782" s="9" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E782" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F782" s="13">
         <v>1550.0</v>
       </c>
       <c r="G782" s="9"/>
     </row>
     <row r="783" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A783" s="17">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B783" s="8"/>
       <c r="C783" s="9" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D783" s="9" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="E783" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F783" s="13">
         <v>1550.0</v>
       </c>
       <c r="G783" s="9"/>
     </row>
     <row r="784" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A784" s="17">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B784" s="8"/>
       <c r="C784" s="9" t="s">
-        <v>969</v>
+        <v>28</v>
       </c>
       <c r="D784" s="9" t="s">
-        <v>970</v>
+        <v>29</v>
       </c>
       <c r="E784" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F784" s="13">
-        <v>1550.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G784" s="9"/>
     </row>
     <row r="785" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A785" s="17">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B785" s="8"/>
       <c r="C785" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="D785" s="9" t="s">
         <v>971</v>
       </c>
-      <c r="D785" s="9" t="s">
+      <c r="E785" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F785" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G785" s="9"/>
+    </row>
+    <row r="786" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A786" s="17">
+        <v>20</v>
+      </c>
+      <c r="B786" s="8"/>
+      <c r="C786" s="9" t="s">
         <v>972</v>
       </c>
-      <c r="E785" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A786" s="18" t="s">
+      <c r="D786" s="9" t="s">
         <v>973</v>
       </c>
-      <c r="B786" s="2"/>
-[...7 lines deleted...]
-      <c r="A787" s="3" t="s">
+      <c r="E786" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F786" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G786" s="9"/>
+    </row>
+    <row r="787" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A787" s="17">
+        <v>21</v>
+      </c>
+      <c r="B787" s="8"/>
+      <c r="C787" s="9" t="s">
+        <v>974</v>
+      </c>
+      <c r="D787" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="E787" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F787" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G787" s="9"/>
+    </row>
+    <row r="788" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A788" s="17">
+        <v>22</v>
+      </c>
+      <c r="B788" s="8"/>
+      <c r="C788" s="9" t="s">
+        <v>976</v>
+      </c>
+      <c r="D788" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="E788" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F788" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G788" s="9"/>
+    </row>
+    <row r="789" spans="1:7" outlineLevel="1">
+      <c r="A789" s="18" t="s">
+        <v>978</v>
+      </c>
+      <c r="B789" s="2"/>
+      <c r="C789" s="2"/>
+      <c r="D789" s="2"/>
+      <c r="E789" s="2"/>
+      <c r="F789" s="10"/>
+      <c r="G789" s="2"/>
+    </row>
+    <row r="790" spans="1:7" outlineLevel="2">
+      <c r="A790" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B787" s="4" t="s">
+      <c r="B790" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C787" s="5" t="s">
+      <c r="C790" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D787" s="5" t="s">
+      <c r="D790" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E787" s="6" t="s">
+      <c r="E790" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F787" s="11" t="s">
+      <c r="F790" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G787" s="5" t="s">
+      <c r="G790" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="788" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A789" s="17">
+    <row r="791" spans="1:7" outlineLevel="2">
+      <c r="A791" s="19"/>
+      <c r="B791" s="7"/>
+      <c r="C791" s="7"/>
+      <c r="D791" s="7"/>
+      <c r="E791" s="7"/>
+      <c r="F791" s="12"/>
+      <c r="G791" s="7"/>
+    </row>
+    <row r="792" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A792" s="17">
         <v>1</v>
       </c>
-      <c r="B789" s="8"/>
-[...15 lines deleted...]
-      <c r="A790" s="17">
+      <c r="B792" s="8"/>
+      <c r="C792" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="D792" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="E792" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F792" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G792" s="9"/>
+    </row>
+    <row r="793" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A793" s="17">
         <v>2</v>
       </c>
-      <c r="B790" s="8"/>
-[...12 lines deleted...]
-      <c r="G790" s="9"/>
+      <c r="B793" s="8"/>
+      <c r="C793" s="9" t="s">
+        <v>981</v>
+      </c>
+      <c r="D793" s="9" t="s">
+        <v>982</v>
+      </c>
+      <c r="E793" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F793" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G793" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A151:G151"/>
     <mergeCell ref="A153:G153"/>
     <mergeCell ref="A155:G155"/>
     <mergeCell ref="A157:G157"/>
     <mergeCell ref="A159:G159"/>
     <mergeCell ref="A161:G161"/>
-    <mergeCell ref="A163:G163"/>
+    <mergeCell ref="A169:G169"/>
     <mergeCell ref="A171:G171"/>
-    <mergeCell ref="A173:G173"/>
+    <mergeCell ref="A174:G174"/>
     <mergeCell ref="A176:G176"/>
-    <mergeCell ref="A178:G178"/>
+    <mergeCell ref="A179:G179"/>
     <mergeCell ref="A181:G181"/>
-    <mergeCell ref="A183:G183"/>
+    <mergeCell ref="A195:G195"/>
     <mergeCell ref="A197:G197"/>
-    <mergeCell ref="A199:G199"/>
-    <mergeCell ref="A211:G211"/>
+    <mergeCell ref="A208:G208"/>
+    <mergeCell ref="A210:G210"/>
     <mergeCell ref="A213:G213"/>
-    <mergeCell ref="A216:G216"/>
+    <mergeCell ref="A215:G215"/>
     <mergeCell ref="A218:G218"/>
-    <mergeCell ref="A221:G221"/>
-    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A220:G220"/>
+    <mergeCell ref="A240:G240"/>
     <mergeCell ref="A242:G242"/>
     <mergeCell ref="A244:G244"/>
     <mergeCell ref="A246:G246"/>
-    <mergeCell ref="A248:G248"/>
+    <mergeCell ref="A273:G273"/>
     <mergeCell ref="A275:G275"/>
-    <mergeCell ref="A277:G277"/>
+    <mergeCell ref="A280:G280"/>
     <mergeCell ref="A282:G282"/>
-    <mergeCell ref="A284:G284"/>
-[...15 lines deleted...]
-    <mergeCell ref="A375:G375"/>
+    <mergeCell ref="A314:G314"/>
+    <mergeCell ref="A316:G316"/>
+    <mergeCell ref="A318:G318"/>
+    <mergeCell ref="A320:G320"/>
+    <mergeCell ref="A332:G332"/>
+    <mergeCell ref="A334:G334"/>
+    <mergeCell ref="A350:G350"/>
+    <mergeCell ref="A352:G352"/>
+    <mergeCell ref="A357:G357"/>
+    <mergeCell ref="A359:G359"/>
+    <mergeCell ref="A361:G361"/>
+    <mergeCell ref="A363:G363"/>
+    <mergeCell ref="A365:G365"/>
+    <mergeCell ref="A367:G367"/>
+    <mergeCell ref="A372:G372"/>
+    <mergeCell ref="A374:G374"/>
+    <mergeCell ref="A376:G376"/>
     <mergeCell ref="A378:G378"/>
-    <mergeCell ref="A380:G380"/>
+    <mergeCell ref="A387:G387"/>
     <mergeCell ref="A389:G389"/>
     <mergeCell ref="A391:G391"/>
     <mergeCell ref="A393:G393"/>
     <mergeCell ref="A395:G395"/>
     <mergeCell ref="A397:G397"/>
-    <mergeCell ref="A399:G399"/>
+    <mergeCell ref="A400:G400"/>
     <mergeCell ref="A402:G402"/>
-    <mergeCell ref="A404:G404"/>
-[...3 lines deleted...]
-    <mergeCell ref="A461:G461"/>
+    <mergeCell ref="A432:G432"/>
+    <mergeCell ref="A434:G434"/>
+    <mergeCell ref="A458:G458"/>
+    <mergeCell ref="A460:G460"/>
     <mergeCell ref="A476:G476"/>
     <mergeCell ref="A478:G478"/>
     <mergeCell ref="A487:G487"/>
     <mergeCell ref="A489:G489"/>
     <mergeCell ref="A493:G493"/>
     <mergeCell ref="A495:G495"/>
-    <mergeCell ref="A506:G506"/>
     <mergeCell ref="A508:G508"/>
-    <mergeCell ref="A511:G511"/>
+    <mergeCell ref="A510:G510"/>
     <mergeCell ref="A513:G513"/>
-    <mergeCell ref="A518:G518"/>
+    <mergeCell ref="A515:G515"/>
     <mergeCell ref="A520:G520"/>
-    <mergeCell ref="A525:G525"/>
+    <mergeCell ref="A522:G522"/>
     <mergeCell ref="A527:G527"/>
-    <mergeCell ref="A533:G533"/>
-    <mergeCell ref="A535:G535"/>
+    <mergeCell ref="A529:G529"/>
+    <mergeCell ref="A532:G532"/>
+    <mergeCell ref="A534:G534"/>
+    <mergeCell ref="A544:G544"/>
     <mergeCell ref="A546:G546"/>
-    <mergeCell ref="A548:G548"/>
+    <mergeCell ref="A550:G550"/>
     <mergeCell ref="A552:G552"/>
-    <mergeCell ref="A554:G554"/>
+    <mergeCell ref="A569:G569"/>
     <mergeCell ref="A571:G571"/>
-    <mergeCell ref="A573:G573"/>
-[...4 lines deleted...]
-    <mergeCell ref="A589:G589"/>
+    <mergeCell ref="A575:G575"/>
+    <mergeCell ref="A577:G577"/>
+    <mergeCell ref="A579:G579"/>
+    <mergeCell ref="A581:G581"/>
+    <mergeCell ref="A586:G586"/>
+    <mergeCell ref="A588:G588"/>
     <mergeCell ref="A591:G591"/>
-    <mergeCell ref="A594:G594"/>
-[...4 lines deleted...]
-    <mergeCell ref="A618:G618"/>
+    <mergeCell ref="A593:G593"/>
+    <mergeCell ref="A598:G598"/>
+    <mergeCell ref="A600:G600"/>
+    <mergeCell ref="A613:G613"/>
+    <mergeCell ref="A615:G615"/>
+    <mergeCell ref="A620:G620"/>
     <mergeCell ref="A622:G622"/>
-    <mergeCell ref="A624:G624"/>
-[...14 lines deleted...]
-    <mergeCell ref="A715:G715"/>
+    <mergeCell ref="A649:G649"/>
+    <mergeCell ref="A651:G651"/>
+    <mergeCell ref="A653:G653"/>
+    <mergeCell ref="A655:G655"/>
+    <mergeCell ref="A657:G657"/>
+    <mergeCell ref="A659:G659"/>
+    <mergeCell ref="A666:G666"/>
+    <mergeCell ref="A668:G668"/>
+    <mergeCell ref="A672:G672"/>
+    <mergeCell ref="A674:G674"/>
+    <mergeCell ref="A676:G676"/>
+    <mergeCell ref="A678:G678"/>
+    <mergeCell ref="A683:G683"/>
+    <mergeCell ref="A685:G685"/>
+    <mergeCell ref="A687:G687"/>
+    <mergeCell ref="A689:G689"/>
     <mergeCell ref="A717:G717"/>
-    <mergeCell ref="A721:G721"/>
+    <mergeCell ref="A719:G719"/>
     <mergeCell ref="A723:G723"/>
-    <mergeCell ref="A728:G728"/>
+    <mergeCell ref="A725:G725"/>
     <mergeCell ref="A730:G730"/>
-    <mergeCell ref="A744:G744"/>
-[...8 lines deleted...]
-    <mergeCell ref="A788:G788"/>
+    <mergeCell ref="A732:G732"/>
+    <mergeCell ref="A747:G747"/>
+    <mergeCell ref="A749:G749"/>
+    <mergeCell ref="A753:G753"/>
+    <mergeCell ref="A755:G755"/>
+    <mergeCell ref="A760:G760"/>
+    <mergeCell ref="A762:G762"/>
+    <mergeCell ref="A764:G764"/>
+    <mergeCell ref="A766:G766"/>
+    <mergeCell ref="A789:G789"/>
+    <mergeCell ref="A791:G791"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -39811,504 +39871,504 @@
     <hyperlink ref="D126" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_143"/>
-    <hyperlink ref="D151" r:id="rId_hyperlink_144"/>
-[...2 lines deleted...]
-    <hyperlink ref="D160" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_152"/>
-    <hyperlink ref="D169" r:id="rId_hyperlink_153"/>
-[...4 lines deleted...]
-    <hyperlink ref="D180" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="D195" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="D196" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="D208" r:id="rId_hyperlink_180"/>
-[...5 lines deleted...]
-    <hyperlink ref="D220" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D236" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D237" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D238" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D239" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="D240" r:id="rId_hyperlink_203"/>
-[...1 lines deleted...]
-    <hyperlink ref="D245" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D249" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D250" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D251" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D252" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D253" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D254" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D255" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D258" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D259" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D260" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D261" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D262" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_220"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_222"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_223"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_224"/>
     <hyperlink ref="D268" r:id="rId_hyperlink_225"/>
     <hyperlink ref="D269" r:id="rId_hyperlink_226"/>
     <hyperlink ref="D270" r:id="rId_hyperlink_227"/>
     <hyperlink ref="D271" r:id="rId_hyperlink_228"/>
     <hyperlink ref="D272" r:id="rId_hyperlink_229"/>
-    <hyperlink ref="D273" r:id="rId_hyperlink_230"/>
-    <hyperlink ref="D274" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D278" r:id="rId_hyperlink_232"/>
     <hyperlink ref="D279" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="D280" r:id="rId_hyperlink_234"/>
-    <hyperlink ref="D281" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_236"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_238"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_240"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_242"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_244"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_246"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_248"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_250"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_264"/>
-    <hyperlink ref="D314" r:id="rId_hyperlink_265"/>
-    <hyperlink ref="D318" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D328" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D329" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D330" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_276"/>
-    <hyperlink ref="D332" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D336" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D337" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_288"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_291"/>
-    <hyperlink ref="D350" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_295"/>
-    <hyperlink ref="D357" r:id="rId_hyperlink_296"/>
-[...1 lines deleted...]
-    <hyperlink ref="D365" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D370" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D371" r:id="rId_hyperlink_301"/>
-    <hyperlink ref="D372" r:id="rId_hyperlink_302"/>
-[...1 lines deleted...]
-    <hyperlink ref="D377" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_310"/>
-    <hyperlink ref="D387" r:id="rId_hyperlink_311"/>
-[...4 lines deleted...]
-    <hyperlink ref="D401" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D408" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D409" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D410" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D411" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D428" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D429" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D430" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D431" r:id="rId_hyperlink_343"/>
-    <hyperlink ref="D432" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D436" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_352"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_353"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_354"/>
     <hyperlink ref="D446" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D447" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D448" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D449" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D450" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D451" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D452" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D453" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D454" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D455" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D456" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D457" r:id="rId_hyperlink_366"/>
-    <hyperlink ref="D458" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D462" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D463" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D464" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D465" r:id="rId_hyperlink_371"/>
     <hyperlink ref="D466" r:id="rId_hyperlink_372"/>
     <hyperlink ref="D467" r:id="rId_hyperlink_373"/>
     <hyperlink ref="D468" r:id="rId_hyperlink_374"/>
     <hyperlink ref="D469" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D470" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D471" r:id="rId_hyperlink_377"/>
     <hyperlink ref="D472" r:id="rId_hyperlink_378"/>
     <hyperlink ref="D473" r:id="rId_hyperlink_379"/>
     <hyperlink ref="D474" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D475" r:id="rId_hyperlink_381"/>
     <hyperlink ref="D479" r:id="rId_hyperlink_382"/>
     <hyperlink ref="D480" r:id="rId_hyperlink_383"/>
     <hyperlink ref="D481" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D482" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D483" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D484" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D485" r:id="rId_hyperlink_388"/>
     <hyperlink ref="D486" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D490" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D491" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D492" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D496" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D497" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D498" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D499" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D500" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D501" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D502" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D503" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D504" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D505" r:id="rId_hyperlink_402"/>
-    <hyperlink ref="D509" r:id="rId_hyperlink_403"/>
-[...2 lines deleted...]
-    <hyperlink ref="D515" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D516" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D517" r:id="rId_hyperlink_408"/>
-    <hyperlink ref="D521" r:id="rId_hyperlink_409"/>
-    <hyperlink ref="D522" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D523" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D524" r:id="rId_hyperlink_412"/>
-    <hyperlink ref="D528" r:id="rId_hyperlink_413"/>
-    <hyperlink ref="D529" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_414"/>
     <hyperlink ref="D530" r:id="rId_hyperlink_415"/>
     <hyperlink ref="D531" r:id="rId_hyperlink_416"/>
-    <hyperlink ref="D532" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_417"/>
     <hyperlink ref="D536" r:id="rId_hyperlink_418"/>
     <hyperlink ref="D537" r:id="rId_hyperlink_419"/>
     <hyperlink ref="D538" r:id="rId_hyperlink_420"/>
     <hyperlink ref="D539" r:id="rId_hyperlink_421"/>
     <hyperlink ref="D540" r:id="rId_hyperlink_422"/>
     <hyperlink ref="D541" r:id="rId_hyperlink_423"/>
     <hyperlink ref="D542" r:id="rId_hyperlink_424"/>
     <hyperlink ref="D543" r:id="rId_hyperlink_425"/>
-    <hyperlink ref="D544" r:id="rId_hyperlink_426"/>
-    <hyperlink ref="D545" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_427"/>
     <hyperlink ref="D549" r:id="rId_hyperlink_428"/>
-    <hyperlink ref="D550" r:id="rId_hyperlink_429"/>
-    <hyperlink ref="D551" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_430"/>
     <hyperlink ref="D555" r:id="rId_hyperlink_431"/>
     <hyperlink ref="D556" r:id="rId_hyperlink_432"/>
     <hyperlink ref="D557" r:id="rId_hyperlink_433"/>
     <hyperlink ref="D558" r:id="rId_hyperlink_434"/>
     <hyperlink ref="D559" r:id="rId_hyperlink_435"/>
     <hyperlink ref="D560" r:id="rId_hyperlink_436"/>
     <hyperlink ref="D561" r:id="rId_hyperlink_437"/>
     <hyperlink ref="D562" r:id="rId_hyperlink_438"/>
     <hyperlink ref="D563" r:id="rId_hyperlink_439"/>
     <hyperlink ref="D564" r:id="rId_hyperlink_440"/>
     <hyperlink ref="D565" r:id="rId_hyperlink_441"/>
     <hyperlink ref="D566" r:id="rId_hyperlink_442"/>
     <hyperlink ref="D567" r:id="rId_hyperlink_443"/>
     <hyperlink ref="D568" r:id="rId_hyperlink_444"/>
-    <hyperlink ref="D569" r:id="rId_hyperlink_445"/>
-    <hyperlink ref="D570" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D572" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D573" r:id="rId_hyperlink_446"/>
     <hyperlink ref="D574" r:id="rId_hyperlink_447"/>
-    <hyperlink ref="D575" r:id="rId_hyperlink_448"/>
-[...2 lines deleted...]
-    <hyperlink ref="D581" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D578" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D582" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D583" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D584" r:id="rId_hyperlink_451"/>
     <hyperlink ref="D585" r:id="rId_hyperlink_452"/>
-    <hyperlink ref="D586" r:id="rId_hyperlink_453"/>
-[...3 lines deleted...]
-    <hyperlink ref="D593" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D589" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D590" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D594" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D595" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D596" r:id="rId_hyperlink_457"/>
     <hyperlink ref="D597" r:id="rId_hyperlink_458"/>
-    <hyperlink ref="D598" r:id="rId_hyperlink_459"/>
-[...1 lines deleted...]
-    <hyperlink ref="D600" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D601" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D602" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D603" r:id="rId_hyperlink_461"/>
     <hyperlink ref="D604" r:id="rId_hyperlink_462"/>
     <hyperlink ref="D605" r:id="rId_hyperlink_463"/>
     <hyperlink ref="D606" r:id="rId_hyperlink_464"/>
     <hyperlink ref="D607" r:id="rId_hyperlink_465"/>
     <hyperlink ref="D608" r:id="rId_hyperlink_466"/>
     <hyperlink ref="D609" r:id="rId_hyperlink_467"/>
     <hyperlink ref="D610" r:id="rId_hyperlink_468"/>
     <hyperlink ref="D611" r:id="rId_hyperlink_469"/>
     <hyperlink ref="D612" r:id="rId_hyperlink_470"/>
-    <hyperlink ref="D613" r:id="rId_hyperlink_471"/>
-[...1 lines deleted...]
-    <hyperlink ref="D615" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D616" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D617" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D618" r:id="rId_hyperlink_473"/>
     <hyperlink ref="D619" r:id="rId_hyperlink_474"/>
-    <hyperlink ref="D620" r:id="rId_hyperlink_475"/>
-    <hyperlink ref="D621" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D623" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D624" r:id="rId_hyperlink_476"/>
     <hyperlink ref="D625" r:id="rId_hyperlink_477"/>
     <hyperlink ref="D626" r:id="rId_hyperlink_478"/>
     <hyperlink ref="D627" r:id="rId_hyperlink_479"/>
     <hyperlink ref="D628" r:id="rId_hyperlink_480"/>
     <hyperlink ref="D629" r:id="rId_hyperlink_481"/>
     <hyperlink ref="D630" r:id="rId_hyperlink_482"/>
     <hyperlink ref="D631" r:id="rId_hyperlink_483"/>
     <hyperlink ref="D632" r:id="rId_hyperlink_484"/>
     <hyperlink ref="D633" r:id="rId_hyperlink_485"/>
     <hyperlink ref="D634" r:id="rId_hyperlink_486"/>
     <hyperlink ref="D635" r:id="rId_hyperlink_487"/>
     <hyperlink ref="D636" r:id="rId_hyperlink_488"/>
     <hyperlink ref="D637" r:id="rId_hyperlink_489"/>
     <hyperlink ref="D638" r:id="rId_hyperlink_490"/>
     <hyperlink ref="D639" r:id="rId_hyperlink_491"/>
     <hyperlink ref="D640" r:id="rId_hyperlink_492"/>
     <hyperlink ref="D641" r:id="rId_hyperlink_493"/>
     <hyperlink ref="D642" r:id="rId_hyperlink_494"/>
     <hyperlink ref="D643" r:id="rId_hyperlink_495"/>
     <hyperlink ref="D644" r:id="rId_hyperlink_496"/>
     <hyperlink ref="D645" r:id="rId_hyperlink_497"/>
     <hyperlink ref="D646" r:id="rId_hyperlink_498"/>
     <hyperlink ref="D647" r:id="rId_hyperlink_499"/>
     <hyperlink ref="D648" r:id="rId_hyperlink_500"/>
-    <hyperlink ref="D649" r:id="rId_hyperlink_501"/>
-[...95 lines deleted...]
-    <hyperlink ref="D790" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="D652" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D656" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D660" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D661" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D662" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D663" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D664" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D665" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D669" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D670" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D671" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D675" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D679" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D680" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D681" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D682" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D686" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D690" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D691" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D692" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D693" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D694" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D695" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D696" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D697" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D698" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D699" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D700" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D701" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D702" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D703" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D704" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D705" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D706" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D707" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D708" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D709" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D710" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D711" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D712" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D713" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D714" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D715" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D716" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D720" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D721" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D722" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D726" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D727" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D728" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D729" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D733" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D734" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D735" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="D736" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="D737" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="D738" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="D739" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="D740" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="D741" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="D742" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="D743" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="D744" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D745" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="D746" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="D750" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="D751" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="D752" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="D756" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="D757" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="D758" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="D759" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="D763" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="D767" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="D768" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="D769" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="D770" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="D771" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="D772" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="D773" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="D774" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="D775" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="D776" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="D777" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="D778" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="D779" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="D780" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="D781" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="D782" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="D783" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="D784" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="D785" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="D786" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="D787" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="D788" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="D792" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="D793" r:id="rId_hyperlink_597"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>