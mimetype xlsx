--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:04</t>
+    <t>Актуальность прайса на: 2026-09-26 21:00:40</t>
   </si>
   <si>
     <t>Косметика</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Карандаши</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -315,62 +315,50 @@
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 103</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22796</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 104</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22797</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 105</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22798</t>
   </si>
   <si>
     <t>Запеченная пудра Chanel Les Beiges Touche De Teint Belle Mine 9 g Тон 106</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=23486</t>
   </si>
   <si>
-    <t>Рассыпчатая пудра Gegemoon Zero Sense 8 g Тон 01</t>
-[...10 lines deleted...]
-  <si>
     <t>Пудра Enough Collagen Premium HydroTwo Way Cake SPF50+/ PA++ Тон 13 (копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya-/</t>
   </si>
   <si>
     <t>Пудра Enough Collagen Hydro Moisture Two Way Cake SPF25/PA++ Тон 13 (копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13/</t>
   </si>
   <si>
     <t>Пудра Gegemoon Collagen Powder Blue</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-gegemoon-collagen-powder-blue/</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow Highlighting Powder Тон 01</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/</t>
   </si>
   <si>
     <t>Хайлайтер Kakashow Highlighting Powder Тон 02</t>
@@ -501,125 +489,95 @@
   <si>
     <t>Тушь для ресниц с коллагеном Enough Collagen Waterproof Volume Mascara</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/vodostoykaya-tush-dlya-resnits-collagen-1/</t>
   </si>
   <si>
     <t>Тушь Giorgio Armani Si Eyes to Kill Excess</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-giorgio-armani-si-eyes-to-kill-excess-/</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Volume Millions Lashes Feline</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemoon Curl Thick Lasting 12 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/</t>
   </si>
   <si>
-    <t>Водостойкая тушь Gegemoon Long Curly Eyelashes 8 g</t>
-[...4 lines deleted...]
-  <si>
     <t>Тушь для ресниц Note</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-note-/</t>
   </si>
   <si>
     <t>Тушь для ресниц Romantic Bird Mascara Fiber Lashes 7D 12 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/</t>
   </si>
   <si>
-    <t>Тушь для ресниц Tom Ford Waterproof Encryption Super Long 12 ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Тушь для ресниц Gegemoon Artistic Volume Mascara 9 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/</t>
   </si>
   <si>
     <t>Тушь для ресниц Gegemon Energizer 11 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemon-energizer-11-ml/</t>
   </si>
   <si>
     <t>Тушь для ресниц Million Pauline Haute &amp; Naughty Lash 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/</t>
   </si>
   <si>
     <t>Тушь для ресниц MAC Studio Radiance</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-mac-studio-radiance-/</t>
   </si>
   <si>
     <t>Для бровей</t>
   </si>
   <si>
     <t>Маркер для бровей Fine Sketch Mengsiman 01 (Black)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-02/</t>
   </si>
   <si>
-    <t>Маркер для бровей Fine Sketch Miss Corina 01 Chestnut</t>
-[...16 lines deleted...]
-  <si>
     <t>Гель для бровей и ресниц Gegemoon Brow Mascara</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara-/</t>
   </si>
   <si>
     <t>Уходовая косметика</t>
   </si>
   <si>
     <t>Солнцезащитные средства</t>
   </si>
   <si>
     <t>Солнцезащитный крем Ekel UV Soothing &amp; Moisture Black Snail Sun Block SPF50/PA+++ 70 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/</t>
   </si>
   <si>
     <t>Солнцезащитный крем Ekel UV Soothing &amp; Moisture Collagen Sun Block SPF50/PA+++ 70 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/</t>
   </si>
   <si>
     <t>Cолнцезащитный крем  Enough Collagen Moisture Sun Cream SPF50+ PA+++ 50 g</t>
@@ -636,56 +594,50 @@
   <si>
     <t>Солнцезащитный крем FarmStay Visible Difference Snail Sun Cream SPF50+ PA+++ 70 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>Солнцезащитный крем FarmStay Hyaluronic UV Shield Sun Block Cream SPF50+ PA+++ 70 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>Солнцезащитный крем с экстрактом авокадо FarmStay Real Avocado Essential Sun Cream SPF50+ PA+++ 70 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/</t>
   </si>
   <si>
     <t>Набор 2 в 1 солнцезащитный крем и гель для лица и тела Gegemoon Sunscreen Set SPF35</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/</t>
   </si>
   <si>
-    <t>Солнцезащитный отбеливающий крем Gegemoon Whitening Sunscreen SPF50 PA+++ 45 ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Бальзам для губ</t>
   </si>
   <si>
     <t>Бальзам для губ ZOZU Grapefruit Lip Balm</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-grapefruit-lip-balm-/</t>
   </si>
   <si>
     <t>Бальзам для губ ZOZU Strawberry Lip Balm</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-strawberry-lip-balm/</t>
   </si>
   <si>
     <t>Бальзам для губ Kakashow Water Sensation Plump Lip Gloss 3 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/</t>
   </si>
   <si>
     <t>Бальзам для губ с экстрактом юдзу FarmStay Citrus Yuja Vitalizing Lip Balm 10 g</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/</t>
@@ -973,56 +925,50 @@
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/</t>
   </si>
   <si>
     <t>Пенка для умывания May Island 7 Days Secret 4D Collagen Cleansing Foam 30 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/</t>
   </si>
   <si>
     <t>Кислородная пенка для очищения кожи FarmStay O2 Premium Aqua Foam Cleansing 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/</t>
   </si>
   <si>
     <t>Пенка для умывания 3W Clinic Green Tea Cleansing Foam 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/</t>
   </si>
   <si>
     <t>Пенка для умывания 3W Clinic Rose Water Cleansing Foam 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-vitamin-c-foam-cleansing-100-ml-original-/</t>
   </si>
   <si>
     <t>Пенка для умывания с центеллой Tenzero Balansing Foam Cleanser Cica 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/</t>
   </si>
   <si>
     <t>Пенка для умывания с авокадо Tenzero Balansing Foam Cleanser Avocado 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/</t>
   </si>
   <si>
     <t>Пенка для умывания с коллагеном Tenzero Balansing Foam Cleanser Collagen 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/</t>
   </si>
   <si>
     <t>Пенка для умывания с улиткой Tenzero Balansing Foam Cleanser Snail 100 мл (Оригинал)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/</t>
   </si>
@@ -1396,51 +1342,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a019512622125928603b3e1ca7e6af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59839ef6af8f607052068ce6c1917.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b10dc00bd0a9dd72dd54baa2ae88.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504bc7ce8dddd9d67ad567e893e5a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e842ba879d2cdcb7f3556a4925009.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c56309bb7f86b75e830df4f7ac86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3526f6bb7603cb923d1efe2d5cca2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c35ad6e708bae1a4d5ff75f0d5446.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca208512acc159c0c4afd1924ed218.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca78bb7bbb6005c4513b0bbcc25ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd01cf6fa16d715ef6c9dfe4b6885.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db207148184acd7df86ae6660baa31.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279347cef85b37a81814c7053cbffb1b.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de27e085646b0f5915ef50c4bce5f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26fa5e1df21d937dd4252208ccf39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058b996a54cd60e3db6eececa61cba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98260002d3b94ebed4c9772902509d44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff81cff13369d652ca20908f9b6ff6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546963eeaa2841c23221fbfcea492a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e9271f2e89902cd60373146fe53c4.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969713d4de413b52f7e5c381613790.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a46d201d30449207269fbfa7d7977.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094eb84dbea25075e98afce7dfbf67c.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f414aef434e2673dbf04190debcfd8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd12ab7f15aa33d3ccf8239e4144ec.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270d0827fe5b115ab2f3a69417dd55.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4356db79ba97abe3150903a1040bbd.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62531873e504002e8d6bccae119e2c.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367d3c13573331a18f656fe71ed29c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab02cd13f56eee3cdae2b42c7589d9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1d78173b4815097543a870dcb191.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f129601702e5d59bed0f09c16c2a82.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab147ec1061f20e1f90ffddb6cf20fd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be768163e9ed86c681466325a375e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d085ccfa9bcd4c255c09ab67f854.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36b0d759a1e51b00e57dd0147fc18.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404866cbbe84c68dadb8308485017091.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb973d28d1de85ba897e68a86f9707.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12860e4e9115d429f5d94e46a9d0ac.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab723b8f1999cff1d37c025c9d865c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699978f585a19be09c4996ca5af0d60.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a309125b31fff13f9e0019d3d595c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3fc6720a85b13e97c31ceda4add31.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4cf1d6e2525c88d5c3cc867facd9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed784b82233259da503dbdc3e42610.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61d389c032ccf070f0ef45588e880.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db0ee8828a0a1ae197a40ee63a260.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79859811b231897b23b6c9de37cb6.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a03597c055664621f9b3b5118e959.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffdd91275e0846895741725c076a9.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc46b6ff9a33f1c6b3be0d591762cb.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642756957ded850a1936cb335f576a2c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88616da577caf8a09afb35fb1599b2ad.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8952c7a9e7025fb3a73cc176c4834c.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9993f057e895b4e6d5f87d704667.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3c2ccdabd48e934d38ca33df2864.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb4f93c092c3851c9eae45b4cdbef.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f4b92d25d6e7cce3f89894696386.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59839ef6af8f607052068ce6c1917.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf752717c04506e81a4c0f15811b5b8.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970cf0a4599e4afed8e72a982df492.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7e1bd5da64f1f600a7ded77cb761d.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9e425b1a4823e57ae8e419ee13cc.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba431af0cdf8bc04d8c7b01cf11aa2.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d522d32974dd292adae530701544e7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9778813cb4391e703f3ba8e2f0ca69.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664530b995a533d6e491733ae95f2e.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677caf140a9861623d73dd0f664e0e1.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3945552063fe1ba42c758f3cd102b6d.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699cd66ee0bfa2eabe0509d5f4ffa8.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c56309bb7f86b75e830df4f7ac86.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86796e54c00fd7d9069bf446e4fa10d0.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803bb43e6ed0b80c57412f066d8fb9.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628d9d6ac66b338992eecde58b3fc76.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3044f62a5169726f9f9c89fa6a808.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e6cc630dd8f07426af73b341a956.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183b0f2636f246ea10f6ee98ede593.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631adbe4c8d7d86c4c308303eda1cd.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db207148184acd7df86ae6660baa31.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279347cef85b37a81814c7053cbffb1b.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf752717c04506e81a4c0f15811b5b8.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29731c8bf38a82f6d37498e5d34d6.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8c0dfb1288da479ed7a9e95ec588.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaba7340a454bfbdb2992d3a520af0.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2d8409578c265807a16310aa582d.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c11f6ff4bba90a7dbfd163a8509ba.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b2ee519de9811bd4b58841b182e70.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b923730139fbd9af4d67b1a09f94efe.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad860b22ab06c31daf468ba1a8b495a.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271eab4f774901aec660aedca95f4a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724c65e864da5cc4a8a0fa6adedb80.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21ffad8aa476bbe8ec9fd2ced0709.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81c4a443f53de7597d943bafc389d.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e572bac880bb74f6acf4b66139914.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d75a031ddd455a0f55d3df2cc19f.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c394238c0b6d4a9ea13a84f4cd0b26.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d97e96dfedae4efb51aee72ca4a4.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2c45b59cef85716e3368b3c6d421.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada323cddfa324ef664f679003ebd07.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728400ff1b497da91e4fa69ebffeb7b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868c767633f4aff06989a007b8774f.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72791ccc5f4c8c1592cb796134dcc.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa6a0680d1673a1d16ceb85cc1849.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19268a1d13e7f4a428277ae26accc.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5a065ff95d0d8c15d66728483c4d.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe217ee20a816bb3d91c5e6a09765.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a38bdf464be50497f1c1682a6689b.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31fbf7926bd5c42d2ef2a62ac0283.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5db8983fab26a2076c0eb64e8c018.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e2a69c5cf1b9f18d19a59fe87e3d4.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707a2c8cb8582c19d4774200ac256e.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707bfa39589cfcc6433bfe915cb050.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461091c739e90d57df64236bbec69d0.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb26c378dde24772a004bd37cf0e1.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cac57334f4d80a6c2fff78de4dc2.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751ac9640f2347cbdd128c2d01fa3e.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe07213fb1f73baf4642eac41a9f9.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790e7b48449d624daa80d01ec3615f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680fa2dc605db35af466c5f1af679f.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c38b35e794f8c881f8dc5780ef9e1.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50800540c65aa6a53bd151db61319c7.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25deb325506450571f45c8b059d0c19.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b67132c51d43c5678505639a162b.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e6e56eb0127596b42ddf55ca340a.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4723bd350cf26e9829d593346f7d78.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6568644874394e55d00e167ad036.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b1568803e698050d8c120faf250e.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596277a2ebbb0b12b02954ed2a2b5d.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6212a6bd8a70afb02a9e3dd0ad434.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2c28ac1e4ed49089f7e5b88fbcad.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d527565de379af0dc9a8a7cb509b.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb419c571c433e296af459dbe5c3ed7.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d9534f8e48ece60c64ab61f3dd1f.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304efdfc00a4928424a2b150ed219dc5.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9d3e1378b1e98cb1a36d2f941062.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7235e9775860f010db3cd6bb07c74.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c0f92d2da6c1546f79bdad5bbd50.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8799617f1e4903ee7126ab70922eb.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241648b402ef0f5181a3ce49f19023ce.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603b85493b95f41ae129d133d48a83.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220486e921941b620c59303f08461f8e.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e776e0b5db806cd82aa669acd37055.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086cf329fe054bf0fcce1d4920bebe5.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad9558a47ff1c0e2ba8ce46e9f6ae5.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654446bf3d4e88c80d490597eb6f7c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041fb91815d6722ab30fbb7f19cc24.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e062bfb417d7f66b3b1e1ba5cc5ec.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e162f7175f729de8dcd0c45fe5c2e6.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd8cd9a4dc9febc704d641819ae5d.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991995e4eb7f80c478d2b75cba4c9f84.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a23a7873e22ba33d7d49b09a01eb1.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab855e5b7c481c8869d45cc45fb7fe4.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26cf658fb862563fd92fb292aa5ad4.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7360f602d2c1611c81f0aea0cac5.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab8df4f88abba0c901e25cd76e9fca.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0723565c96ac65ebb0dbb2563a46.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65cea9da09101c175278d84be8945.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e4941540ee5f363da999d04701ab.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c64afc9171c0392501c4adfd46c0a.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa4bd8dc8e4eaa433f2c746dabbef.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663b896135c0861a6cb2902a67fd9e.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68142cae7a52f378b62ed50a0c4a5.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f7210cd5edf7aba8affbd8229f42.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6554f7f98f1cb12de9e3b18b7fdb.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc60f2168af1cabc35accef1e5227.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12fa1057e8e0b4aeaee5c18e3ea988.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7ed74e4a77b179926fdc2f9a5c4e.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1e3ba5e61c2e6051cb035db110b7.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8aab0aeb3c2fa3c5a049807b64a7c.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1968b3df2a254f60f5a701196be9.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd694f60444b127c718981ea2845c8e7.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a3d1ad3b9667c0e1f8e3ab0e07d8.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d008201b173d6712c78a37170490.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34351524df837316c38576dd6cef5e.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de87116232c8383f69e133be688f50.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aeb67634b401ec199ef2766f696f9.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea272027930fa1cb91fa5fef1d1e6d.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e38fa9e174eb1c547994b6b7eacad.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fa89ce9afe2b3d2a0c54d393448f0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a019512622125928603b3e1ca7e6af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59839ef6af8f607052068ce6c1917.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b10dc00bd0a9dd72dd54baa2ae88.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504bc7ce8dddd9d67ad567e893e5a4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e842ba879d2cdcb7f3556a4925009.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c56309bb7f86b75e830df4f7ac86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3526f6bb7603cb923d1efe2d5cca2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c35ad6e708bae1a4d5ff75f0d5446.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca208512acc159c0c4afd1924ed218.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca78bb7bbb6005c4513b0bbcc25ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd01cf6fa16d715ef6c9dfe4b6885.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db207148184acd7df86ae6660baa31.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279347cef85b37a81814c7053cbffb1b.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de27e085646b0f5915ef50c4bce5f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26fa5e1df21d937dd4252208ccf39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058b996a54cd60e3db6eececa61cba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98260002d3b94ebed4c9772902509d44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff81cff13369d652ca20908f9b6ff6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546963eeaa2841c23221fbfcea492a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e9271f2e89902cd60373146fe53c4.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969713d4de413b52f7e5c381613790.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a46d201d30449207269fbfa7d7977.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094eb84dbea25075e98afce7dfbf67c.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f414aef434e2673dbf04190debcfd8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd12ab7f15aa33d3ccf8239e4144ec.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270d0827fe5b115ab2f3a69417dd55.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4356db79ba97abe3150903a1040bbd.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62531873e504002e8d6bccae119e2c.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367d3c13573331a18f656fe71ed29c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab02cd13f56eee3cdae2b42c7589d9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1d78173b4815097543a870dcb191.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f129601702e5d59bed0f09c16c2a82.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab147ec1061f20e1f90ffddb6cf20fd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be768163e9ed86c681466325a375e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d085ccfa9bcd4c255c09ab67f854.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36b0d759a1e51b00e57dd0147fc18.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404866cbbe84c68dadb8308485017091.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb973d28d1de85ba897e68a86f9707.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12860e4e9115d429f5d94e46a9d0ac.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab723b8f1999cff1d37c025c9d865c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3fc6720a85b13e97c31ceda4add31.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4cf1d6e2525c88d5c3cc867facd9.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed784b82233259da503dbdc3e42610.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61d389c032ccf070f0ef45588e880.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db0ee8828a0a1ae197a40ee63a260.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79859811b231897b23b6c9de37cb6.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a03597c055664621f9b3b5118e959.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffdd91275e0846895741725c076a9.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc46b6ff9a33f1c6b3be0d591762cb.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642756957ded850a1936cb335f576a2c.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88616da577caf8a09afb35fb1599b2ad.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8952c7a9e7025fb3a73cc176c4834c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9993f057e895b4e6d5f87d704667.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3c2ccdabd48e934d38ca33df2864.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb4f93c092c3851c9eae45b4cdbef.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f4b92d25d6e7cce3f89894696386.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59839ef6af8f607052068ce6c1917.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf752717c04506e81a4c0f15811b5b8.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970cf0a4599e4afed8e72a982df492.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7e1bd5da64f1f600a7ded77cb761d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9e425b1a4823e57ae8e419ee13cc.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba431af0cdf8bc04d8c7b01cf11aa2.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9778813cb4391e703f3ba8e2f0ca69.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664530b995a533d6e491733ae95f2e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3945552063fe1ba42c758f3cd102b6d.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699cd66ee0bfa2eabe0509d5f4ffa8.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c56309bb7f86b75e830df4f7ac86.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86796e54c00fd7d9069bf446e4fa10d0.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803bb43e6ed0b80c57412f066d8fb9.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628d9d6ac66b338992eecde58b3fc76.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631adbe4c8d7d86c4c308303eda1cd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db207148184acd7df86ae6660baa31.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279347cef85b37a81814c7053cbffb1b.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf752717c04506e81a4c0f15811b5b8.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29731c8bf38a82f6d37498e5d34d6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8c0dfb1288da479ed7a9e95ec588.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaba7340a454bfbdb2992d3a520af0.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2d8409578c265807a16310aa582d.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c11f6ff4bba90a7dbfd163a8509ba.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b2ee519de9811bd4b58841b182e70.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b923730139fbd9af4d67b1a09f94efe.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad860b22ab06c31daf468ba1a8b495a.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724c65e864da5cc4a8a0fa6adedb80.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21ffad8aa476bbe8ec9fd2ced0709.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81c4a443f53de7597d943bafc389d.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e572bac880bb74f6acf4b66139914.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d75a031ddd455a0f55d3df2cc19f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c394238c0b6d4a9ea13a84f4cd0b26.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d97e96dfedae4efb51aee72ca4a4.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2c45b59cef85716e3368b3c6d421.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada323cddfa324ef664f679003ebd07.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728400ff1b497da91e4fa69ebffeb7b.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868c767633f4aff06989a007b8774f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72791ccc5f4c8c1592cb796134dcc.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa6a0680d1673a1d16ceb85cc1849.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19268a1d13e7f4a428277ae26accc.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5a065ff95d0d8c15d66728483c4d.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe217ee20a816bb3d91c5e6a09765.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a38bdf464be50497f1c1682a6689b.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31fbf7926bd5c42d2ef2a62ac0283.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5db8983fab26a2076c0eb64e8c018.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e2a69c5cf1b9f18d19a59fe87e3d4.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707a2c8cb8582c19d4774200ac256e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707bfa39589cfcc6433bfe915cb050.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461091c739e90d57df64236bbec69d0.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb26c378dde24772a004bd37cf0e1.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cac57334f4d80a6c2fff78de4dc2.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751ac9640f2347cbdd128c2d01fa3e.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe07213fb1f73baf4642eac41a9f9.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92790e7b48449d624daa80d01ec3615f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680fa2dc605db35af466c5f1af679f.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c38b35e794f8c881f8dc5780ef9e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50800540c65aa6a53bd151db61319c7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25deb325506450571f45c8b059d0c19.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b67132c51d43c5678505639a162b.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e6e56eb0127596b42ddf55ca340a.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4723bd350cf26e9829d593346f7d78.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6568644874394e55d00e167ad036.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b1568803e698050d8c120faf250e.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596277a2ebbb0b12b02954ed2a2b5d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6212a6bd8a70afb02a9e3dd0ad434.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2c28ac1e4ed49089f7e5b88fbcad.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d527565de379af0dc9a8a7cb509b.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb419c571c433e296af459dbe5c3ed7.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d9534f8e48ece60c64ab61f3dd1f.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304efdfc00a4928424a2b150ed219dc5.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9d3e1378b1e98cb1a36d2f941062.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7235e9775860f010db3cd6bb07c74.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c0f92d2da6c1546f79bdad5bbd50.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8799617f1e4903ee7126ab70922eb.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241648b402ef0f5181a3ce49f19023ce.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603b85493b95f41ae129d133d48a83.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220486e921941b620c59303f08461f8e.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e776e0b5db806cd82aa669acd37055.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad9558a47ff1c0e2ba8ce46e9f6ae5.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654446bf3d4e88c80d490597eb6f7c.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041fb91815d6722ab30fbb7f19cc24.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e062bfb417d7f66b3b1e1ba5cc5ec.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e162f7175f729de8dcd0c45fe5c2e6.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd8cd9a4dc9febc704d641819ae5d.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991995e4eb7f80c478d2b75cba4c9f84.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a23a7873e22ba33d7d49b09a01eb1.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab855e5b7c481c8869d45cc45fb7fe4.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26cf658fb862563fd92fb292aa5ad4.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7360f602d2c1611c81f0aea0cac5.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab8df4f88abba0c901e25cd76e9fca.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0723565c96ac65ebb0dbb2563a46.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65cea9da09101c175278d84be8945.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e4941540ee5f363da999d04701ab.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c64afc9171c0392501c4adfd46c0a.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa4bd8dc8e4eaa433f2c746dabbef.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663b896135c0861a6cb2902a67fd9e.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68142cae7a52f378b62ed50a0c4a5.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f7210cd5edf7aba8affbd8229f42.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6554f7f98f1cb12de9e3b18b7fdb.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc60f2168af1cabc35accef1e5227.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12fa1057e8e0b4aeaee5c18e3ea988.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7ed74e4a77b179926fdc2f9a5c4e.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1e3ba5e61c2e6051cb035db110b7.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8aab0aeb3c2fa3c5a049807b64a7c.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1968b3df2a254f60f5a701196be9.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd694f60444b127c718981ea2845c8e7.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a3d1ad3b9667c0e1f8e3ab0e07d8.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d008201b173d6712c78a37170490.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34351524df837316c38576dd6cef5e.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de87116232c8383f69e133be688f50.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aeb67634b401ec199ef2766f696f9.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea272027930fa1cb91fa5fef1d1e6d.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e38fa9e174eb1c547994b6b7eacad.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fa89ce9afe2b3d2a0c54d393448f0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2896,5163 +2842,4830 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_22883" descr=""/>
+        <xdr:cNvPr id="41" name="product_23591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_22884" descr=""/>
+        <xdr:cNvPr id="42" name="product_23592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_23591" descr=""/>
+        <xdr:cNvPr id="43" name="product_23612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_23592" descr=""/>
+        <xdr:cNvPr id="44" name="product_25379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_23612" descr=""/>
+        <xdr:cNvPr id="45" name="product_25380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_25379" descr=""/>
+        <xdr:cNvPr id="46" name="product_25381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_25380" descr=""/>
+        <xdr:cNvPr id="47" name="product_25382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_25381" descr=""/>
+        <xdr:cNvPr id="48" name="product_25383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_25382" descr=""/>
+        <xdr:cNvPr id="49" name="product_25384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="50" name="product_25383" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_8282" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="51" name="product_25384" descr=""/>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="product_22878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...3 lines deleted...]
-        <xdr:cNvPr id="52" name="product_8282" descr=""/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_23281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_22878" descr=""/>
+        <xdr:cNvPr id="53" name="product_23598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_23281" descr=""/>
+        <xdr:cNvPr id="54" name="product_23599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_23598" descr=""/>
+        <xdr:cNvPr id="55" name="product_23979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...4 lines deleted...]
-        <xdr:cNvPr id="56" name="product_23599" descr=""/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="product_23980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="57" name="product_23979" descr=""/>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="product_22822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="58" name="product_23980" descr=""/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="product_25062" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_22822" descr=""/>
+        <xdr:cNvPr id="59" name="product_17268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_25062" descr=""/>
+        <xdr:cNvPr id="60" name="product_17270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_17268" descr=""/>
+        <xdr:cNvPr id="61" name="product_17599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_17270" descr=""/>
+        <xdr:cNvPr id="62" name="product_22440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_17599" descr=""/>
+        <xdr:cNvPr id="63" name="product_22826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_22440" descr=""/>
+        <xdr:cNvPr id="64" name="product_23603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_22825" descr=""/>
+        <xdr:cNvPr id="65" name="product_24253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_22826" descr=""/>
+        <xdr:cNvPr id="66" name="product_24858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_23603" descr=""/>
+        <xdr:cNvPr id="67" name="product_25061" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_24206" descr=""/>
+        <xdr:cNvPr id="68" name="product_25071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_24253" descr=""/>
+        <xdr:cNvPr id="69" name="product_25522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="70" name="product_24858" descr=""/>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_9846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="71" name="product_25061" descr=""/>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_23244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="72" name="product_25071" descr=""/>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_23602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="73" name="product_25522" descr=""/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_23604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_9846" descr=""/>
+        <xdr:cNvPr id="74" name="product_25062" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_9847" descr=""/>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_23576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_20076" descr=""/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_23577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="77" name="product_20077" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_23578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="78" name="product_23244" descr=""/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_23579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="79" name="product_23602" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_23580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="80" name="product_23604" descr=""/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_23581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="81" name="product_25062" descr=""/>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_23582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_23576" descr=""/>
+        <xdr:cNvPr id="82" name="product_23610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="83" name="product_23577" descr=""/>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="product_23208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>129</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="84" name="product_23578" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_23209" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="85" name="product_23579" descr=""/>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_23214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="86" name="product_23580" descr=""/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_23242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="87" name="product_23581" descr=""/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_23243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="88" name="product_23582" descr=""/>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="product_22393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="89" name="product_23610" descr=""/>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="product_23180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="90" name="product_23611" descr=""/>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="product_23181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>139</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="91" name="product_23208" descr=""/>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="product_23182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="92" name="product_23209" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="product_23246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="93" name="product_23214" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="product_23247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="94" name="product_23242" descr=""/>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_24924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="95" name="product_23243" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_22904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="96" name="product_22393" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="product_22912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="97" name="product_23180" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_23501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="98" name="product_23181" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_23505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="99" name="product_23182" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_23507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="100" name="product_23246" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_23510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="101" name="product_23247" descr=""/>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_23514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="102" name="product_24924" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_23614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="103" name="product_22904" descr=""/>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_23216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="104" name="product_22912" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_23218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_23501" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_23278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="106" name="product_23505" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_23279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="107" name="product_23507" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_23283" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_23510" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_23285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="109" name="product_23514" descr=""/>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_23583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>164</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="110" name="product_23614" descr=""/>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_23585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_23216" descr=""/>
+        <xdr:cNvPr id="111" name="product_23586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_23218" descr=""/>
+        <xdr:cNvPr id="112" name="product_23588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_23278" descr=""/>
+        <xdr:cNvPr id="113" name="product_23589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_23279" descr=""/>
+        <xdr:cNvPr id="114" name="product_23590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_23283" descr=""/>
+        <xdr:cNvPr id="115" name="product_23609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_23285" descr=""/>
+        <xdr:cNvPr id="116" name="product_25069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="117" name="product_23583" descr=""/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_21787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="118" name="product_23585" descr=""/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_21788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>176</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="119" name="product_23586" descr=""/>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_21789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>177</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="120" name="product_23588" descr=""/>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_23275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>178</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="121" name="product_23589" descr=""/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_23491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>179</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="122" name="product_23590" descr=""/>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_23492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>180</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="123" name="product_23609" descr=""/>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_25373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>181</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="124" name="product_25069" descr=""/>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_18021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="125" name="product_21787" descr=""/>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_25374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="126" name="product_21788" descr=""/>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_17930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="127" name="product_21789" descr=""/>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_17943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="128" name="product_23275" descr=""/>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_17946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_23491" descr=""/>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_17945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>190</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="130" name="product_23492" descr=""/>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_17944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>191</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="131" name="product_25373" descr=""/>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_17931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="132" name="product_18021" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_18012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>196</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="133" name="product_25374" descr=""/>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_18013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_17930" descr=""/>
+        <xdr:cNvPr id="134" name="product_18015" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_17943" descr=""/>
+        <xdr:cNvPr id="135" name="product_18037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_17946" descr=""/>
+        <xdr:cNvPr id="136" name="product_18036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_17945" descr=""/>
+        <xdr:cNvPr id="137" name="product_18035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_17944" descr=""/>
+        <xdr:cNvPr id="138" name="product_18034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_17931" descr=""/>
+        <xdr:cNvPr id="139" name="product_22417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_18012" descr=""/>
+        <xdr:cNvPr id="140" name="product_23183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_18013" descr=""/>
+        <xdr:cNvPr id="141" name="product_23184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_18015" descr=""/>
+        <xdr:cNvPr id="142" name="product_23185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="143" name="product_18016" descr=""/>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_18086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>210</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="144" name="product_18037" descr=""/>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_23276" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>211</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="145" name="product_18036" descr=""/>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_23277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>212</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_18035" descr=""/>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_23584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="147" name="product_18034" descr=""/>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_23596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="148" name="product_22417" descr=""/>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_25070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>215</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="149" name="product_23183" descr=""/>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="product_25375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>216</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="150" name="product_23184" descr=""/>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="product_25376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="151" name="product_23185" descr=""/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="product_25377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>221</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="152" name="product_18086" descr=""/>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_13264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>222</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="153" name="product_23276" descr=""/>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="product_8124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>223</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="154" name="product_23277" descr=""/>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="product_8687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>224</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="155" name="product_23584" descr=""/>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="product_17388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>225</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="156" name="product_23596" descr=""/>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="product_17390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>227</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="157" name="product_25070" descr=""/>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="product_18079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>228</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="158" name="product_25375" descr=""/>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="product_19700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>229</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="159" name="product_25376" descr=""/>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="product_19701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>230</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="160" name="product_25377" descr=""/>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="product_18067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>234</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="161" name="product_13264" descr=""/>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="product_18068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>235</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="162" name="product_8124" descr=""/>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_18069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>236</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="163" name="product_8687" descr=""/>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_18070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>237</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="164" name="product_17388" descr=""/>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_18071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>238</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="165" name="product_17390" descr=""/>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_18072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="166" name="product_18079" descr=""/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_18073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="167" name="product_19700" descr=""/>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_19421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="168" name="product_19701" descr=""/>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_19422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>246</xdr:row>
-[...4 lines deleted...]
-        <xdr:cNvPr id="169" name="product_18067" descr=""/>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_23493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>246</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_18068" descr=""/>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_9008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
-        <a:stretch>
-[...331 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8313,59 +7926,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/karandashi/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/belaya-podvodka-flomaster-gegemoon-eyeliner-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/rumyana/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/rumyana/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=22854" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25085" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25086" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25087" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25089" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25090" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25091" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25092" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25093" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22795" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22796" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22797" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22798" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=23486" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/rassypchataya-pudra-gegemoon-zero-sense-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/rassypchataya-pudra-gegemoon-zero-sense-8-g/?sku=22884" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/?sku=25380" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/?sku=25381" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/?sku=25383" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/?sku=25384" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23042" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23043" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23044" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23045" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23046" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-gegemoon-snail-collagen-cc-sream/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=23981" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/vodostoykaya-tush-gegemoon-long-curly-eyelashes-8-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-note-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-tom-ford-waterproof-encryption-super-long-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-mac-studio-radiance-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=20076" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-01/?sku=20077" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-otbelivayushchiy-krem-gegemoon-whitening-sunscreen-spf50-pa-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-grapefruit-lip-balm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente-/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/?sku=21788" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/?sku=21789" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/pilingi-i-skraby/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/pilingi-i-skraby/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-vitamin-c-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/universalnyy-gel-endow-beauty-aloe-vera-99-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/universalnyy-gel-endow-beauty-aloe-vera-99-/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=23494" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/devaysy-dlya-ukhoda/kosmeticheskie-povyazki/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/karandashi/nabor-karandashey-dlya-gub-flormar-12sht-12501-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/podvodka-dlya-glaz-collagen-marker-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/podvodka-flomaster-gegemoon-delicate-beauty-trend-charm-eyeliner-1-6-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/belaya-podvodka-flomaster-gegemoon-eyeliner-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-dlya-gub-gegemoon-matte-lipstick-6-sht/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pomada/nabor-zhidkikh-matovykh-pomad-gegemoon-thanks-for-the-love-lip-set-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/rumyana/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/rumyana/paletka-dlya-konturinga-litsa-gegemoon-matte-highlighting-contour/?sku=22854" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-summer-always-in-my-mind-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-make-up-studio-39-colors-eyeshadow-palette-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-sevencool-make-up-palette-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-fix-eyes-eyeshadow-metalic-texture-30-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-my-honey-15-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-beauty-glazed-72-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-gegemoon-chioture-9-tsv/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25085" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25086" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/teni-yves-saint-laurent-couture-mini-clutch/?sku=25087" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25089" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25090" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25091" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25092" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-teney-chanel-les-7-ombres-/?sku=25093" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-s-zapaskoy-collagen-s7150-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22795" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22796" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22797" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=22798" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/zapechennaya-pudra-chanel-les-beiges-touche-de-teint-belle-mine-9-g/?sku=23486" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-premium-hydrotwo-way-cake-spf50-pa-ton-13-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-enough-collagen-hydro-moisture-two-way-cake-spf25-pa-ton-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/pudra-gegemoon-collagen-powder-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/?sku=25380" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-highlighting-powder-/?sku=25381" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/?sku=25383" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/pudra/khaylayter-kakashow-/?sku=25384" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23042" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23043" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23044" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23045" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-krem-makhfactor-101-/?sku=23046" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-gegemoon-snail-collagen-cc-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-gegemoon-snail-collagen-cc-sream/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/vv-krem-dlya-litsa-s-kollagenom-prettyskin-collagen-bb-cream-no-1-spf-50-pa-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/tonalnyy-stik-kakashow-foundation-make-up-stick-14-g/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-zozu-avocado-beauty-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tonalnye-krema/kushon-dlya-litsa-gegemoon-light-concealer-mushroom-air-cushion-bb-sream/?sku=23981" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/podvodki-dlya-glaz/nabor-gegemoon-bright-eyes-3-in-1-tush-podvodka-karandash-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/vodostoykaya-tush-dlya-resnits-collagen-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-giorgio-armani-si-eyes-to-kill-excess-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-volume-millions-lashes-feline/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-curl-thick-lasting-12-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-note-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-romantic-bird-mascara-fiber-lashes-7d-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemoon-artistic-volume-mascara-9-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-gegemon-energizer-11-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-vodostoykaya-tush-vodostoykaya-podvodka-dlya-glaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-million-pauline-haute-naughty-lash-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/tush-dlya-resnits-mac-studio-radiance-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/marker-dlya-brovey-fine-sketch-music-flower-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/ukhod-za-brovyami/gel-dlya-brovey-i-resnits-gegemoon-brow-mascara-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eyeshadow-brow-zings-pro-palette/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/teni/paletka-dlya-brovey-i-makiyazha-glaz-gegemoon-eye-brow-zings-pro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/kosmetika/tush/nabor-2-v-1-gegemoon-tush-gel-dlya-fiksatsii-brovey/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-black-snail-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-ekel-uv-soothing-moisture-collagen-sun-block-spf50-pa-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/colntsezashchitnyy-krem-enough-collagen-moisture-sun-cream-spf50-pa-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/colntsezashchitnyy-krem-farmstay-dr-v8-vita-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-visible-difference-snail-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-farmstay-hyaluronic-uv-shield-sun-block-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/solntsezashchitnyy-krem-s-ekstraktom-avokado-farmstay-real-avocado-essential-sun-cream-spf50-pa-70-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/solntsezashchitnye-sredstva/nabor-2-v-1-solntsezashchitnyy-krem-i-gel-dlya-litsa-i-tela-gegemoon-sunscreen-set-spf35/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-grapefruit-lip-balm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-zozu-strawberry-lip-balm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-kakashow-water-sensation-plump-lip-gloss-3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/balzam-dlya-gub-/balzam-dlya-gub-s-maslom-kokosa-farmstay-real-coconut-essential-lip-balm-10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-novogodnikh-kremov-dlya-ruk-zozu-christmas-hand-cream-5-x-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-plant-fruit-moisturizing-hand-cream-suit-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-plant-hand-cream-sue-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-gegemoon-fruit-and-plant-fragrance-hand-cream-5-30-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/krem-dlya-ruk-s-pudroy-chernogo-zhemchuga-farmstay-visible-difference-hand-cream-black-pearl-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/krem-dlya-ruk-s-ekstraktom-klubniki-farmstay-visible-difference-hand-cream-strawberry-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krem-dlya-ruk/nabor-kremov-dlya-ruk-mavellin-fruit-and-plant-hand-cream-5-30-g-v-assortimente-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-ekstraktom-avokado-gegemoon-avocado-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-zolotom-gegemoon-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-bambukovym-uglem-dolly-milano-bamboo-charcoal-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-lichi-dolly-milano-litchi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-zolotom-dolly-milano-24k-gold-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-klubnikoy-dolly-milano-strawberries-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-myodom-dolly-milano-honey-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/patchi/gidrogelevye-patchi-s-kivi-dolly-milano-kiwi-hydrogel-eye-patch-80-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/antivozrastnoy-krem-dlya-litsa-s-ekstraktom-lastochkinogo-gnezda-jigott-bird-s-nest-firming-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/otbelivayushchiy-krem-s-ekstraktom-kozego-moloka-jigott-goat-milk-whitening-cream-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-s-mutsinom-ulitki-farmstay-escargot-noblesse-intensive-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-s-zolotom-i-mutsinom-ulitki-farmstay-gold-snail-premium-cream-50-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-yudzu-farmstay-citrus-yuja-vitalizing-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-ekstraktom-semyan-zelenogo-chaya-farmstay-green-tea-calming-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/omolazhivayushchiy-krem-dlya-oblasti-vokrug-glaz-jomtam-caviar-black-gold-eye-cream-60-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-one-spring-green-tea-moisturizing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-sadoer-avocado-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-roll-on-eye-cream-moisturizing-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-tremya-rolikami-gegemoon-eye-cream-massage-elastic-moist-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-vek-s-mutsinom-ulitki-sadoer-snail-nourishing-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-vek-gegemoon-red-ginseng-snail-hydrated-eye-cream-20-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/krema/krem-dlya-kozhi-vokrug-glaz-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-super-aqua-eye-cream-45-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/?sku=21788" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/osvetlyayushchaya-nochnaya-maska-dlya-litsa-s-arbutinom-sadoer-nicotinamide-arbutin-white-sleeping-mask-/?sku=21789" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/ochishchayushchaya-glinyano-puzyrkovaya-maska-elizavecca-carbonated-bubble-clay-mask-100-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-dlya-litsa-s-ekstraktom-mango-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-mango-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-dlya-litsa-s-ekstraktom-vinograda-sadoer-whitening-anti-wrinkle-hudrating-sleeping-mask-grape-120-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/maski/nochnaya-maska-s-tykvoy-piramidka-7-days-secret-healing-pumpkin-sleeping-pack-5-g-1-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/pilingi-i-skraby/piling-gel-s-ekstraktom-kokosa-farmstay-real-coconut-deep-clear-peeling-gel-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/pilingi-i-skraby/gommazh-piling-dlya-litsa-s-uglem-facis-charcoal-gommage-peeling-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-litsa-may-island-7-days-secret-4d-hyaluronic-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-vita-plus-10-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-centella-cica-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-baking-soda-pore-deep-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-peptide-8-plus-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-may-island-7-days-secret-4d-collagen-cleansing-foam-30-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/kislorodnaya-penka-dlya-ochishcheniya-kozhi-farmstay-o2-premium-aqua-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-green-tea-cleansing-foam-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-rose-water-cleansing-foam-/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-tsentelloy-tenzero-balansing-foam-cleanser-cica-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-avokado-tenzero-balansing-foam-cleanser-avocado-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-kollagenom-tenzero-balansing-foam-cleanser-collagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-ulitkoy-tenzero-balansing-foam-cleanser-snail-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-3w-clinic-snail-foam-cleansing-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-aloe-vera-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-coco-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/sredstva-dlya-umyvaniya/penka-dlya-umyvaniya-s-shchetochkoy-gegemoon-leche-aminoacidos-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-litsa-farmstay-real-avocado-nutrition-oil-serum-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/ampulnaya-syvorotka-s-kollagenom-farmstay-dr-v8-ampoule-solution-collagen-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/multifunktsionalnyy-balzam-stik-dlya-litsa-s-kollagenom-farmstay-collagen-water-full-wrinkle-care-multi-balm-11-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-roller-dlya-kozhi-vokrug-glaz-zhenmei-caviar-peptides-eye-essence-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/universalnyy-gel-endow-beauty-aloe-vera-99-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/universalnyy-gel-endow-beauty-aloe-vera-99-/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/ampulnaya-syvorotka-s-gialuronovoy-kislotoy-farmstay-hyaluronic-acid-100-ampoule-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-s-keramidami-farm-stay-ceramide-wrinkle-care-relaxing-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-s-retinolom-i-kollagenom-farm-stay-retinol-collagen-rolling-eye-serum-25-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/syvorotki/syvorotka-dlya-kozhi-vokrug-glaz-3w-clinic-collagen-retinol-eye-ball-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/antivozrastnoy-nabor-kremov-lancome-genifique-3v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-chanel-hydra-beauty-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-precision-ultra-correction-lift-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-chanel-hydra-beauty-4-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-christian-dior-capture-sculpt-3-v-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-guerlain-abeille-royale-s-maslom-3-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-kremov-chanel-le-lift-creme-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/nabory-kremov/nabor-chanel-le-lift-4-v-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-collagen-water-full-moist-treatment-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-sube-amino-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-hyaluronic-acid-super-aqua-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-pink-salt-therapy-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-panthenol-healing-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-ceramide-damage-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/filler-dlya-volos-farmstay-derma-cube-vita-clinic-hair-filler-13-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-galvanize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/parfyumirovannaya-dymka-dlya-volos-ex-nihilo-magnetize-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/koreyskaya-kosmetika_1/ukhod-za-volosami/shampun-s-yablochnym-uksusom-masil-5-probiotics-apple-vinegar-shampoo-8-ml/?sku=23494" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/kosmetika_1/devaysy-dlya-ukhoda/kosmeticheskie-povyazki/kosmeticheskaya-povyazka-omg-v-assortimente-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G261"/>
+  <dimension ref="A1:G252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -9426,3570 +9039,3399 @@
         <v>98</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="13">
         <v>185.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A67" s="19">
         <v>8</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="13">
-        <v>150.0</v>
+        <v>180.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A68" s="19">
         <v>9</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="13">
-        <v>150.0</v>
+        <v>170.0</v>
       </c>
       <c r="G68" s="9"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A69" s="19">
         <v>10</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="13">
-        <v>180.0</v>
+        <v>170.0</v>
       </c>
       <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A70" s="19">
         <v>11</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="13">
-        <v>170.0</v>
+        <v>230.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A71" s="19">
         <v>12</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="13">
-        <v>170.0</v>
+        <v>230.0</v>
       </c>
       <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A72" s="19">
         <v>13</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="13">
         <v>230.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A73" s="19">
         <v>14</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="13">
-        <v>230.0</v>
+        <v>300.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A74" s="19">
         <v>15</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="13">
-        <v>230.0</v>
+        <v>300.0</v>
       </c>
       <c r="G74" s="9"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A75" s="19">
         <v>16</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="13">
         <v>300.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
-    <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C76" s="9" t="s">
+    <row r="76" spans="1:7" outlineLevel="2">
+      <c r="A76" s="17" t="s">
         <v>117</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="2"/>
+    </row>
+    <row r="77" spans="1:7" outlineLevel="3">
+      <c r="A77" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" outlineLevel="3">
+      <c r="A78" s="18"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="7"/>
+    </row>
+    <row r="79" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A79" s="19">
+        <v>1</v>
+      </c>
+      <c r="B79" s="8"/>
+      <c r="C79" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="E76" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C77" s="9" t="s">
+      <c r="D79" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="D77" s="9" t="s">
+      <c r="E79" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="13">
+        <v>200.0</v>
+      </c>
+      <c r="G79" s="9"/>
+    </row>
+    <row r="80" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
+      <c r="A80" s="19">
+        <v>2</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="E77" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A78" s="17" t="s">
+      <c r="D80" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="B78" s="2"/>
-[...36 lines deleted...]
-      <c r="G80" s="7"/>
+      <c r="E80" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="13">
+        <v>200.0</v>
+      </c>
+      <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
       <c r="A81" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="13">
         <v>200.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
       <c r="A82" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="13">
         <v>200.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
       <c r="A83" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="13">
         <v>200.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
       <c r="A84" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="13">
         <v>200.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
-    <row r="85" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
+    <row r="85" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A85" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="13">
-        <v>200.0</v>
+        <v>180.0</v>
       </c>
       <c r="G85" s="9"/>
     </row>
-    <row r="86" spans="1:7" customHeight="1" ht="13" outlineLevel="3">
+    <row r="86" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A86" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="13">
-        <v>200.0</v>
+        <v>180.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
-    <row r="87" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
+    <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A87" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="13">
-        <v>180.0</v>
+        <v>350.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
-    <row r="88" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
+    <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A88" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="13">
-        <v>180.0</v>
+        <v>270.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A89" s="19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="13">
-        <v>350.0</v>
+        <v>270.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="13">
-        <v>270.0</v>
+        <v>180.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
-    <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="91" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A91" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="13">
-        <v>270.0</v>
+        <v>180.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
-    <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="92" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A92" s="19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="13">
         <v>180.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
-    <row r="93" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C93" s="9" t="s">
+    <row r="93" spans="1:7" outlineLevel="2">
+      <c r="A93" s="17" t="s">
         <v>146</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="2"/>
+    </row>
+    <row r="94" spans="1:7" outlineLevel="3">
+      <c r="A94" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" outlineLevel="3">
+      <c r="A95" s="18"/>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="7"/>
+    </row>
+    <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A96" s="19">
+        <v>1</v>
+      </c>
+      <c r="B96" s="8"/>
+      <c r="C96" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="13">
+        <v>110.0</v>
+      </c>
+      <c r="G96" s="9"/>
+    </row>
+    <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A97" s="19">
+        <v>2</v>
+      </c>
+      <c r="B97" s="8"/>
+      <c r="C97" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="E93" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C94" s="9" t="s">
+      <c r="D97" s="9" t="s">
         <v>148</v>
       </c>
-      <c r="D94" s="9" t="s">
-[...51 lines deleted...]
-      <c r="G97" s="7"/>
+      <c r="E97" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="13">
+        <v>170.0</v>
+      </c>
+      <c r="G97" s="9"/>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A98" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="13">
-        <v>110.0</v>
+        <v>90.0</v>
       </c>
       <c r="G98" s="9"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A99" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="13">
         <v>170.0</v>
       </c>
       <c r="G99" s="9"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A100" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="13">
-        <v>90.0</v>
+        <v>130.0</v>
       </c>
       <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A101" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="13">
-        <v>170.0</v>
+        <v>80.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A102" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="13">
-        <v>130.0</v>
+        <v>80.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A103" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="13">
-        <v>80.0</v>
+        <v>90.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A104" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="13">
-        <v>90.0</v>
+        <v>80.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A105" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="13">
         <v>80.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A106" s="19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
-        <v>165</v>
+        <v>25</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="13">
-        <v>90.0</v>
+        <v>170.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A107" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="13">
-        <v>130.0</v>
+        <v>90.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A108" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="13">
+        <v>230.0</v>
+      </c>
+      <c r="G108" s="9"/>
+    </row>
+    <row r="109" spans="1:7" outlineLevel="2">
+      <c r="A109" s="17" t="s">
         <v>169</v>
       </c>
-      <c r="D108" s="9" t="s">
-[...11 lines deleted...]
-      <c r="A109" s="19">
+      <c r="B109" s="2"/>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="F109" s="10"/>
+      <c r="G109" s="2"/>
+    </row>
+    <row r="110" spans="1:7" outlineLevel="3">
+      <c r="A110" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B109" s="8"/>
-[...50 lines deleted...]
-      <c r="G111" s="9"/>
+    </row>
+    <row r="111" spans="1:7" outlineLevel="3">
+      <c r="A111" s="18"/>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+      <c r="D111" s="7"/>
+      <c r="E111" s="7"/>
+      <c r="F111" s="12"/>
+      <c r="G111" s="7"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A112" s="19">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="13">
-        <v>230.0</v>
+        <v>70.0</v>
       </c>
       <c r="G112" s="9"/>
     </row>
-    <row r="113" spans="1:7" outlineLevel="2">
-[...40 lines deleted...]
-      <c r="G115" s="7"/>
+    <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A113" s="19">
+        <v>2</v>
+      </c>
+      <c r="B113" s="8"/>
+      <c r="C113" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="G113" s="9"/>
+    </row>
+    <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A114" s="19">
+        <v>3</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="13">
+        <v>180.0</v>
+      </c>
+      <c r="G114" s="9"/>
+    </row>
+    <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A115" s="19">
+        <v>4</v>
+      </c>
+      <c r="B115" s="8"/>
+      <c r="C115" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" s="13">
+        <v>180.0</v>
+      </c>
+      <c r="G115" s="9"/>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="19">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="13">
-        <v>70.0</v>
+        <v>170.0</v>
       </c>
       <c r="G116" s="9"/>
     </row>
-    <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...73 lines deleted...]
-      <c r="G120" s="9"/>
+    <row r="117" spans="1:7" outlineLevel="1">
+      <c r="A117" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="2"/>
+      <c r="F117" s="10"/>
+      <c r="G117" s="2"/>
+    </row>
+    <row r="118" spans="1:7" outlineLevel="2">
+      <c r="A118" s="17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="10"/>
+      <c r="G118" s="2"/>
+    </row>
+    <row r="119" spans="1:7" outlineLevel="3">
+      <c r="A119" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" outlineLevel="3">
+      <c r="A120" s="18"/>
+      <c r="B120" s="7"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="7"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A121" s="19">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>41</v>
+        <v>177</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="13">
-        <v>180.0</v>
+        <v>230.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A122" s="19">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
-        <v>42</v>
+        <v>178</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="13">
-        <v>180.0</v>
+        <v>230.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A123" s="19">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="13">
-        <v>170.0</v>
+        <v>290.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
-    <row r="124" spans="1:7" outlineLevel="1">
-      <c r="A124" s="16" t="s">
+    <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A124" s="19">
+        <v>4</v>
+      </c>
+      <c r="B124" s="8"/>
+      <c r="C124" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" s="13">
+        <v>290.0</v>
+      </c>
+      <c r="G124" s="9"/>
+    </row>
+    <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A125" s="19">
+        <v>5</v>
+      </c>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" s="13">
+        <v>290.0</v>
+      </c>
+      <c r="G125" s="9"/>
+    </row>
+    <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A126" s="19">
+        <v>6</v>
+      </c>
+      <c r="B126" s="8"/>
+      <c r="C126" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="G126" s="9"/>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A127" s="19">
+        <v>7</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="B124" s="2"/>
-[...7 lines deleted...]
-      <c r="A125" s="17" t="s">
+      <c r="D127" s="9" t="s">
         <v>189</v>
       </c>
-      <c r="B125" s="2"/>
-[...36 lines deleted...]
-      <c r="G127" s="7"/>
+      <c r="E127" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="G127" s="9"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A128" s="19">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="13">
-        <v>230.0</v>
+        <v>190.0</v>
       </c>
       <c r="G128" s="9"/>
     </row>
-    <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C129" s="9" t="s">
+    <row r="129" spans="1:7" outlineLevel="2">
+      <c r="A129" s="17" t="s">
         <v>192</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G131" s="9"/>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="2"/>
+    </row>
+    <row r="130" spans="1:7" outlineLevel="3">
+      <c r="A130" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" outlineLevel="3">
+      <c r="A131" s="18"/>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
+      <c r="F131" s="12"/>
+      <c r="G131" s="7"/>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A132" s="19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="13">
-        <v>290.0</v>
+        <v>50.0</v>
       </c>
       <c r="G132" s="9"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A133" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="13">
-        <v>350.0</v>
+        <v>50.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A134" s="19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="13">
-        <v>350.0</v>
+        <v>150.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A135" s="19">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="13">
-        <v>190.0</v>
+        <v>250.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A136" s="19">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="13">
-        <v>130.0</v>
+        <v>250.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" outlineLevel="2">
       <c r="A137" s="17" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="10"/>
       <c r="G137" s="2"/>
     </row>
     <row r="138" spans="1:7" outlineLevel="3">
       <c r="A138" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:7" outlineLevel="3">
       <c r="A139" s="18"/>
       <c r="B139" s="7"/>
       <c r="C139" s="7"/>
       <c r="D139" s="7"/>
       <c r="E139" s="7"/>
       <c r="F139" s="12"/>
       <c r="G139" s="7"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A140" s="19">
         <v>1</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="13">
-        <v>50.0</v>
+        <v>140.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A141" s="19">
         <v>2</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="13">
-        <v>50.0</v>
+        <v>120.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A142" s="19">
         <v>3</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="13">
-        <v>150.0</v>
+        <v>120.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A143" s="19">
         <v>4</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="13">
-        <v>250.0</v>
+        <v>120.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A144" s="19">
         <v>5</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" s="13">
+        <v>190.0</v>
+      </c>
+      <c r="G144" s="9"/>
+    </row>
+    <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A145" s="19">
+        <v>6</v>
+      </c>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" s="13">
+        <v>190.0</v>
+      </c>
+      <c r="G145" s="9"/>
+    </row>
+    <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A146" s="19">
+        <v>7</v>
+      </c>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D146" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="D144" s="9" t="s">
+      <c r="E146" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" s="13">
+        <v>120.0</v>
+      </c>
+      <c r="G146" s="9"/>
+    </row>
+    <row r="147" spans="1:7" outlineLevel="2">
+      <c r="A147" s="17" t="s">
         <v>218</v>
       </c>
-      <c r="E144" s="8" t="s">
-[...19 lines deleted...]
-      <c r="A146" s="3" t="s">
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="10"/>
+      <c r="G147" s="2"/>
+    </row>
+    <row r="148" spans="1:7" outlineLevel="3">
+      <c r="A148" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B146" s="4" t="s">
+      <c r="B148" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C146" s="5" t="s">
+      <c r="C148" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D146" s="5" t="s">
+      <c r="D148" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E146" s="6" t="s">
+      <c r="E148" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F146" s="11" t="s">
+      <c r="F148" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="G146" s="5" t="s">
+      <c r="G148" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="147" spans="1:7" outlineLevel="3">
-[...44 lines deleted...]
-      <c r="G149" s="9"/>
+    <row r="149" spans="1:7" outlineLevel="3">
+      <c r="A149" s="18"/>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
+      <c r="F149" s="12"/>
+      <c r="G149" s="7"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A150" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="13">
-        <v>120.0</v>
+        <v>250.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A151" s="19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="13">
-        <v>120.0</v>
+        <v>250.0</v>
       </c>
       <c r="G151" s="9"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A152" s="19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="13">
-        <v>190.0</v>
+        <v>170.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A153" s="19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="13">
-        <v>190.0</v>
+        <v>170.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A154" s="19">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" s="13">
+        <v>170.0</v>
+      </c>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A155" s="19">
+        <v>6</v>
+      </c>
+      <c r="B155" s="8"/>
+      <c r="C155" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" s="13">
+        <v>170.0</v>
+      </c>
+      <c r="G155" s="9"/>
+    </row>
+    <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A156" s="19">
+        <v>7</v>
+      </c>
+      <c r="B156" s="8"/>
+      <c r="C156" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="D156" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D154" s="9" t="s">
+      <c r="E156" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" s="13">
+        <v>170.0</v>
+      </c>
+      <c r="G156" s="9"/>
+    </row>
+    <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A157" s="19">
+        <v>8</v>
+      </c>
+      <c r="B157" s="8"/>
+      <c r="C157" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="E154" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A155" s="17" t="s">
+      <c r="D157" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="B155" s="2"/>
-[...7 lines deleted...]
-      <c r="A156" s="3" t="s">
+      <c r="E157" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157" s="13">
+        <v>170.0</v>
+      </c>
+      <c r="G157" s="9"/>
+    </row>
+    <row r="158" spans="1:7" outlineLevel="2">
+      <c r="A158" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="10"/>
+      <c r="G158" s="2"/>
+    </row>
+    <row r="159" spans="1:7" outlineLevel="3">
+      <c r="A159" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B156" s="4" t="s">
+      <c r="B159" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C156" s="5" t="s">
+      <c r="C159" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D156" s="5" t="s">
+      <c r="D159" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E156" s="6" t="s">
+      <c r="E159" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F156" s="11" t="s">
+      <c r="F159" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="G156" s="5" t="s">
+      <c r="G159" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="157" spans="1:7" outlineLevel="3">
-[...63 lines deleted...]
-      <c r="G160" s="9"/>
+    <row r="160" spans="1:7" outlineLevel="3">
+      <c r="A160" s="18"/>
+      <c r="B160" s="7"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7"/>
+      <c r="E160" s="7"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="7"/>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A161" s="19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="E161" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="13">
-        <v>170.0</v>
+        <v>350.0</v>
       </c>
       <c r="G161" s="9"/>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A162" s="19">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E162" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="13">
-        <v>170.0</v>
+        <v>350.0</v>
       </c>
       <c r="G162" s="9"/>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A163" s="19">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E163" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="13">
-        <v>170.0</v>
+        <v>600.0</v>
       </c>
       <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A164" s="19">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="13">
-        <v>170.0</v>
+        <v>800.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A165" s="19">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="G165" s="9"/>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A166" s="19">
+        <v>6</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D166" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F166" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="G166" s="9"/>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A167" s="19">
+        <v>7</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D167" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="D165" s="9" t="s">
+      <c r="E167" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" s="13">
+        <v>180.0</v>
+      </c>
+      <c r="G167" s="9"/>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A168" s="19">
+        <v>8</v>
+      </c>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="E165" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A166" s="17" t="s">
+      <c r="D168" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="B166" s="2"/>
-[...36 lines deleted...]
-      <c r="G168" s="7"/>
+      <c r="E168" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168" s="13">
+        <v>140.0</v>
+      </c>
+      <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="19">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="13">
-        <v>350.0</v>
+        <v>140.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="19">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>254</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="13">
-        <v>350.0</v>
+        <v>110.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="19">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="13">
-        <v>600.0</v>
+        <v>110.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="19">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="13">
-        <v>800.0</v>
+        <v>110.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A173" s="19">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="13">
-        <v>350.0</v>
+        <v>110.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A174" s="19">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="13">
-        <v>350.0</v>
+        <v>390.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
-    <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A175" s="19">
+    <row r="175" spans="1:7" outlineLevel="2">
+      <c r="A175" s="17" t="s">
+        <v>264</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="2"/>
+      <c r="D175" s="2"/>
+      <c r="E175" s="2"/>
+      <c r="F175" s="10"/>
+      <c r="G175" s="2"/>
+    </row>
+    <row r="176" spans="1:7" outlineLevel="3">
+      <c r="A176" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B175" s="8"/>
-[...15 lines deleted...]
-      <c r="A176" s="19">
+      <c r="C176" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B176" s="8"/>
-[...15 lines deleted...]
-      <c r="A177" s="19">
+      <c r="D176" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B177" s="8"/>
-[...12 lines deleted...]
-      <c r="G177" s="9"/>
+      <c r="E176" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" outlineLevel="3">
+      <c r="A177" s="18"/>
+      <c r="B177" s="7"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7"/>
+      <c r="E177" s="7"/>
+      <c r="F177" s="12"/>
+      <c r="G177" s="7"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="19">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="13">
-        <v>110.0</v>
+        <v>20.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A179" s="19">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="13">
-        <v>110.0</v>
+        <v>70.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A180" s="19">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="13">
-        <v>110.0</v>
+        <v>200.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="19">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="13">
-        <v>110.0</v>
+        <v>850.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="19">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" s="13">
+        <v>270.0</v>
+      </c>
+      <c r="G182" s="9"/>
+    </row>
+    <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A183" s="19">
+        <v>6</v>
+      </c>
+      <c r="B183" s="8"/>
+      <c r="C183" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183" s="13">
+        <v>270.0</v>
+      </c>
+      <c r="G183" s="9"/>
+    </row>
+    <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A184" s="19">
+        <v>7</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="D184" s="9" t="s">
         <v>278</v>
       </c>
-      <c r="D182" s="9" t="s">
+      <c r="E184" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F184" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="G184" s="9"/>
+    </row>
+    <row r="185" spans="1:7" outlineLevel="2">
+      <c r="A185" s="17" t="s">
         <v>279</v>
       </c>
-      <c r="E182" s="8" t="s">
-[...19 lines deleted...]
-      <c r="A184" s="3" t="s">
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="10"/>
+      <c r="G185" s="2"/>
+    </row>
+    <row r="186" spans="1:7" outlineLevel="3">
+      <c r="A186" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B184" s="4" t="s">
+      <c r="B186" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C184" s="5" t="s">
+      <c r="C186" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D184" s="5" t="s">
+      <c r="D186" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E184" s="6" t="s">
+      <c r="E186" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F184" s="11" t="s">
+      <c r="F186" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="G184" s="5" t="s">
+      <c r="G186" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="185" spans="1:7" outlineLevel="3">
-[...44 lines deleted...]
-      <c r="G187" s="9"/>
+    <row r="187" spans="1:7" outlineLevel="3">
+      <c r="A187" s="18"/>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="7"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A188" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="13">
-        <v>200.0</v>
+        <v>270.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A189" s="19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F189" s="13">
+        <v>650.0</v>
+      </c>
+      <c r="G189" s="9"/>
+    </row>
+    <row r="190" spans="1:7" outlineLevel="2">
+      <c r="A190" s="17" t="s">
+        <v>284</v>
+      </c>
+      <c r="B190" s="2"/>
+      <c r="C190" s="2"/>
+      <c r="D190" s="2"/>
+      <c r="E190" s="2"/>
+      <c r="F190" s="10"/>
+      <c r="G190" s="2"/>
+    </row>
+    <row r="191" spans="1:7" outlineLevel="3">
+      <c r="A191" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" outlineLevel="3">
+      <c r="A192" s="18"/>
+      <c r="B192" s="7"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="7"/>
+      <c r="E192" s="7"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="7"/>
+    </row>
+    <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A193" s="19">
+        <v>1</v>
+      </c>
+      <c r="B193" s="8"/>
+      <c r="C193" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F193" s="13">
+        <v>150.0</v>
+      </c>
+      <c r="G193" s="9"/>
+    </row>
+    <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A194" s="19">
+        <v>2</v>
+      </c>
+      <c r="B194" s="8"/>
+      <c r="C194" s="9" t="s">
         <v>287</v>
       </c>
-      <c r="D189" s="9" t="s">
+      <c r="D194" s="9" t="s">
         <v>288</v>
       </c>
-      <c r="E189" s="8" t="s">
-[...12 lines deleted...]
-      <c r="C190" s="9" t="s">
+      <c r="E194" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F194" s="13">
+        <v>150.0</v>
+      </c>
+      <c r="G194" s="9"/>
+    </row>
+    <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A195" s="19">
+        <v>3</v>
+      </c>
+      <c r="B195" s="8"/>
+      <c r="C195" s="9" t="s">
         <v>289</v>
       </c>
-      <c r="D190" s="9" t="s">
+      <c r="D195" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="E190" s="8" t="s">
-[...86 lines deleted...]
-      <c r="G195" s="7"/>
+      <c r="E195" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F195" s="13">
+        <v>150.0</v>
+      </c>
+      <c r="G195" s="9"/>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E196" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="13">
-        <v>270.0</v>
+        <v>150.0</v>
       </c>
       <c r="G196" s="9"/>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="19">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="D197" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F197" s="13">
+        <v>150.0</v>
+      </c>
+      <c r="G197" s="9"/>
+    </row>
+    <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A198" s="19">
+        <v>6</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F198" s="13">
+        <v>150.0</v>
+      </c>
+      <c r="G198" s="9"/>
+    </row>
+    <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A199" s="19">
+        <v>7</v>
+      </c>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="D199" s="9" t="s">
         <v>298</v>
       </c>
-      <c r="D197" s="9" t="s">
+      <c r="E199" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F199" s="13">
+        <v>210.0</v>
+      </c>
+      <c r="G199" s="9"/>
+    </row>
+    <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A200" s="19">
+        <v>8</v>
+      </c>
+      <c r="B200" s="8"/>
+      <c r="C200" s="9" t="s">
         <v>299</v>
       </c>
-      <c r="E197" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A198" s="17" t="s">
+      <c r="D200" s="9" t="s">
         <v>300</v>
       </c>
-      <c r="B198" s="2"/>
-[...36 lines deleted...]
-      <c r="G200" s="7"/>
+      <c r="E200" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F200" s="13">
+        <v>210.0</v>
+      </c>
+      <c r="G200" s="9"/>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A201" s="19">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D201" s="9" t="s">
         <v>302</v>
       </c>
       <c r="E201" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="13">
-        <v>150.0</v>
+        <v>210.0</v>
       </c>
       <c r="G201" s="9"/>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="19">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D202" s="9" t="s">
         <v>304</v>
       </c>
       <c r="E202" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="13">
-        <v>150.0</v>
+        <v>270.0</v>
       </c>
       <c r="G202" s="9"/>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A203" s="19">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
         <v>305</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>306</v>
       </c>
       <c r="E203" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="13">
-        <v>150.0</v>
+        <v>270.0</v>
       </c>
       <c r="G203" s="9"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A204" s="19">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>308</v>
       </c>
       <c r="E204" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="13">
-        <v>150.0</v>
+        <v>270.0</v>
       </c>
       <c r="G204" s="9"/>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="19">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>310</v>
       </c>
       <c r="E205" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F205" s="13">
-        <v>150.0</v>
+        <v>270.0</v>
       </c>
       <c r="G205" s="9"/>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="19">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
         <v>311</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>312</v>
       </c>
       <c r="E206" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="13">
-        <v>150.0</v>
+        <v>210.0</v>
       </c>
       <c r="G206" s="9"/>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A207" s="19">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E207" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="13">
-        <v>210.0</v>
+        <v>190.0</v>
       </c>
       <c r="G207" s="9"/>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A208" s="19">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D208" s="9" t="s">
         <v>316</v>
       </c>
       <c r="E208" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="13">
-        <v>210.0</v>
+        <v>190.0</v>
       </c>
       <c r="G208" s="9"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A209" s="19">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>317</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E209" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F209" s="13">
-        <v>210.0</v>
+        <v>190.0</v>
       </c>
       <c r="G209" s="9"/>
     </row>
-    <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A210" s="19">
+    <row r="210" spans="1:7" outlineLevel="2">
+      <c r="A210" s="17" t="s">
+        <v>319</v>
+      </c>
+      <c r="B210" s="2"/>
+      <c r="C210" s="2"/>
+      <c r="D210" s="2"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="10"/>
+      <c r="G210" s="2"/>
+    </row>
+    <row r="211" spans="1:7" outlineLevel="3">
+      <c r="A211" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B210" s="8"/>
-[...15 lines deleted...]
-      <c r="A211" s="19">
+      <c r="F211" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B211" s="8"/>
-[...15 lines deleted...]
-      <c r="A212" s="19">
+      <c r="G211" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B212" s="8"/>
-[...12 lines deleted...]
-      <c r="G212" s="9"/>
+    </row>
+    <row r="212" spans="1:7" outlineLevel="3">
+      <c r="A212" s="18"/>
+      <c r="B212" s="7"/>
+      <c r="C212" s="7"/>
+      <c r="D212" s="7"/>
+      <c r="E212" s="7"/>
+      <c r="F212" s="12"/>
+      <c r="G212" s="7"/>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="19">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E213" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="13">
-        <v>270.0</v>
+        <v>590.0</v>
       </c>
       <c r="G213" s="9"/>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="19">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E214" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="13">
-        <v>270.0</v>
+        <v>650.0</v>
       </c>
       <c r="G214" s="9"/>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A215" s="19">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E215" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="13">
-        <v>210.0</v>
+        <v>750.0</v>
       </c>
       <c r="G215" s="9"/>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A216" s="19">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E216" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="13">
-        <v>190.0</v>
+        <v>140.0</v>
       </c>
       <c r="G216" s="9"/>
     </row>
-    <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="217" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A217" s="19">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E217" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="13">
-        <v>190.0</v>
+        <v>150.0</v>
       </c>
       <c r="G217" s="9"/>
     </row>
-    <row r="218" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="218" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A218" s="19">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="E218" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F218" s="13">
+        <v>220.0</v>
+      </c>
+      <c r="G218" s="9"/>
+    </row>
+    <row r="219" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A219" s="19">
+        <v>7</v>
+      </c>
+      <c r="B219" s="8"/>
+      <c r="C219" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F219" s="13">
+        <v>850.0</v>
+      </c>
+      <c r="G219" s="9"/>
+    </row>
+    <row r="220" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A220" s="19">
+        <v>8</v>
+      </c>
+      <c r="B220" s="8"/>
+      <c r="C220" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="D220" s="9" t="s">
         <v>335</v>
       </c>
-      <c r="D218" s="9" t="s">
+      <c r="E220" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F220" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G220" s="9"/>
+    </row>
+    <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A221" s="19">
+        <v>9</v>
+      </c>
+      <c r="B221" s="8"/>
+      <c r="C221" s="9" t="s">
         <v>336</v>
       </c>
-      <c r="E218" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A219" s="17" t="s">
+      <c r="D221" s="9" t="s">
         <v>337</v>
       </c>
-      <c r="B219" s="2"/>
-[...36 lines deleted...]
-      <c r="G221" s="7"/>
+      <c r="E221" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F221" s="13">
+        <v>550.0</v>
+      </c>
+      <c r="G221" s="9"/>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A222" s="19">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E222" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="13">
-        <v>590.0</v>
+        <v>650.0</v>
       </c>
       <c r="G222" s="9"/>
     </row>
-    <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C223" s="9" t="s">
+    <row r="223" spans="1:7" outlineLevel="2">
+      <c r="A223" s="17" t="s">
         <v>340</v>
       </c>
-      <c r="D223" s="9" t="s">
-[...48 lines deleted...]
-    <row r="226" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
+      <c r="B223" s="2"/>
+      <c r="C223" s="2"/>
+      <c r="D223" s="2"/>
+      <c r="E223" s="2"/>
+      <c r="F223" s="10"/>
+      <c r="G223" s="2"/>
+    </row>
+    <row r="224" spans="1:7" outlineLevel="3">
+      <c r="A224" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F224" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" outlineLevel="3">
+      <c r="A225" s="18"/>
+      <c r="B225" s="7"/>
+      <c r="C225" s="7"/>
+      <c r="D225" s="7"/>
+      <c r="E225" s="7"/>
+      <c r="F225" s="12"/>
+      <c r="G225" s="7"/>
+    </row>
+    <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A226" s="19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E226" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="13">
-        <v>150.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G226" s="9"/>
     </row>
-    <row r="227" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
+    <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A227" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E227" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="13">
-        <v>220.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G227" s="9"/>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A228" s="19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="E228" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="13">
-        <v>850.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G228" s="9"/>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A229" s="19">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E229" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="13">
-        <v>550.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G229" s="9"/>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A230" s="19">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="9" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="E230" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="13">
-        <v>550.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G230" s="9"/>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A231" s="19">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F231" s="13">
+        <v>1550.0</v>
+      </c>
+      <c r="G231" s="9"/>
+    </row>
+    <row r="232" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A232" s="19">
+        <v>7</v>
+      </c>
+      <c r="B232" s="8"/>
+      <c r="C232" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="D232" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E232" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F232" s="13">
+        <v>1700.0</v>
+      </c>
+      <c r="G232" s="9"/>
+    </row>
+    <row r="233" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A233" s="19">
+        <v>8</v>
+      </c>
+      <c r="B233" s="8"/>
+      <c r="C233" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="D233" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="D231" s="9" t="s">
+      <c r="E233" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="13">
+        <v>1800.0</v>
+      </c>
+      <c r="G233" s="9"/>
+    </row>
+    <row r="234" spans="1:7" outlineLevel="2">
+      <c r="A234" s="17" t="s">
         <v>357</v>
       </c>
-      <c r="E231" s="8" t="s">
-[...19 lines deleted...]
-      <c r="A233" s="3" t="s">
+      <c r="B234" s="2"/>
+      <c r="C234" s="2"/>
+      <c r="D234" s="2"/>
+      <c r="E234" s="2"/>
+      <c r="F234" s="10"/>
+      <c r="G234" s="2"/>
+    </row>
+    <row r="235" spans="1:7" outlineLevel="3">
+      <c r="A235" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B233" s="4" t="s">
+      <c r="B235" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C233" s="5" t="s">
+      <c r="C235" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D233" s="5" t="s">
+      <c r="D235" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E233" s="6" t="s">
+      <c r="E235" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F233" s="11" t="s">
+      <c r="F235" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="G233" s="5" t="s">
+      <c r="G235" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="234" spans="1:7" outlineLevel="3">
-[...44 lines deleted...]
-      <c r="G236" s="9"/>
+    <row r="236" spans="1:7" outlineLevel="3">
+      <c r="A236" s="18"/>
+      <c r="B236" s="7"/>
+      <c r="C236" s="7"/>
+      <c r="D236" s="7"/>
+      <c r="E236" s="7"/>
+      <c r="F236" s="12"/>
+      <c r="G236" s="7"/>
     </row>
     <row r="237" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A237" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E237" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F237" s="13">
-        <v>1300.0</v>
+        <v>95.0</v>
       </c>
       <c r="G237" s="9"/>
     </row>
     <row r="238" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A238" s="19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="9" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="E238" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="13">
-        <v>1550.0</v>
+        <v>95.0</v>
       </c>
       <c r="G238" s="9"/>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A239" s="19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E239" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F239" s="13">
-        <v>1300.0</v>
+        <v>95.0</v>
       </c>
       <c r="G239" s="9"/>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A240" s="19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E240" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F240" s="13">
-        <v>1550.0</v>
+        <v>70.0</v>
       </c>
       <c r="G240" s="9"/>
     </row>
     <row r="241" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A241" s="19">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="9" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E241" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="13">
-        <v>1700.0</v>
+        <v>95.0</v>
       </c>
       <c r="G241" s="9"/>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A242" s="19">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F242" s="13">
+        <v>95.0</v>
+      </c>
+      <c r="G242" s="9"/>
+    </row>
+    <row r="243" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A243" s="19">
+        <v>7</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F243" s="13">
+        <v>95.0</v>
+      </c>
+      <c r="G243" s="9"/>
+    </row>
+    <row r="244" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A244" s="19">
+        <v>8</v>
+      </c>
+      <c r="B244" s="8"/>
+      <c r="C244" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D244" s="9" t="s">
         <v>373</v>
       </c>
-      <c r="D242" s="9" t="s">
+      <c r="E244" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244" s="13">
+        <v>1450.0</v>
+      </c>
+      <c r="G244" s="9"/>
+    </row>
+    <row r="245" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A245" s="19">
+        <v>9</v>
+      </c>
+      <c r="B245" s="8"/>
+      <c r="C245" s="9" t="s">
         <v>374</v>
       </c>
-      <c r="E242" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A243" s="17" t="s">
+      <c r="D245" s="9" t="s">
         <v>375</v>
       </c>
-      <c r="B243" s="2"/>
-[...19 lines deleted...]
-      <c r="E244" s="6" t="s">
+      <c r="E245" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F245" s="13">
+        <v>1450.0</v>
+      </c>
+      <c r="G245" s="9"/>
+    </row>
+    <row r="246" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
+      <c r="A246" s="19">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D246" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E246" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F246" s="13">
-        <v>95.0</v>
+        <v>45.0</v>
       </c>
       <c r="G246" s="9"/>
     </row>
-    <row r="247" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="247" spans="1:7" customHeight="1" ht="40" outlineLevel="3">
       <c r="A247" s="19">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D247" s="9" t="s">
         <v>379</v>
       </c>
       <c r="E247" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F247" s="13">
-        <v>95.0</v>
+        <v>750.0</v>
       </c>
       <c r="G247" s="9"/>
     </row>
-    <row r="248" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C248" s="9" t="s">
+    <row r="248" spans="1:7" outlineLevel="1">
+      <c r="A248" s="16" t="s">
         <v>380</v>
       </c>
-      <c r="D248" s="9" t="s">
+      <c r="B248" s="2"/>
+      <c r="C248" s="2"/>
+      <c r="D248" s="2"/>
+      <c r="E248" s="2"/>
+      <c r="F248" s="10"/>
+      <c r="G248" s="2"/>
+    </row>
+    <row r="249" spans="1:7" outlineLevel="2">
+      <c r="A249" s="17" t="s">
         <v>381</v>
       </c>
-      <c r="E248" s="8" t="s">
-[...46 lines deleted...]
-      <c r="A251" s="19">
+      <c r="B249" s="2"/>
+      <c r="C249" s="2"/>
+      <c r="D249" s="2"/>
+      <c r="E249" s="2"/>
+      <c r="F249" s="10"/>
+      <c r="G249" s="2"/>
+    </row>
+    <row r="250" spans="1:7" outlineLevel="3">
+      <c r="A250" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B251" s="8"/>
-[...12 lines deleted...]
-      <c r="G251" s="9"/>
+      <c r="B250" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F250" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" outlineLevel="3">
+      <c r="A251" s="18"/>
+      <c r="B251" s="7"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="7"/>
+      <c r="E251" s="7"/>
+      <c r="F251" s="12"/>
+      <c r="G251" s="7"/>
     </row>
     <row r="252" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A252" s="19">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="9" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="D252" s="9" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="E252" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F252" s="13">
-        <v>95.0</v>
+        <v>150.0</v>
       </c>
       <c r="G252" s="9"/>
-    </row>
-[...147 lines deleted...]
-      <c r="G261" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="B12:B16"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A76:G76"/>
     <mergeCell ref="A78:G78"/>
-    <mergeCell ref="A80:G80"/>
-[...2 lines deleted...]
-    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="B79:B84"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="A93:G93"/>
     <mergeCell ref="A95:G95"/>
-    <mergeCell ref="A97:G97"/>
-[...4 lines deleted...]
-    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A109:G109"/>
+    <mergeCell ref="A111:G111"/>
+    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A120:G120"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A131:G131"/>
     <mergeCell ref="A137:G137"/>
     <mergeCell ref="A139:G139"/>
-    <mergeCell ref="A145:G145"/>
     <mergeCell ref="A147:G147"/>
-    <mergeCell ref="A155:G155"/>
-[...3 lines deleted...]
-    <mergeCell ref="A183:G183"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A158:G158"/>
+    <mergeCell ref="A160:G160"/>
+    <mergeCell ref="A175:G175"/>
+    <mergeCell ref="A177:G177"/>
     <mergeCell ref="A185:G185"/>
-    <mergeCell ref="A193:G193"/>
-[...6 lines deleted...]
-    <mergeCell ref="A232:G232"/>
+    <mergeCell ref="A187:G187"/>
+    <mergeCell ref="A190:G190"/>
+    <mergeCell ref="A192:G192"/>
+    <mergeCell ref="A210:G210"/>
+    <mergeCell ref="A212:G212"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A225:G225"/>
     <mergeCell ref="A234:G234"/>
-    <mergeCell ref="A243:G243"/>
-[...4 lines deleted...]
-    <mergeCell ref="A260:G260"/>
+    <mergeCell ref="A236:G236"/>
+    <mergeCell ref="B246:B247"/>
+    <mergeCell ref="A248:G248"/>
+    <mergeCell ref="A249:G249"/>
+    <mergeCell ref="A251:G251"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_23"/>
@@ -12999,189 +12441,180 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="D77" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D93" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="D94" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_78"/>
-    <hyperlink ref="D109" r:id="rId_hyperlink_79"/>
-[...2 lines deleted...]
-    <hyperlink ref="D112" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_84"/>
-[...5 lines deleted...]
-    <hyperlink ref="D123" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_91"/>
-    <hyperlink ref="D129" r:id="rId_hyperlink_92"/>
-[...26 lines deleted...]
-    <hyperlink ref="D165" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_125"/>
-    <hyperlink ref="D175" r:id="rId_hyperlink_126"/>
-[...15 lines deleted...]
-    <hyperlink ref="D197" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="D210" r:id="rId_hyperlink_152"/>
-[...7 lines deleted...]
-    <hyperlink ref="D218" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_161"/>
-    <hyperlink ref="D223" r:id="rId_hyperlink_162"/>
-[...15 lines deleted...]
-    <hyperlink ref="D242" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D246" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D247" r:id="rId_hyperlink_180"/>
-    <hyperlink ref="D248" r:id="rId_hyperlink_181"/>
-[...8 lines deleted...]
-    <hyperlink ref="D261" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_181"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>