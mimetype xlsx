--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -23,128 +23,116 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:07</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:39</t>
   </si>
   <si>
     <t>Премиум парфюм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
   <si>
     <t>Tom Ford Soleil Blanc 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>Tom Ford White Suede 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/</t>
   </si>
   <si>
-    <t>Ormonde Jayne Montabaco 120 мл (VIP)</t>
-[...4 lines deleted...]
-  <si>
     <t>By Kilian Good Girl Gone Bad 50 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy--1/</t>
   </si>
   <si>
     <t>Ex Nihilo Fleur Narcotique 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/ex-nihilo-fleur-narcotique-100-ml-vip-/</t>
   </si>
   <si>
     <t>Memo Marfa 75 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/memo-marfa-75-ml-vip-/</t>
   </si>
   <si>
     <t>Kajal Dahab 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/kajal-dahab-100-ml-vip-/</t>
   </si>
   <si>
-    <t>La Labo Santal 33 100 мл (VIP)</t>
-[...4 lines deleted...]
-  <si>
     <t>Vertus Narcos'is 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/vertus-narcos-is-100-ml-vip-/</t>
   </si>
   <si>
     <t>Juliette Has a Gun Not A Perfume 100 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/juliette-has-a-gun-not-a-perfume-100-ml-vip-/</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 70 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip-/</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum 70 мл (VIP)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip-/</t>
   </si>
   <si>
     <t>Jo Malone Wood Sage &amp; Sea Salt 100 мл (VIP)</t>
@@ -345,50 +333,62 @@
     <t>https://parfum-moscow.com/premium-parfyum/lux-attar-collection-hayati-100-ml-1/</t>
   </si>
   <si>
     <t>Tom Ford Vanilla Sex 100 мл (VIP)</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tom-ford-vanilla-sex-100-ml-a-plus/</t>
   </si>
   <si>
     <t>Tom Ford Mandarino Di Amalfi 100 мл (VIP)</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/</t>
   </si>
   <si>
     <t>Tom Ford Fucking Fabulous 100 мл (VIP)</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tom-ford-fucking-fabulous-100-ml/</t>
   </si>
   <si>
     <t>Tom Ford Tobacco Vanille 100 мл (VIP)</t>
   </si>
   <si>
     <t>https:/parfum-moscow.com/tom-ford-tobacco-vanille-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>Tom Ford Oud Wood 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/premium-parfyum/tom-ford-oud-wood-100-ml-a-plus_1/</t>
+  </si>
+  <si>
+    <t>Tom Ford Tuscan Leather 100 мл (VIP)</t>
+  </si>
+  <si>
+    <t>https:/parfum-moscow.com/tom-ford-tuscan-leather-100-ml-a-plus-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -495,51 +495,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abf29cf77039eb9baf79189056dd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a05dd838fb7cce63bcf42bdf49835.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be763f8c17851855dacb9adbcd06c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cef50fdc6fc68b1ca111bd1e09fa4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc346d2a0f34e07094b7ac7a845b362.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a958254b5915326b157a1aa280e706.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14cb9a811aaf9ab4cf8e6105b2ef7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a83f3a7e795ec0be0ed9dc3108d37.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68fb7e475a314dbe84914f32aaf4f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727a35ad34f454d5efaf6dc301206d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b438db8ad0deeea5ef94f90ed9230.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4001873e0c2a8ecedbb83e8e5b1a8b6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6423c31e4c7233863cbb4aa92baa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c2e8fe9368a24b7b533009eb529f8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540223c90ba35e679bb3c22f7b8a81.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6102670abd22f20fbf8338f721aa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683acb23f89fd5a0cdc943deddf456.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3c8a2d376af5ed13c6e8832eb5156.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb7c6ebccdb1af3cf977ed25df9d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22e036cac0183631f3e7e184d8119.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489421140f89f449bb8f7cfc5c91af04.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780cc04ae85a1e167a246ab80550955.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6570e7849b6efcbf0228cde31cc31.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c73ccf6cf90a712a372c5233180d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd51caefce1879d09c97746992d14d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aea7c50f8123d9a2944ce89667d119.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b8db0fea21f2ca62b9630cd1c71d.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca7b458b126e981cc12817c36fdd2.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906463bea21b3bb674a1d7b796ddad.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3adb0801ed4ca5a8478fbc1b2f6b3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d4bcc73cb7d479b1bcf2a2eb8382.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170794697236756b36695ca9fb3320.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729053ab6a86c1f89500bc6a8e454ab.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8bd885b7deec20b6b7ded1f1a02f.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d405327c30e06e3039b4ad13ad8d.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908ae754943e0951b69a5c0208c0ad.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102f575d5b863751560dbdfd378d61.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9de165ee978d7d1ee46797e61912b.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6f93bfd530f1204ca5b6a39f43fd.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67a67391532c38cba99c1e5055180.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5f9d8fadea12d1c006374ea3579e.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d80b339832ed54be03b5738fccd38.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e11d9fa75bd631e3cc340a1271f0b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9d94cf7f05297abd302af77cf1e3.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79533e00a5497e9c8252181b930536.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3654f45fac047ea976074bafe9af.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6817d2793df93e5f5b2905d862295.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e6645cc12f7b657d4bc657a08add.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e661647423de1328350c3d7531b62f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abf29cf77039eb9baf79189056dd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a05dd838fb7cce63bcf42bdf49835.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cef50fdc6fc68b1ca111bd1e09fa4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc346d2a0f34e07094b7ac7a845b362.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a958254b5915326b157a1aa280e706.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14cb9a811aaf9ab4cf8e6105b2ef7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68fb7e475a314dbe84914f32aaf4f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727a35ad34f454d5efaf6dc301206d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b438db8ad0deeea5ef94f90ed9230.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4001873e0c2a8ecedbb83e8e5b1a8b6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6423c31e4c7233863cbb4aa92baa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c2e8fe9368a24b7b533009eb529f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540223c90ba35e679bb3c22f7b8a81.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6102670abd22f20fbf8338f721aa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683acb23f89fd5a0cdc943deddf456.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3c8a2d376af5ed13c6e8832eb5156.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb7c6ebccdb1af3cf977ed25df9d4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22e036cac0183631f3e7e184d8119.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489421140f89f449bb8f7cfc5c91af04.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780cc04ae85a1e167a246ab80550955.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6570e7849b6efcbf0228cde31cc31.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c73ccf6cf90a712a372c5233180d.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd51caefce1879d09c97746992d14d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aea7c50f8123d9a2944ce89667d119.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b8db0fea21f2ca62b9630cd1c71d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca7b458b126e981cc12817c36fdd2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906463bea21b3bb674a1d7b796ddad.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3adb0801ed4ca5a8478fbc1b2f6b3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d4bcc73cb7d479b1bcf2a2eb8382.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170794697236756b36695ca9fb3320.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729053ab6a86c1f89500bc6a8e454ab.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8bd885b7deec20b6b7ded1f1a02f.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d405327c30e06e3039b4ad13ad8d.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908ae754943e0951b69a5c0208c0ad.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102f575d5b863751560dbdfd378d61.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9de165ee978d7d1ee46797e61912b.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6f93bfd530f1204ca5b6a39f43fd.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67a67391532c38cba99c1e5055180.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5f9d8fadea12d1c006374ea3579e.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d80b339832ed54be03b5738fccd38.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e11d9fa75bd631e3cc340a1271f0b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9d94cf7f05297abd302af77cf1e3.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79533e00a5497e9c8252181b930536.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3654f45fac047ea976074bafe9af.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6817d2793df93e5f5b2905d862295.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e6645cc12f7b657d4bc657a08add.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e661647423de1328350c3d7531b62f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be2156c8bc08fc8142df3feae0e4.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeada7b9dcefe4ca7b299fb74bf69a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -589,1753 +589,1753 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_21969" descr=""/>
+        <xdr:cNvPr id="3" name="product_21970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_21970" descr=""/>
+        <xdr:cNvPr id="4" name="product_21971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_21971" descr=""/>
+        <xdr:cNvPr id="5" name="product_21973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_21973" descr=""/>
+        <xdr:cNvPr id="6" name="product_21974" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_21974" descr=""/>
+        <xdr:cNvPr id="7" name="product_21977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_21976" descr=""/>
+        <xdr:cNvPr id="8" name="product_21978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_21977" descr=""/>
+        <xdr:cNvPr id="9" name="product_21979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_21978" descr=""/>
+        <xdr:cNvPr id="10" name="product_21980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_21979" descr=""/>
+        <xdr:cNvPr id="11" name="product_21981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_21980" descr=""/>
+        <xdr:cNvPr id="12" name="product_21982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_21981" descr=""/>
+        <xdr:cNvPr id="13" name="product_21983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_21982" descr=""/>
+        <xdr:cNvPr id="14" name="product_21984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_21983" descr=""/>
+        <xdr:cNvPr id="15" name="product_21985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_21984" descr=""/>
+        <xdr:cNvPr id="16" name="product_21986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_21985" descr=""/>
+        <xdr:cNvPr id="17" name="product_21987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_21986" descr=""/>
+        <xdr:cNvPr id="18" name="product_21988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_21987" descr=""/>
+        <xdr:cNvPr id="19" name="product_22430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_21988" descr=""/>
+        <xdr:cNvPr id="20" name="product_22431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_22430" descr=""/>
+        <xdr:cNvPr id="21" name="product_22432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_22431" descr=""/>
+        <xdr:cNvPr id="22" name="product_22446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_22432" descr=""/>
+        <xdr:cNvPr id="23" name="product_22452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_22446" descr=""/>
+        <xdr:cNvPr id="24" name="product_22584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_22452" descr=""/>
+        <xdr:cNvPr id="25" name="product_23173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_22584" descr=""/>
+        <xdr:cNvPr id="26" name="product_23765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_23173" descr=""/>
+        <xdr:cNvPr id="27" name="product_24793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_23765" descr=""/>
+        <xdr:cNvPr id="28" name="product_24794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_24793" descr=""/>
+        <xdr:cNvPr id="29" name="product_24795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_24794" descr=""/>
+        <xdr:cNvPr id="30" name="product_24796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_24795" descr=""/>
+        <xdr:cNvPr id="31" name="product_24814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_24796" descr=""/>
+        <xdr:cNvPr id="32" name="product_24815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_24814" descr=""/>
+        <xdr:cNvPr id="33" name="product_24816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_24815" descr=""/>
+        <xdr:cNvPr id="34" name="product_24817" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_24816" descr=""/>
+        <xdr:cNvPr id="35" name="product_24818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_24817" descr=""/>
+        <xdr:cNvPr id="36" name="product_24819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_24818" descr=""/>
+        <xdr:cNvPr id="37" name="product_24820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_24819" descr=""/>
+        <xdr:cNvPr id="38" name="product_24821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_24820" descr=""/>
+        <xdr:cNvPr id="39" name="product_24822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_24821" descr=""/>
+        <xdr:cNvPr id="40" name="product_24823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_24822" descr=""/>
+        <xdr:cNvPr id="41" name="product_25190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_24823" descr=""/>
+        <xdr:cNvPr id="42" name="product_25191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_25190" descr=""/>
+        <xdr:cNvPr id="43" name="product_25289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_25191" descr=""/>
+        <xdr:cNvPr id="44" name="product_22371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_25289" descr=""/>
+        <xdr:cNvPr id="45" name="product_12074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_22371" descr=""/>
+        <xdr:cNvPr id="46" name="product_13799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_12074" descr=""/>
+        <xdr:cNvPr id="47" name="product_13800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_13799" descr=""/>
+        <xdr:cNvPr id="48" name="product_13801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_13800" descr=""/>
+        <xdr:cNvPr id="49" name="product_19685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2602,51 +2602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/ormonde-jayne-montabaco-120-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/ex-nihilo-fleur-narcotique-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/memo-marfa-75-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/kajal-dahab-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/le-labo-santal-33-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/vertus-narcos-is-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/juliette-has-a-gun-not-a-perfume-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-wood-sage-sea-salt-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-blackberry-bay-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-myrrh-tonka-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-green-almond-redcurrant-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-mojave-ghost-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-gypsy-water-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-blanche-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-bal-d-afrique-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/marc-antoine-barrois-ganymede-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/attar-collection-musk-kashmir-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/essential-parfums-bois-imp-rial-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/marc-antoine-barrois-tilia-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/nasomatto-black-afgano-30-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/genyum-painter-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/escentric-molecules-escentric-02-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-oud-wood-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tobacco-oud-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-white-suede-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-oud-fleur-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-jasmin-rouge-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-vanilla-sex-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tuscan-leather-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tobacco-vanille-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-neroli-portofino-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-venetian-bergamot-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-fucking-fabulous-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-mandarino-di-amalfi-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-soleil-blanc-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-lost-cherry-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/parfyumernaya-voda-tom-ford-soleil-blanc-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-white-suede-100-ml-dlya-muzhchin-euro/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/by-kilian-good-girl-gone-bad-50-ml-v-shkatulke-so-zmeyoy--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/ex-nihilo-fleur-narcotique-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/memo-marfa-75-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/kajal-dahab-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/vertus-narcos-is-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/juliette-has-a-gun-not-a-perfume-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-70-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-70-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-wood-sage-sea-salt-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-blackberry-bay-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-myrrh-tonka-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/jo-malone-green-almond-redcurrant-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-mojave-ghost-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-gypsy-water-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-blanche-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/byredo-bal-d-afrique-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/marc-antoine-barrois-ganymede-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/attar-collection-musk-kashmir-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/essential-parfums-bois-imp-rial-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/marc-antoine-barrois-tilia-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/nasomatto-black-afgano-30-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/genyum-painter-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/haute-fragrance-company-hfc-devil-s-intrigue-75-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/escentric-molecules-escentric-02-100-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-oud-wood-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tobacco-oud-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-white-suede-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-oud-fleur-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-jasmin-rouge-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-vanilla-sex-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tuscan-leather-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-tobacco-vanille-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-neroli-portofino-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-venetian-bergamot-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-fucking-fabulous-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-mandarino-di-amalfi-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-soleil-blanc-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-lost-cherry-50-ml-vip-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/lux-tiziana-terenzi-kirke-100-ml-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/hormone-paris-gaba-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/lux-attar-collection-hayati-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-vanilla-sex-100-ml-a-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/parfyumernaya-voda-tom-ford-mandarino-di-amalfi-100-ml-uniseks-lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-tobacco-vanille-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/premium-parfyum/tom-ford-oud-wood-100-ml-a-plus_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/parfum-moscow.com/tom-ford-tuscan-leather-100-ml-a-plus-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
@@ -2739,184 +2739,184 @@
         <v>15</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13">
         <v>1550.0</v>
       </c>
       <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="17">
         <v>3</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13">
-        <v>2100.0</v>
+        <v>3250.0</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13">
-        <v>3250.0</v>
+        <v>2550.0</v>
       </c>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="17">
         <v>5</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13">
-        <v>2550.0</v>
+        <v>2500.0</v>
       </c>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="17">
         <v>6</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13">
-        <v>2500.0</v>
+        <v>2300.0</v>
       </c>
       <c r="G14" s="9"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="17">
         <v>7</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13">
-        <v>2300.0</v>
+        <v>2500.0</v>
       </c>
       <c r="G15" s="9"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="17">
         <v>8</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13">
         <v>2000.0</v>
       </c>
       <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="17">
         <v>9</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13">
-        <v>2500.0</v>
+        <v>2550.0</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="17">
         <v>10</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13">
-        <v>2000.0</v>
+        <v>2550.0</v>
       </c>
       <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="17">
         <v>11</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13">
         <v>2550.0</v>
       </c>
       <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="17">
         <v>12</v>
@@ -3062,203 +3062,203 @@
         <v>49</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="13">
         <v>2550.0</v>
       </c>
       <c r="G27" s="9"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="17">
         <v>20</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="13">
-        <v>2550.0</v>
+        <v>2100.0</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="17">
         <v>21</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="13">
-        <v>2550.0</v>
+        <v>2700.0</v>
       </c>
       <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="17">
         <v>22</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="13">
-        <v>2100.0</v>
+        <v>2550.0</v>
       </c>
       <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="17">
         <v>23</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="13">
-        <v>2600.0</v>
+        <v>2100.0</v>
       </c>
       <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="17">
         <v>24</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="13">
         <v>2550.0</v>
       </c>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="17">
         <v>25</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13">
-        <v>2100.0</v>
+        <v>2700.0</v>
       </c>
       <c r="G33" s="9"/>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="17">
         <v>26</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="13">
-        <v>2550.0</v>
+        <v>2100.0</v>
       </c>
       <c r="G34" s="9"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="17">
         <v>27</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="13">
-        <v>2550.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G35" s="9"/>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="17">
         <v>28</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="13">
-        <v>2100.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G36" s="9"/>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="17">
         <v>29</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="13">
         <v>1250.0</v>
       </c>
       <c r="G37" s="9"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="17">
         <v>30</v>
@@ -3461,127 +3461,127 @@
         <v>91</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="13">
         <v>1250.0</v>
       </c>
       <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="17">
         <v>41</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="13">
-        <v>1250.0</v>
+        <v>2600.0</v>
       </c>
       <c r="G49" s="9"/>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="17">
         <v>42</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="13">
-        <v>1250.0</v>
+        <v>2700.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="17">
         <v>43</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="13">
-        <v>2600.0</v>
+        <v>2100.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="17">
         <v>44</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="13">
-        <v>2700.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="17">
         <v>45</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="13">
-        <v>2100.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="17">
         <v>46</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="13">
         <v>1550.0</v>
       </c>
       <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="17">
         <v>47</v>