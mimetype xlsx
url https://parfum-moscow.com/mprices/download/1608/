--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 16:54:48</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:33</t>
   </si>
   <si>
     <t>Масляные духи</t>
   </si>
   <si>
     <t>Масло с феромонами 10 мл</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -165,56 +165,50 @@
   <si>
     <t>Масляные духи с феромонами Montale Roses Musk 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana 3 L'Imperatrice 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Azzaro Mademoiselle 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Paco Rabanne Ultraviolet For Men 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Paco Rabanne Pure XS For Him 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Gucci Flora by Gucci Glamorous Magnolia 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Zarkoperfume Pink Molecule 090.09 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escentric Molecules Escentric 01 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Nasomatto Black Afgano 10 мл</t>
@@ -309,56 +303,50 @@
   <si>
     <t>Масляные духи с феромонами Sospiro Perfumes Erba Pura 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escada Marine Groove 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Givenchy Ange Ou Demon Le Secret 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Versace Crystal Noir 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Carolina Herrera 212 Sexy Men 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Clinique Happy For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Bleu de Chanel Eau de Toilette 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Christian Dior Fahrenheit 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Nina Ricci Nina 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Lacoste L.12.12 Pour Elle Natural 10 мл</t>
@@ -507,110 +495,92 @@
   <si>
     <t>Масляные духи с феромонами DKNY Be Delicious 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Zarkoperfume Molecule No. 8 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Devil Tender 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escentric Molecules Escentric 05 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Hugo Boss Boss Bottled Night 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Byredo Blanche 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Tom Ford Neroli Portofino 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana Light Blue Pour Femme 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Trussardi Donna 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Hugo Boss Ma Vie 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chloe Eau de Parfum 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Lanvin Modern Princess 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Giorgio Armani Acqua Di Gioia 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Lacoste L.12.12 Pour Elle Magnetic 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Nina Ricci L`Extase 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Atelier Cologne Cedre Atlas 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Lust In Paradise 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Midnight Special 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ex Nihilo Atlas Fever 10 мл</t>
@@ -735,56 +705,50 @@
   <si>
     <t>Масляные духи с феромонами Montale Chocolate Greedy 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Gucci Bamboo 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Carolina Herrera 212 VIP Rose 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Tom Ford Rive d'Ambre 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Christian Dior Miss Dior Eau de Parfum 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Christian Dior Oud Ispahan 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Thomas Kosmala № 4 Apres L'Amour 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Victoria's Secret Bombshell 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Richard Dirty Pineapple 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Kajal Almaz 10 мл</t>
@@ -801,56 +765,50 @@
   <si>
     <t>Масляные духи с феромонами Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana The One For Men EDT 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Montale Intense Cafe 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana 3 L'Imperatrice Limited Edition 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Tom Ford Oud Wood 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Byredo Gypsy Water 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Franck Boclet Cocaine 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Memo Marfa 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Tom Ford Noir de Noir 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Ralph Lauren Polo Sport 10 мл</t>
@@ -939,56 +897,50 @@
   <si>
     <t>Масляные духи с феромонами Hermes Terre D'Hermes 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Burberry Weekend 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Antonio Banderas The Golden Secret For Men 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Dolce &amp; Gabbana Light Blue pour Homme 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Giorgio Armani Si Eau De Parfum 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи с феромонами Baldessarini Ambre 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Escada Taj Sunset 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Chanel Allure Homme Sport 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Gucci Flora by Gucci Gorgeous Gardenia 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами By Kilan Good Girl Gone Bad Extreme 10 мл</t>
@@ -1071,56 +1023,50 @@
   <si>
     <t>Масляные духи с феромонами Burberry My Burberry 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Attar Collection Musk Kashmir 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Azzaro Chrome Pour Homme 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/</t>
   </si>
   <si>
     <t>Масляные духи с феромонами Salvatore Ferragamo Incanto Shine 10 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/</t>
   </si>
   <si>
-    <t>Масляные духи с феромонами Tom Ford Black Orchid 10 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи ОАЭ 10 мл (туба)</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiziana Terenzi Kirke (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Roja Dove Oligarch (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Jo Malone Wood Sage &amp; Sea Salt (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Orto Parisi Megamare (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/</t>
@@ -1146,114 +1092,90 @@
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R V Blend (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tom Ford Lost Cherry (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл By Kilian Good Girl Gone Bad (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Z&amp;R B Pepper &amp; A, N (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/</t>
   </si>
   <si>
-    <t>Масляные духи ОАЭ 10 мл Marc-Antoine Barrois Ganymede (туба)</t>
-[...10 lines deleted...]
-  <si>
     <t>Масляные духи ОАЭ 10 мл Escentric Molecules Molecule 02 (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Thomas Kosmala № 4 Apres L'Amour (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Escentric Molecules Molecule 01 (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Ormonde Jayne Montabaco Intensivo (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Boadicea The Victorious Heroine (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/</t>
   </si>
   <si>
-    <t>Масляные духи ОАЭ 10 мл Chanel Allure Homme Sport (туба)</t>
-[...4 lines deleted...]
-  <si>
     <t>Масляные духи ОАЭ 10 мл Nobile 1942 Malia (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Tiffany &amp; Co Tiffany (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Dolce &amp; Gabbana The One For Men (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba-/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba-/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Gritti Chantilly (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba-/</t>
   </si>
   <si>
     <t>Масляные духи ОАЭ 10 мл Franck Boclet Cocaine (туба)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba-/</t>
   </si>
@@ -1426,51 +1348,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb1e9a13665154a9396ff4596ffcd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583774c38fd741c8f86e06259533f34d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673211f7f3347b9882a513fed075607.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd6f9e46e6a954fe7e5292a7514ce5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664813e4ffb9756891eb3c5073cf9b2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c41ff59e2fbfb7600bc109cc0613.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798aa01da0f7e0eff26b930ea7207b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3660bcd3fbfac7508a59d9ea9f0032.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014da843c6d41b4c989f093648de90.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a462833ff2ca3694d7cb84c26ccf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad0d0784660e998afdd8bf5f9d6d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece742918c43616a8f0a7c181b179625.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824322d9c615914e284228791004f72d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc5ff0f32e3c8f0fa849615d599bc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a8ae094d9cb92ff8892419b100cf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a87d82b16d4345caa9be94d650a3d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7c7975865bc60e86b8b43704b1a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ec43c3585992ae7e08fcf7049cb0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6273a2da5d748030b498860ea4f1ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d4a497ef8b8b655df79fdeb33319.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887591cd0489f44bab187a79a5c846e.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae817f41122f16cbafd1b87cb1252.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba65b4dcf07140ddbd0d094103c4a9.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df2b944d45d9db23d1141ae773711.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129821a8a81275e8e747b94189bbed1.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339f33883ff492635e5e1dba68e45e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f76710e9baecdadd0bd0986f707a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9edefc0ccd29ea46dfc023d5f6053.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be733447ca1491dc2050a07f101651c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842722367b6261254ec797964e74dde.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cae0c72dcdd19c3058f3acc1f6270.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748c7ba4f70454e1f9ca494847ec13.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44e44903360b8cc54a8b75bfd0b84.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1b25c9a5dad37d2982b288900b01.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ce60df2d6218e428ec203fe9de97.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bed07ecb9abbaad687578a8a3ec54.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746d764b81505bd2f212babefd723c.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059dbc565a1b77110b4fc607e5ecd8.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009d1e215aa666c8d2631dd6b83ecc.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b602e4a6572596f2d1e904c75220bd.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c53ef5343f4b71bf9ab5f7d9b3f2.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359199497598d7b78ea9ef4f11d7d6a8.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defdba61e56fe5dff09ceeac77c96b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bad3d78557280f14bf9166020c13.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92757247591e9428b5bd5e13310e8a.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deef8a791e054ea2a624c376705e45.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a20e4206c9390af7279e59a4ea9a6.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b57f71efd0b75292f7c895b28607.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7412a8ce740273b3ed7cd4acf5a5f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41ccbe26b032f394e3c3316f7482f2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2e911bf27bd448ca83159418bf34.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5f02be66802ec93f8c2d07f52bf0.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f524050f944db0d81a3fdc18e9ca5.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0971634bba8f21c80220a33fd0b75.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782af9505294a6b57cf2bd969b9fe9f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd73ae20527ce98bcc93425544bf253.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf92c61cdc12a830b20d7eaeb7358d2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc4edc98b357458a34b6b0981de43.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a1a4ef6d926ccd3712e9aff4f814.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a17656a2ab2a8d4db4e66920733b7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8229a287cd12bda8e24b873f495e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460c2f63345dd557d0e046ae057a8f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9dc46a9d32c4449791f772082b20.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61388e230424c8eb970247d42e7dc43.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc58a4ac79a661c0b24d8ef5724531.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a48ef787dace2e3c7e402a2c8ca6d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf27be2d7fa0e9e909c35155fb9847.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3751e478605da91851a851ae69a673.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dab04a4a3fc3d52fa396c3d69b92c.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020820dcb3454b41680cc22aa4048382.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18139c0a186d1d271692b0f441a4250.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11965362304f0765ae5d4034f0f1e26.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422eff843b0d4465511ef7bafe2cf23.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6faf9cfa10de17dec9f88835b34b.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319faae528a16b09d21ff1fe5f33003.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b165fd375c2057d5399f18b58d04.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7028c4f06037b7e89f1ab068f96f28.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89fb5647f8666d00fdc92d3c8fd73a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a1254fe06f10217fe6f4e0d990f7.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b871ccda56aae8707b66e7dde2c5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca881d11bc45cb687c2eed8ca7412.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4797f1bb76ce0ce0ca3a7cc7eb669f.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d5acc2cbd2c6841a7008f51111a7.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f2114904b2e63fdb4ad037d82c7c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb183ea754b9884904ec4b261df61.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574991c6e24fd8bfdd19bb7274bcd0da.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab6943fd371a94aba6826faec2b31.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33759573c13010c55ca6c8ae9a62a8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96034f99d3fd8c3ca140f99e04754e0.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591d7c623b614621caca787f079ee7.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052545c240a82b2f4525d585974ec3.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d2b320f5ea2905b75f51c69ebad5d.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8a71e6aaf38b20cb513a40e9d6e8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf593c2575a6c2d0c54bca61b4722.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab98cf06ca583df1a1b98561c0bc1.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d036d62022910874c849bc0b6fb5.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a98975784891b90baadbe4369568a.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d3e3250b21c4f31e364bccd9ab78.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77953fc7376f59a0655e8bd88faa98.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b9b80e5b3563c9673b3ea06a4e2d.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2997cd339ee38ff5b4fc72f24233.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba571672275eed3ebc81f833bc244.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94058d5ecef2712db979c58a99a97da9.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425256e251c443cb6ec296919269d01.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b5363af1a0835f86dbdc4b5bc42f.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1498972d3e76ad5afe1f5f3aa2919.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4779806e44d1ba397f58f6b60613.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf714d199f8fc6867e92dbc1c6ed653.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5064ce387754d38bfeb2969853c6e.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e76f5d8889e1a6eeac79132227e0.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064c461ebd5fd00477715fd8a7627c.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c652842350395ae1e02e5a1fadea4e.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a3e280ac785f94e58599e332da98.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833ae82680c8b85292bc204eee2346c.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba376a452863cf712b93b8aa84315beb.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cd0f065fb14ea866ee17bf6576c2.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da559ce60be985dfeb7054a04f1f0.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056fbac04830790155ca199050d4be5.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10571c3a6c5aadc94eb854dcbea2f44.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7cf1d73efaaccedd758179052711.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5240df4665705af2e0c616aa4019485.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809891d283b6ce29ed76d4c3d28697.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d4a15097e6e49a8da4da0e779a02.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a97c91cf057b1822f80d4cb0aa71.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af25b1b8af5544e80bf43eae8fd4f6.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618d1a2127b36b5e83be1fbf78e2ac.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97075bad6d767eda7a33fc4f9300fc3.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005723b97861ac2732b22d6dcc03deb.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e965da5639487462a62a81f71c82c.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c487d06dff49079b0944260a574f85.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9f39c887df099d5d310f73d56c7e.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1b31629b9a688b1cfc8f7a987e0b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046d15f668881c63dea5a073db4e6db.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef56339006574bcbee83de08ef900b.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4477b54f4944925347bb1981723629.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac154c32aefd0549268e32142f85ba.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d330fedd4cb8bd20b6d501b49a6b81.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abd0b0da26f297932a2223a311f09.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4d266256ad494a83c9fdc838242e.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb50ccfcdb3b79149656a74bc0310.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed43fc78dbac5bd07ee9bca70e8077.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9145a53cb3bd6730ee8066419705.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63be1ca6c7af6a96051d8d483c1c5.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602a4ba0c2fd3c4ab1d74c21aaaf159.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041356ac50a698c06b24b18be6549f.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebd4c4f1981c2bd2ed28a0f21cddd2.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf346232768a7fe0b3a1b1b902b9c.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aacb087376d94543cb61b32054846c.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7969bd8e6a13e6a465edfc55271c.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102779104f638940eb7b204d0cbea056.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2145812537ba57abd1ba79ff1406.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c8c0f888acf6790756910344f3ed9.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ccfee40c43438b6c0ba06e4e105a.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88cdd99fa76b7d9a87809c07446d6a.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d5be986fbb604d8293d6e1a48029.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1cb494247568eda5366ee0fe6989.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee7910d02be2f7f0a29c1e7f5574a5.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142f4679567e9cc8277e5e75063d29.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5382ee365ded30e316c1c175569e89.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd704a32ed08691013a74540aeb1a55.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf64535c89418f0ad6b4e65e38bad5.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f0fa6f5e50159dbd33235320e78c.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085d6e1f08d0aa6ae26512b402ef8f.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8ba046b40e2dd5ff9876ebe04c85.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a67a9a932b965e585940b4e51fe96.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295257f3a6dcf7d76260aa34a05d025.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1eacffd92dc92618369406d88642a.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f73c901be7520ab806ea95c9692e.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4f5e0a72ac6daa72b3f2ab95b71a.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5e9f664d65fd481b923cf8d6e403c.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35409fdf0339bb521cd3eaed4c9d2c9.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fa82c04b2dde3fe329497789bbb46.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a24a0206b720d9c15dffff8def87.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2d29fe68fadfc3cb236d5bc747cd.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9037ca6751573c44059168ca6a0728.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8846dc7c925ba93b7bbd54bca5565d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b09603be410fbede7b4be2f32922c.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4317a0f45494dd0c2f22fb90947e33.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3593967e7ce32903a5ace5c15c733e.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4c55174da44d1c1970dc16da4fa8.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143425826d8f1f8ba9d0979be19f3d9.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0474110207e9bc91a3ce3a64aed60.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944006c5fb6342e30b45d7b3a9b7e97.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4030b0e21a6f89f76988afd674dae.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509592f8b691b5563437958658dd0813.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdacec933351b493d5c8c94d890217.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9bda6f00383b12af0988d4bf28ae7.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e99cd28ae282aa5f4956b5cc014e.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968633a2d7c7f93c77bf64acb11a8658.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fec4c1c9c167a086f86f4cce590f.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac84e944b518ef68b31aa78806a26.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722eb9f94a874ee3d4ccbfe59cb567.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba61d49e7f0d77075fe81215e5adff.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fc515c763f1f68f5700ddca87642.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f118b0ce4ff0ee61713c7ea8e064.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c23a0d311c4d95f40902c8d14899.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ea7e1be4265813d6b4d5fac57e6c.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900a1f00f4ffdabdfee5c6d573b018.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ceab9ece35d56ad99b8ad8cc6329.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954bd3109fa026c7046de2954b1bf73.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27400565b6fb4dc41bdd0892da59c.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb1e9a13665154a9396ff4596ffcd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583774c38fd741c8f86e06259533f34d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673211f7f3347b9882a513fed075607.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd6f9e46e6a954fe7e5292a7514ce5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664813e4ffb9756891eb3c5073cf9b2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c41ff59e2fbfb7600bc109cc0613.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798aa01da0f7e0eff26b930ea7207b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3660bcd3fbfac7508a59d9ea9f0032.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014da843c6d41b4c989f093648de90.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a462833ff2ca3694d7cb84c26ccf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad0d0784660e998afdd8bf5f9d6d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece742918c43616a8f0a7c181b179625.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824322d9c615914e284228791004f72d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc5ff0f32e3c8f0fa849615d599bc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a8ae094d9cb92ff8892419b100cf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a87d82b16d4345caa9be94d650a3d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7c7975865bc60e86b8b43704b1a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ec43c3585992ae7e08fcf7049cb0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d4a497ef8b8b655df79fdeb33319.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887591cd0489f44bab187a79a5c846e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae817f41122f16cbafd1b87cb1252.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba65b4dcf07140ddbd0d094103c4a9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df2b944d45d9db23d1141ae773711.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129821a8a81275e8e747b94189bbed1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339f33883ff492635e5e1dba68e45e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f76710e9baecdadd0bd0986f707a.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9edefc0ccd29ea46dfc023d5f6053.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be733447ca1491dc2050a07f101651c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842722367b6261254ec797964e74dde.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cae0c72dcdd19c3058f3acc1f6270.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748c7ba4f70454e1f9ca494847ec13.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44e44903360b8cc54a8b75bfd0b84.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1b25c9a5dad37d2982b288900b01.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ce60df2d6218e428ec203fe9de97.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bed07ecb9abbaad687578a8a3ec54.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746d764b81505bd2f212babefd723c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059dbc565a1b77110b4fc607e5ecd8.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009d1e215aa666c8d2631dd6b83ecc.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b602e4a6572596f2d1e904c75220bd.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c53ef5343f4b71bf9ab5f7d9b3f2.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359199497598d7b78ea9ef4f11d7d6a8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bad3d78557280f14bf9166020c13.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92757247591e9428b5bd5e13310e8a.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deef8a791e054ea2a624c376705e45.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a20e4206c9390af7279e59a4ea9a6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b57f71efd0b75292f7c895b28607.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7412a8ce740273b3ed7cd4acf5a5f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41ccbe26b032f394e3c3316f7482f2.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2e911bf27bd448ca83159418bf34.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5f02be66802ec93f8c2d07f52bf0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f524050f944db0d81a3fdc18e9ca5.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0971634bba8f21c80220a33fd0b75.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782af9505294a6b57cf2bd969b9fe9f.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd73ae20527ce98bcc93425544bf253.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf92c61cdc12a830b20d7eaeb7358d2.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc4edc98b357458a34b6b0981de43.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a1a4ef6d926ccd3712e9aff4f814.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a17656a2ab2a8d4db4e66920733b7.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8229a287cd12bda8e24b873f495e.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460c2f63345dd557d0e046ae057a8f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9dc46a9d32c4449791f772082b20.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61388e230424c8eb970247d42e7dc43.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc58a4ac79a661c0b24d8ef5724531.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a48ef787dace2e3c7e402a2c8ca6d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf27be2d7fa0e9e909c35155fb9847.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3751e478605da91851a851ae69a673.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dab04a4a3fc3d52fa396c3d69b92c.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020820dcb3454b41680cc22aa4048382.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18139c0a186d1d271692b0f441a4250.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11965362304f0765ae5d4034f0f1e26.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422eff843b0d4465511ef7bafe2cf23.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6faf9cfa10de17dec9f88835b34b.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319faae528a16b09d21ff1fe5f33003.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7028c4f06037b7e89f1ab068f96f28.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89fb5647f8666d00fdc92d3c8fd73a.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a1254fe06f10217fe6f4e0d990f7.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b871ccda56aae8707b66e7dde2c5.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca881d11bc45cb687c2eed8ca7412.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4797f1bb76ce0ce0ca3a7cc7eb669f.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f2114904b2e63fdb4ad037d82c7c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574991c6e24fd8bfdd19bb7274bcd0da.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab6943fd371a94aba6826faec2b31.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33759573c13010c55ca6c8ae9a62a8.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96034f99d3fd8c3ca140f99e04754e0.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591d7c623b614621caca787f079ee7.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052545c240a82b2f4525d585974ec3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d2b320f5ea2905b75f51c69ebad5d.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8a71e6aaf38b20cb513a40e9d6e8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf593c2575a6c2d0c54bca61b4722.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab98cf06ca583df1a1b98561c0bc1.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d036d62022910874c849bc0b6fb5.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a98975784891b90baadbe4369568a.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d3e3250b21c4f31e364bccd9ab78.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77953fc7376f59a0655e8bd88faa98.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b9b80e5b3563c9673b3ea06a4e2d.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2997cd339ee38ff5b4fc72f24233.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba571672275eed3ebc81f833bc244.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94058d5ecef2712db979c58a99a97da9.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425256e251c443cb6ec296919269d01.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b5363af1a0835f86dbdc4b5bc42f.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1498972d3e76ad5afe1f5f3aa2919.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4779806e44d1ba397f58f6b60613.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf714d199f8fc6867e92dbc1c6ed653.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5064ce387754d38bfeb2969853c6e.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e76f5d8889e1a6eeac79132227e0.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064c461ebd5fd00477715fd8a7627c.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c652842350395ae1e02e5a1fadea4e.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a3e280ac785f94e58599e332da98.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba376a452863cf712b93b8aa84315beb.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cd0f065fb14ea866ee17bf6576c2.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da559ce60be985dfeb7054a04f1f0.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056fbac04830790155ca199050d4be5.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10571c3a6c5aadc94eb854dcbea2f44.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7cf1d73efaaccedd758179052711.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5240df4665705af2e0c616aa4019485.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809891d283b6ce29ed76d4c3d28697.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d4a15097e6e49a8da4da0e779a02.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a97c91cf057b1822f80d4cb0aa71.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618d1a2127b36b5e83be1fbf78e2ac.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97075bad6d767eda7a33fc4f9300fc3.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005723b97861ac2732b22d6dcc03deb.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e965da5639487462a62a81f71c82c.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c487d06dff49079b0944260a574f85.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9f39c887df099d5d310f73d56c7e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1b31629b9a688b1cfc8f7a987e0b.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046d15f668881c63dea5a073db4e6db.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef56339006574bcbee83de08ef900b.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4477b54f4944925347bb1981723629.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac154c32aefd0549268e32142f85ba.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d330fedd4cb8bd20b6d501b49a6b81.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abd0b0da26f297932a2223a311f09.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4d266256ad494a83c9fdc838242e.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb50ccfcdb3b79149656a74bc0310.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed43fc78dbac5bd07ee9bca70e8077.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9145a53cb3bd6730ee8066419705.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63be1ca6c7af6a96051d8d483c1c5.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602a4ba0c2fd3c4ab1d74c21aaaf159.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041356ac50a698c06b24b18be6549f.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebd4c4f1981c2bd2ed28a0f21cddd2.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf346232768a7fe0b3a1b1b902b9c.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7969bd8e6a13e6a465edfc55271c.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102779104f638940eb7b204d0cbea056.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2145812537ba57abd1ba79ff1406.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c8c0f888acf6790756910344f3ed9.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ccfee40c43438b6c0ba06e4e105a.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88cdd99fa76b7d9a87809c07446d6a.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d5be986fbb604d8293d6e1a48029.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1cb494247568eda5366ee0fe6989.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee7910d02be2f7f0a29c1e7f5574a5.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142f4679567e9cc8277e5e75063d29.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5382ee365ded30e316c1c175569e89.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd704a32ed08691013a74540aeb1a55.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf64535c89418f0ad6b4e65e38bad5.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f0fa6f5e50159dbd33235320e78c.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085d6e1f08d0aa6ae26512b402ef8f.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8ba046b40e2dd5ff9876ebe04c85.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a67a9a932b965e585940b4e51fe96.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295257f3a6dcf7d76260aa34a05d025.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1eacffd92dc92618369406d88642a.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f73c901be7520ab806ea95c9692e.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4f5e0a72ac6daa72b3f2ab95b71a.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35409fdf0339bb521cd3eaed4c9d2c9.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fa82c04b2dde3fe329497789bbb46.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a24a0206b720d9c15dffff8def87.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2d29fe68fadfc3cb236d5bc747cd.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9037ca6751573c44059168ca6a0728.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8846dc7c925ba93b7bbd54bca5565d.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b09603be410fbede7b4be2f32922c.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4317a0f45494dd0c2f22fb90947e33.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3593967e7ce32903a5ace5c15c733e.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4c55174da44d1c1970dc16da4fa8.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143425826d8f1f8ba9d0979be19f3d9.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4030b0e21a6f89f76988afd674dae.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509592f8b691b5563437958658dd0813.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdacec933351b493d5c8c94d890217.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9bda6f00383b12af0988d4bf28ae7.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e99cd28ae282aa5f4956b5cc014e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fec4c1c9c167a086f86f4cce590f.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac84e944b518ef68b31aa78806a26.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba61d49e7f0d77075fe81215e5adff.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fc515c763f1f68f5700ddca87642.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f118b0ce4ff0ee61713c7ea8e064.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c23a0d311c4d95f40902c8d14899.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ea7e1be4265813d6b4d5fac57e6c.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900a1f00f4ffdabdfee5c6d573b018.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ceab9ece35d56ad99b8ad8cc6329.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954bd3109fa026c7046de2954b1bf73.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27400565b6fb4dc41bdd0892da59c.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2112,6791 +2034,6310 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_12857" descr=""/>
+        <xdr:cNvPr id="19" name="product_12858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_12858" descr=""/>
+        <xdr:cNvPr id="20" name="product_12860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_12860" descr=""/>
+        <xdr:cNvPr id="21" name="product_12861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_12861" descr=""/>
+        <xdr:cNvPr id="22" name="product_12863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_12863" descr=""/>
+        <xdr:cNvPr id="23" name="product_12864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_12864" descr=""/>
+        <xdr:cNvPr id="24" name="product_12865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_12865" descr=""/>
+        <xdr:cNvPr id="25" name="product_12866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_12866" descr=""/>
+        <xdr:cNvPr id="26" name="product_12867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_12867" descr=""/>
+        <xdr:cNvPr id="27" name="product_12868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_12868" descr=""/>
+        <xdr:cNvPr id="28" name="product_12869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_12869" descr=""/>
+        <xdr:cNvPr id="29" name="product_12870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_12870" descr=""/>
+        <xdr:cNvPr id="30" name="product_12871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_12871" descr=""/>
+        <xdr:cNvPr id="31" name="product_12872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_12872" descr=""/>
+        <xdr:cNvPr id="32" name="product_12873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_12873" descr=""/>
+        <xdr:cNvPr id="33" name="product_12874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_12874" descr=""/>
+        <xdr:cNvPr id="34" name="product_12875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_12875" descr=""/>
+        <xdr:cNvPr id="35" name="product_12876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_12876" descr=""/>
+        <xdr:cNvPr id="36" name="product_12879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_12879" descr=""/>
+        <xdr:cNvPr id="37" name="product_12880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_12880" descr=""/>
+        <xdr:cNvPr id="38" name="product_12881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_12881" descr=""/>
+        <xdr:cNvPr id="39" name="product_12883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_12883" descr=""/>
+        <xdr:cNvPr id="40" name="product_12885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_12885" descr=""/>
+        <xdr:cNvPr id="41" name="product_12886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_12886" descr=""/>
+        <xdr:cNvPr id="42" name="product_12889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_12888" descr=""/>
+        <xdr:cNvPr id="43" name="product_12890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_12889" descr=""/>
+        <xdr:cNvPr id="44" name="product_12891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_12890" descr=""/>
+        <xdr:cNvPr id="45" name="product_12893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_12891" descr=""/>
+        <xdr:cNvPr id="46" name="product_12894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_12893" descr=""/>
+        <xdr:cNvPr id="47" name="product_12895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_12894" descr=""/>
+        <xdr:cNvPr id="48" name="product_12896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_12895" descr=""/>
+        <xdr:cNvPr id="49" name="product_12897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_12896" descr=""/>
+        <xdr:cNvPr id="50" name="product_12898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_12897" descr=""/>
+        <xdr:cNvPr id="51" name="product_12899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_12898" descr=""/>
+        <xdr:cNvPr id="52" name="product_12900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_12899" descr=""/>
+        <xdr:cNvPr id="53" name="product_12901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_12900" descr=""/>
+        <xdr:cNvPr id="54" name="product_12902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_12901" descr=""/>
+        <xdr:cNvPr id="55" name="product_12903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_12902" descr=""/>
+        <xdr:cNvPr id="56" name="product_12904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_12903" descr=""/>
+        <xdr:cNvPr id="57" name="product_12905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_12904" descr=""/>
+        <xdr:cNvPr id="58" name="product_12906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12905" descr=""/>
+        <xdr:cNvPr id="59" name="product_12908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_12906" descr=""/>
+        <xdr:cNvPr id="60" name="product_12909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_12908" descr=""/>
+        <xdr:cNvPr id="61" name="product_12911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_12909" descr=""/>
+        <xdr:cNvPr id="62" name="product_12912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_12911" descr=""/>
+        <xdr:cNvPr id="63" name="product_12914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_12912" descr=""/>
+        <xdr:cNvPr id="64" name="product_12915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_12914" descr=""/>
+        <xdr:cNvPr id="65" name="product_12916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_12915" descr=""/>
+        <xdr:cNvPr id="66" name="product_12918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_12916" descr=""/>
+        <xdr:cNvPr id="67" name="product_12919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_12918" descr=""/>
+        <xdr:cNvPr id="68" name="product_12937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_12919" descr=""/>
+        <xdr:cNvPr id="69" name="product_12936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_12937" descr=""/>
+        <xdr:cNvPr id="70" name="product_12935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_12936" descr=""/>
+        <xdr:cNvPr id="71" name="product_12934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_12935" descr=""/>
+        <xdr:cNvPr id="72" name="product_12933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_12934" descr=""/>
+        <xdr:cNvPr id="73" name="product_12931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_12933" descr=""/>
+        <xdr:cNvPr id="74" name="product_12929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_12931" descr=""/>
+        <xdr:cNvPr id="75" name="product_12928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_12930" descr=""/>
+        <xdr:cNvPr id="76" name="product_12927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_12929" descr=""/>
+        <xdr:cNvPr id="77" name="product_12926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_12928" descr=""/>
+        <xdr:cNvPr id="78" name="product_12925" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_12927" descr=""/>
+        <xdr:cNvPr id="79" name="product_12924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_12926" descr=""/>
+        <xdr:cNvPr id="80" name="product_12922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_12925" descr=""/>
+        <xdr:cNvPr id="81" name="product_12920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_12924" descr=""/>
+        <xdr:cNvPr id="82" name="product_12938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_12923" descr=""/>
+        <xdr:cNvPr id="83" name="product_12932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_12922" descr=""/>
+        <xdr:cNvPr id="84" name="product_16060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_12921" descr=""/>
+        <xdr:cNvPr id="85" name="product_16061" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_12920" descr=""/>
+        <xdr:cNvPr id="86" name="product_16062" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_12938" descr=""/>
+        <xdr:cNvPr id="87" name="product_16063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_12932" descr=""/>
+        <xdr:cNvPr id="88" name="product_16064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_16060" descr=""/>
+        <xdr:cNvPr id="89" name="product_16065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_16061" descr=""/>
+        <xdr:cNvPr id="90" name="product_16066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_16062" descr=""/>
+        <xdr:cNvPr id="91" name="product_16067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_16063" descr=""/>
+        <xdr:cNvPr id="92" name="product_16068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_16064" descr=""/>
+        <xdr:cNvPr id="93" name="product_16070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_16065" descr=""/>
+        <xdr:cNvPr id="94" name="product_16071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_16066" descr=""/>
+        <xdr:cNvPr id="95" name="product_24537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_16067" descr=""/>
+        <xdr:cNvPr id="96" name="product_24538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_16068" descr=""/>
+        <xdr:cNvPr id="97" name="product_24553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_16070" descr=""/>
+        <xdr:cNvPr id="98" name="product_24552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_16071" descr=""/>
+        <xdr:cNvPr id="99" name="product_24551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_24537" descr=""/>
+        <xdr:cNvPr id="100" name="product_24550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_24538" descr=""/>
+        <xdr:cNvPr id="101" name="product_24549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_24553" descr=""/>
+        <xdr:cNvPr id="102" name="product_24548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_24552" descr=""/>
+        <xdr:cNvPr id="103" name="product_24547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_24551" descr=""/>
+        <xdr:cNvPr id="104" name="product_24546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_24550" descr=""/>
+        <xdr:cNvPr id="105" name="product_24544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_24549" descr=""/>
+        <xdr:cNvPr id="106" name="product_24543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_24548" descr=""/>
+        <xdr:cNvPr id="107" name="product_24542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_24547" descr=""/>
+        <xdr:cNvPr id="108" name="product_24541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_24546" descr=""/>
+        <xdr:cNvPr id="109" name="product_24539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_24544" descr=""/>
+        <xdr:cNvPr id="110" name="product_24566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_24543" descr=""/>
+        <xdr:cNvPr id="111" name="product_24567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_24542" descr=""/>
+        <xdr:cNvPr id="112" name="product_24568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_24541" descr=""/>
+        <xdr:cNvPr id="113" name="product_24569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_24540" descr=""/>
+        <xdr:cNvPr id="114" name="product_24570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_24539" descr=""/>
+        <xdr:cNvPr id="115" name="product_24571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_24566" descr=""/>
+        <xdr:cNvPr id="116" name="product_24572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_24567" descr=""/>
+        <xdr:cNvPr id="117" name="product_24573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_24568" descr=""/>
+        <xdr:cNvPr id="118" name="product_24574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_24569" descr=""/>
+        <xdr:cNvPr id="119" name="product_24577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_24570" descr=""/>
+        <xdr:cNvPr id="120" name="product_24578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_24571" descr=""/>
+        <xdr:cNvPr id="121" name="product_24579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_24572" descr=""/>
+        <xdr:cNvPr id="122" name="product_24580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_24573" descr=""/>
+        <xdr:cNvPr id="123" name="product_24581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_24574" descr=""/>
+        <xdr:cNvPr id="124" name="product_24582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_24575" descr=""/>
+        <xdr:cNvPr id="125" name="product_24583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_24577" descr=""/>
+        <xdr:cNvPr id="126" name="product_24584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_24578" descr=""/>
+        <xdr:cNvPr id="127" name="product_24585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_24579" descr=""/>
+        <xdr:cNvPr id="128" name="product_24586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_24580" descr=""/>
+        <xdr:cNvPr id="129" name="product_24587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_24581" descr=""/>
+        <xdr:cNvPr id="130" name="product_24588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_24582" descr=""/>
+        <xdr:cNvPr id="131" name="product_24589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_24583" descr=""/>
+        <xdr:cNvPr id="132" name="product_24590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_24584" descr=""/>
+        <xdr:cNvPr id="133" name="product_24591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_24585" descr=""/>
+        <xdr:cNvPr id="134" name="product_24592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_24586" descr=""/>
+        <xdr:cNvPr id="135" name="product_24593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_24587" descr=""/>
+        <xdr:cNvPr id="136" name="product_24594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_24588" descr=""/>
+        <xdr:cNvPr id="137" name="product_24595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_24589" descr=""/>
+        <xdr:cNvPr id="138" name="product_24596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_24590" descr=""/>
+        <xdr:cNvPr id="139" name="product_24597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_24591" descr=""/>
+        <xdr:cNvPr id="140" name="product_24598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_24592" descr=""/>
+        <xdr:cNvPr id="141" name="product_24600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_24593" descr=""/>
+        <xdr:cNvPr id="142" name="product_24601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_24594" descr=""/>
+        <xdr:cNvPr id="143" name="product_24602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_24595" descr=""/>
+        <xdr:cNvPr id="144" name="product_24603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_24596" descr=""/>
+        <xdr:cNvPr id="145" name="product_24604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_24597" descr=""/>
+        <xdr:cNvPr id="146" name="product_24605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_24598" descr=""/>
+        <xdr:cNvPr id="147" name="product_24606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_24599" descr=""/>
+        <xdr:cNvPr id="148" name="product_24607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_24600" descr=""/>
+        <xdr:cNvPr id="149" name="product_24608" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_24601" descr=""/>
+        <xdr:cNvPr id="150" name="product_24609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_24602" descr=""/>
+        <xdr:cNvPr id="151" name="product_24610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_24603" descr=""/>
+        <xdr:cNvPr id="152" name="product_24611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_24604" descr=""/>
+        <xdr:cNvPr id="153" name="product_24612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_24605" descr=""/>
+        <xdr:cNvPr id="154" name="product_24613" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_24606" descr=""/>
+        <xdr:cNvPr id="155" name="product_24614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_24607" descr=""/>
+        <xdr:cNvPr id="156" name="product_24615" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_24608" descr=""/>
+        <xdr:cNvPr id="157" name="product_24616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_24609" descr=""/>
+        <xdr:cNvPr id="158" name="product_24617" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_24610" descr=""/>
+        <xdr:cNvPr id="159" name="product_24618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_24611" descr=""/>
+        <xdr:cNvPr id="160" name="product_24619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_24612" descr=""/>
+        <xdr:cNvPr id="161" name="product_24620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>170</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="162" name="product_24613" descr=""/>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_18588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>171</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="163" name="product_24614" descr=""/>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_18611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="164" name="product_24615" descr=""/>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_18610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="165" name="product_24616" descr=""/>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_18608" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="166" name="product_24617" descr=""/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_18607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="167" name="product_24618" descr=""/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_18606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>176</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="168" name="product_24619" descr=""/>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_18605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>177</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="169" name="product_24620" descr=""/>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_18603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>178</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="170" name="product_24621" descr=""/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_18602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_18588" descr=""/>
+        <xdr:cNvPr id="171" name="product_18601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_18611" descr=""/>
+        <xdr:cNvPr id="172" name="product_18598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_18610" descr=""/>
+        <xdr:cNvPr id="173" name="product_18591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_18608" descr=""/>
+        <xdr:cNvPr id="174" name="product_18589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_18607" descr=""/>
+        <xdr:cNvPr id="175" name="product_20996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_18606" descr=""/>
+        <xdr:cNvPr id="176" name="product_21000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_18605" descr=""/>
+        <xdr:cNvPr id="177" name="product_21003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_18603" descr=""/>
+        <xdr:cNvPr id="178" name="product_21008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_18602" descr=""/>
+        <xdr:cNvPr id="179" name="product_21009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_18601" descr=""/>
+        <xdr:cNvPr id="180" name="product_24638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_18598" descr=""/>
+        <xdr:cNvPr id="181" name="product_24639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_18597" descr=""/>
+        <xdr:cNvPr id="182" name="product_24640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_18592" descr=""/>
+        <xdr:cNvPr id="183" name="product_24641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_18591" descr=""/>
+        <xdr:cNvPr id="184" name="product_24642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_18589" descr=""/>
+        <xdr:cNvPr id="185" name="product_24643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_20996" descr=""/>
+        <xdr:cNvPr id="186" name="product_24644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_21000" descr=""/>
+        <xdr:cNvPr id="187" name="product_24645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_21003" descr=""/>
+        <xdr:cNvPr id="188" name="product_24646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
-        <a:stretch>
-[...479 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -9157,59 +8598,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-ultraviolet-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-sexy-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-bottled-night-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lanvin-modern-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-l-12-12-pour-elle-magnetic-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-miss-dior-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-oud-wood-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-si-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-black-orchid-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-la-lebo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-marc-antoine-barrois-ganymede/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-paco-rabanne-invictus/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-chanel-allure-homme-sport/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-baldessarini-ambre/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-vodka-on-the-rocks-moscow-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-princess-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-eau-de-parfum-ii-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-metallique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-rose-prick-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-mojave-ghost-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-pabanne-invictus-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-klian-forbidden-games-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tiziana-terenzi-kirki-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-acqua-di-gio-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-guerlain-la-petite-robe-noire-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-escentric-02-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-roses-musk-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-l-imperatrice-3-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-princess-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-pure-xs-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-glamorous-magnolia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-pink-molecule-090-09-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-01-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nasomatto-black-afgano-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-armand-basi-in-red-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lanvin-merry-me-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-cacharel-amor-amor-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-elegant-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-elizabeth-arden-green-tea-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-xerjoff-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-1-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hubo-boss-boss-6-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-pour-homm-blue-label-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-fleur-narcotique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-bal-d-afrique-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-sospiro-erba-pura-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-marine-groove-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-crystal-noir-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-happy-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-blue-de-chanel-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-fahrenheit-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-nina-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-pour-elle-natural-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-l-12-12-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-dolce-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-the-scent-for-her-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-liaisons-dangereuses-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-coco-mademoiselle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-essential-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-egoist-platinum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-born-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-especially-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-bvlgari-aqva-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-soleil-blanc-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kenzo-l-eau-par-kenzo-pour-femme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lancome-la-vie-est-belle-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-i-love-love-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-lost-cherry-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lanvin-eclat-d-arpege-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-man-eau-fraiche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tiziana-terenzi-gumin-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kilian-good-girl-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-tobacco-vanille-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-fabulous-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-lady-million-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-armani-code-for-men-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dkny-be-delicious-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-zarkoperfume-molecule-8-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-devil-tender-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escentric-molecules-molecule-e05-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-blanche-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-neroli-portofino-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-d-g-light-blue-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-trussardi-donna-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-ma-vie-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chloe-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-aqua-di-gioia-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-nina-ricci-l-extase-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-atelier-cologne-cedre-atlas-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-lust-in-paradise-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ex-nihilo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_3/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_4/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_5/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_6/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_7/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/15790/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-10ml_8/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-richard-white-chocola-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lattafa-yara-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-women-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-eros-pour-homme-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-yves-saint-laurent-y-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ard-al-zaafaran-mousuf-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-toy-boy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-moschino-toy-2-bubble-gum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lancome-idole-le-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-roberto-cavalli-eau-de-parfum-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-chocolate-greedy-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-bamboo-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-rose-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-rive-d-ambre-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-oud-ispahan-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-thomas-kosmala-4-apres-l-amour-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-victoria-s-secret-bombshell-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-richard-dirty-pineapple-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kajal-almaz-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-kajal-dahab-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-the-one-for-men-edt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-montale-intense-cafe-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-3-l-imperatrice-limited-edition-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-byredo-gypsy-water-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-franck-boclet-cocaine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-memo-marfa-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-tom-ford-noir-de-noir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-ralph-lauren-polo-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-green-almond-redcurrant-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-wood-sage-sea-salt-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-by-kilan-bad-boys-are-no-good-but-good-boys-are-no-fun-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-initio-parfums-prives-magnetic-blend-1-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hugo-boss-boss-nuit-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-creed-aventus-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-212-vip-for-women-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-carolina-herrera-good-girl-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-givenchy-ange-ou-demon-le-secret-elixir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-christian-dior-sauvage-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-shaik-opulent-blue-77-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-challenge-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-emporio-armani-because-it-s-you-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-hermes-terre-d-hermes-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-weekend-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-antonio-banderas-the-golden-secret-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-dolce-gabbana-light-blue-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-baldessarini-ambre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-taj-sunset-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-allure-homme-sport-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-gucci-flora-by-gucci-gorgeous-gardenia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-by-kilan-good-girl-gone-bad-extreme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-marc-antoine-barrois-ganymede-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-versace-bright-crystal-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-eau-tendre-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-chanel-chance-eau-de-parfum-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-olympea-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-paco-rabanne-black-xs-for-men-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-jo-malone-english-pear-freesia-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-escada-into-the-blue-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-giorgio-armani-code-pour-femme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-narciso-rodriguez-for-her-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-burberry-my-burberry-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-attar-collection-musk-kashmir-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-azzaro-chrome-pour-homme-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslo-s-feromonami-10ml-/maslyanye-dukhi-s-feromonami-salvatore-ferragamo-incanto-shine-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-roja-parfums-oligarch/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-jo-malone-wood-sage-sea-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-orto-parisi-megamare/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ex-nihilo-fleur-narcotique/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-la-lebo-santal-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-vanilla-blend/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tom-ford-lost-cherry/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-by-kilian-good-girl-gone-bad/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-zielinski-rozen-black-pepper-amber-neroli/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-escentric-molecules-molecule-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ormonde-jayne-montabaco-intensivo/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-boadicea-the-victorious-heroine/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-nobile-1942-malia/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-tiffany-co-tiffany/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-dolce-gabbana-the-one-for-men-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-gritti-chantilly-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-franck-boclet-cocaine-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-dolce-gabbana-pineapple-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-ajmal-amber-wood-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-gritti-tutu-blanc-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-byredo-bal-d-afrique-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/maslyanye-dukhi/maslyanye-dukhi-oae-10-ml/maslyanye-dukhi-oae-10-ml-vilhelm-parfumerie-mango-skin-tuba-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G213"/>
+  <dimension ref="A1:G200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -12311,862 +11752,615 @@
       </c>
       <c r="F169" s="13">
         <v>190.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="18">
         <v>161</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="13">
         <v>190.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
-    <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C171" s="9" t="s">
+    <row r="171" spans="1:7" outlineLevel="1">
+      <c r="A171" s="16" t="s">
         <v>335</v>
       </c>
-      <c r="D171" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G173" s="9"/>
+      <c r="B171" s="2"/>
+      <c r="C171" s="2"/>
+      <c r="D171" s="2"/>
+      <c r="E171" s="2"/>
+      <c r="F171" s="10"/>
+      <c r="G171" s="2"/>
+    </row>
+    <row r="172" spans="1:7" outlineLevel="2">
+      <c r="A172" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" outlineLevel="2">
+      <c r="A173" s="17"/>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+      <c r="F173" s="12"/>
+      <c r="G173" s="7"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="18">
-        <v>165</v>
+        <v>1</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="13">
-        <v>190.0</v>
+        <v>530.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="18">
-        <v>166</v>
+        <v>2</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="13">
-        <v>190.0</v>
+        <v>530.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="18">
-        <v>167</v>
+        <v>3</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="13">
-        <v>190.0</v>
+        <v>530.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="18">
-        <v>168</v>
+        <v>4</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="13">
-        <v>190.0</v>
+        <v>530.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="18">
-        <v>169</v>
+        <v>5</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="13">
-        <v>190.0</v>
+        <v>530.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="18">
-        <v>170</v>
+        <v>6</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F179" s="13">
+        <v>530.0</v>
+      </c>
+      <c r="G179" s="9"/>
+    </row>
+    <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A180" s="18">
+        <v>7</v>
+      </c>
+      <c r="B180" s="8"/>
+      <c r="C180" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F180" s="13">
+        <v>530.0</v>
+      </c>
+      <c r="G180" s="9"/>
+    </row>
+    <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A181" s="18">
+        <v>8</v>
+      </c>
+      <c r="B181" s="8"/>
+      <c r="C181" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="D181" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="D179" s="9" t="s">
+      <c r="E181" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F181" s="13">
+        <v>530.0</v>
+      </c>
+      <c r="G181" s="9"/>
+    </row>
+    <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A182" s="18">
+        <v>9</v>
+      </c>
+      <c r="B182" s="8"/>
+      <c r="C182" s="9" t="s">
         <v>352</v>
       </c>
-      <c r="E179" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A180" s="16" t="s">
+      <c r="D182" s="9" t="s">
         <v>353</v>
       </c>
-      <c r="B180" s="2"/>
-[...36 lines deleted...]
-      <c r="G182" s="7"/>
+      <c r="E182" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F182" s="13">
+        <v>530.0</v>
+      </c>
+      <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="18">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="13">
         <v>530.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="18">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>357</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="13">
         <v>530.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="18">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="13">
         <v>530.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="18">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>361</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="13">
         <v>530.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="18">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>363</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="13">
         <v>530.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="18">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="13">
         <v>530.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="18">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E189" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="13">
         <v>530.0</v>
       </c>
       <c r="G189" s="9"/>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="18">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>368</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>369</v>
       </c>
       <c r="E190" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="13">
         <v>530.0</v>
       </c>
       <c r="G190" s="9"/>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="18">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>371</v>
       </c>
       <c r="E191" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="13">
         <v>530.0</v>
       </c>
       <c r="G191" s="9"/>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="18">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>373</v>
       </c>
       <c r="E192" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="13">
         <v>530.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="18">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>374</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E193" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="13">
         <v>530.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="18">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E194" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="13">
         <v>530.0</v>
       </c>
       <c r="G194" s="9"/>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="18">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>379</v>
       </c>
       <c r="E195" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="13">
         <v>530.0</v>
       </c>
       <c r="G195" s="9"/>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="18">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>380</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>381</v>
       </c>
       <c r="E196" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="13">
         <v>530.0</v>
       </c>
       <c r="G196" s="9"/>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="18">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>383</v>
       </c>
       <c r="E197" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="13">
         <v>530.0</v>
       </c>
       <c r="G197" s="9"/>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="18">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>385</v>
       </c>
       <c r="E198" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="13">
         <v>530.0</v>
       </c>
       <c r="G198" s="9"/>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="18">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>386</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>387</v>
       </c>
       <c r="E199" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="13">
         <v>530.0</v>
       </c>
       <c r="G199" s="9"/>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="18">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D200" s="9" t="s">
         <v>389</v>
       </c>
       <c r="E200" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="13">
         <v>530.0</v>
       </c>
       <c r="G200" s="9"/>
-    </row>
-[...245 lines deleted...]
-      <c r="G213" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
-    <mergeCell ref="A180:G180"/>
-    <mergeCell ref="A182:G182"/>
+    <mergeCell ref="A171:G171"/>
+    <mergeCell ref="A173:G173"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
@@ -13287,90 +12481,77 @@
     <hyperlink ref="D146" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_162"/>
-    <hyperlink ref="D171" r:id="rId_hyperlink_163"/>
-[...7 lines deleted...]
-    <hyperlink ref="D179" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_189"/>
-    <hyperlink ref="D201" r:id="rId_hyperlink_190"/>
-[...11 lines deleted...]
-    <hyperlink ref="D213" r:id="rId_hyperlink_202"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>