--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,74 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="671">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:44:23</t>
+    <t>Актуальность прайса на: 2026-09-26 23:35:46</t>
   </si>
   <si>
     <t>Ароматизаторы для автомобиля</t>
   </si>
   <si>
     <t>Ароматизаторы для авто в коробке</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -921,50 +920,62 @@
   <si>
     <t>Автопарфюм в коробке Marc-Antoine Barrois Aldebaran 8 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Maison Crivelli Oud Maracuja 8 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Hormone Paris Gaba 8 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/</t>
   </si>
   <si>
     <t>Автопарфюм в коробке Tom Ford Tobacco Vanille 8 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/</t>
   </si>
   <si>
+    <t>Автопарфюм в коробке Vilhelm Parfumerie Chimilka 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/</t>
+  </si>
+  <si>
+    <t>Автопарфюм в коробке Lattafa Eclaire Banoffi 8 мл</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/</t>
+  </si>
+  <si>
     <t>Ароматизаторы для авто Shaik №</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ananas (Ананас)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ananas-ananas-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik №95 (Paco Rabanne Invictus)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik №66 (Dolce &amp; Gabbana 3 L'Imperatrice)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik №42 (Chanel Chance Eau Fraiche)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/</t>
@@ -1155,924 +1166,60 @@
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Angel Blanc (Белый Ангел)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ange De Feu (Ангел огня)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/</t>
   </si>
   <si>
     <t>Ароматизатор для авто Shaik Ange (Ангел)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-angel-/</t>
   </si>
   <si>
     <t>Ароматизаторы для авто брендовые</t>
   </si>
   <si>
-    <t>Ароматизатор для авто CHANEL ALLURE HOMME SPORT 12МЛ</t>
-[...130 lines deleted...]
-  <si>
     <t>Ароматизатор для авто Shaik Opulent Shaik Blue №77 12 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/</t>
   </si>
   <si>
-    <t>Ароматизатор для авто Chanel Platinum Egoiste 12 мл</t>
-[...592 lines deleted...]
-  <si>
     <t>Ароматизатор для авто ​Ajmal Amber Wood 12 ml</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/</t>
-  </si>
-[...136 lines deleted...]
-    <t>https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kajal-almaz-12-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2191,51 +1338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410a4d07fa8b7d6a786562ff4ceaa6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2239a83c31aeb96176cab18d1d0ed21.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3890de24fd9f15397ef02143b3b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b543ed01adb776dda9d7bd9c2e7aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8437038860e1b96f2a610770ab2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad75b9c50061a2e1fc7e930c67636.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579e9b110f092e551a64239cbccccf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc3dabcf02c1e7f621737c602d2d9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848d64928906d02b32cf2d709e7dd7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44349d1ec9e34136a9f5ade7969348b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40fdd07e407e12de7ff1dd66c40f8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3a126ad206a571b56d7be6129f11e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd8168b840a57c908839d3302aac6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d9a3170e8431c1d7d4efbb0b6ba4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60ff59025bea95bad0edb8d207999.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7583a3627080c8638ce5bd5e8d386.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738aaca845c80b9f950f89594ac5f2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e99a18469ec6c4ac03dbb02709100.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e174e98ffe9a24b140906570dcab0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9f87d59a40ea89fc9869e6026674.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cc9d59f2b59f54f018410ad5aedb.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda425209562b2b9f6c197c76b8ebdc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476048c8582821a2e3f9f9e2b391f8d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14507c9619bbdb334afcb8ee260551cb.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a427f3f0b87cee39ff1dd9a422865d1.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c3ff566755c136f1ed29f948d87d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac5e0c50f7740917bc4a2f9701b3b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eca02c4db78f1ed861ee5378dcd76.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9bc61b19afc0b75acefb243581f3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035137fc6e50d6eb38947cf170c1b65.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373fa0e59ca5372f085a9071a122fd.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5e57a4c4396ebe4b85e3d6689c19f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c7b1cb03dfea79ecfeb10bd7b61c.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59019c83326ef2de270dbaf41312d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77763b1d2862271654400fe7526901.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d030307d43d5b40b62fe05787d3d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032260620a6c28704715b08f7e1ad565.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769da2464ab6e832b88d1d26619e5f3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13f271ea3d9d79468f6befaf99741.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335bceec28bbe0c6a7e4324523dc0d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7800c4b7e8ea32e024728bd7724e44.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d1368772063b2d1e2f7e13b8fe7b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c11c9c2129f0e3d42c662c70a36e9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aecb3e42925004b2f051e087d6eed.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7f2f71a38ddab3d30b820babe665.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832f762dcc4600c23b7e6edc07cd69.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5c149d3d8f232ea1d3520003ece5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc02493f3cd84ab69a4f6e0249f33.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4fd7043fc781b1ee903f2bad849f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a0f89eeb3392ce2d38cc2b1ff1e8.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183244bdd53c39bb5307f7c6904316c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf8a2e76f5e42f1bee572cd3692a5.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f96b182449e94df9e7a6e82a4f5df.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cd74b89ee6ff21d7eba9d947afc1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afb84e491b9b58d8c2b937e2bc454.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd54e16145528d0c73175b71a1ef7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a768c53a5d0e141f010ffee43e56c8.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6220f244caafa03e3549ee0daddb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7c3f6eeb5306093bf23874024eae.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921ba76412f3b3d8fec4d0bcdc1e7f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf71dd38fb556d9c5638799eb45107.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70ebb2661ce317f52cc1353fc07a8b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff4b6ed02f004773c88dbb9c0036ab.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3760fc4e6cefd665f629978931ce.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f12b20d352538a3bcca4d67e7f82.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a698e58260a20a46cb5836219b7b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed2282a5f2f286bf1affd42ba9ec7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed786448bc984f39caf470ca24529.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc1bc0acf965f983ad15048b90177.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521533808fdc54bad652c853df3b94a.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40038f713f646c9677b3c77618e399.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b349e6b7aa8509cc6cc37da6f17da.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88850e3a920195bd65952389ea19cf.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cb7b2302ea7480f2df7e89fd5e3a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b918126dbd618a4a40a060cb2f9e5b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16c9262cbe6fde51155a1d76d94b1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13096d30d50c24cf2270693367c75.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dea1a697a38cc061dd4b80dfe294.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54ed0eaf0a075f41db4ceb30c3043.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b88a7d1a81b865a052887538716f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ea75b3ffc06e1a8b3ba0edb68204.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d00c9db751fa0e64f90985a8e8e2c.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a270e49e849688eda6b322d10bdda5.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287e2733559a5f2c64ab01574231a8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d758eb49891f5a73816782b5220331.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca992618d2b8d064129d477dee69b5.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86daef0ab322785b6d6923209ef14b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370408537608e399bb6250c998eab2a.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdfb94376e7880624d9c4636164d6b.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1535692ed52168ca91caaaeab28cb.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170646a71eafc39a2f8066a73c50d90.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458ed5477209ae19c37583741398a6c.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6e38a74d46e3b276e9b83b6a943c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf105b2a82c024733a693d3309a0156.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824760899f7419f5d023d3f848d0bf.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938ecdc1132d8b1879b3f60aef563f.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742318aecf65453ed9a314721e2abb.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1795f35fa3ac14574d15cad235f03.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06d4c277e617e41643a950f57305a.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fff25e9f5ce4b7bfb3b223dd83987.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ac0547585e614c4ca5b6155c7bd9.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eeb0c92e242285b1d1e3e3cddad21.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d6e84bd3ecd77899085459342a8f.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56ce295e9fc74d2cdc411c67beab3.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93532bb0a0b84279ff45c89e10b99bf.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a191ec9e0ebe0d489e5a99f3ef0a75.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d17868d0609199a4e3d2ef91178a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab85c34c8afc12d21e31d67e1edb7.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f7d6e380b45c7611007f56ce766c.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21fb18ee7850598f429bc5829b674c.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa862a53a11f01ce0bbcb5a7b6614.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb88ab25b11761669e1513d60634e.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579cc6022d9180d82216dd4d191eac5.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11e1d054d20ef45f9c9afff004a63.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86118deba6e48fbe555b60085c2845.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde15751e854e354484ad6cf5d3e47.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70e63829980503c5a61386b0e1854.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627128b084b609c72a203eaa20b5a25.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128127e9b7c9ae48b6a7594d69899ce.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5607cb599903fb214b0d41bb2f7c.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842432a6b3ee0505e794a4c4160f3fa4.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9972cec3f6b4e8643a5bfb8fbdefc.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c6d28ac41ceb6e947852a32b710b.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865c3466a245a621b6308fe5bdc15e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae540b699e0ede36273ec1b9a1cf0d2.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417eb7f405d7326f2fa50b7ce7289d8.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798a6f97a1da2a91427629279cd81cf.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474549d23a2e70fb6dedb230affae1.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e57b78ef5f57e78a5f2b9a10b412.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3502af768eadb6dd9805d826e303.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83f10aef5e50b919b5388b04d4771.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f375ddbbc6ae8dace6c52494aea13.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5f089d5442b370fd66a00fc32393.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4894f5ecdd1337fd62587071296354.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f19b078b5dcad2ce92514381a567.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974727c05b77c6d3584a2cebc58bb0f.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8aae796c774d5bbd0aa54a81f64fc.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be7415f5f648dbdd25f149dcd41f5.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca850bf63e6b59999a042673816b59c.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320cf72a05de4c7392fc647e124fdf.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c988098c4f05da27cae0936539075.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee7f036b1bceff9701504d43b8024.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc7f077948ec92b5c2b62d119a1c0.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931135e9caaab83d6aecbc0494f777e6.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4c2c4883445b60eaadd95e069692.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976b42983f0d6741de4aa5491f9d37.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884aee0057fead3d2defae6d091030.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c720a9d01c020908d070f503e0e6a.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af9a492ff3de644ba75fa17686803.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93576965c4d615ee58dc47f6a9dabfd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32b10dcb8d614387f4137a9210f43.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcace8e4cb7a9142f692501b80c880f.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780207955db5b5d67851d0f617f9e4.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3052253e6e33e6b87a94258b94dc.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e36067b49d8361e9647d3ff930bdc.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03926e57c8481a81e39816b18254e5c.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f341c7d8e64789307c7badbc270a1.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a025a1a5188cc6ae1c79790588dc.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa41c73dfb89c75bfa9381b01f6ed.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd09053d4624f13dd188bfa4156f8.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a7cfbfeafa8db31a4dd6f0d1a575.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893fccb07048e13a74da15d5c9a95c6.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c103a9a01a00f1c8fe6b444c8e1d9.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ac8d980d2c351fd55e0ca7f8de85.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed24ed2f446bf84abd07972352b1c7.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4970076cc36d096ef68af164e51938.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2420651c9323854c8a5d61354ae914.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0578e4f214f43ed97b908eecee8773.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934317e40ac99ec99108d24d800ebf.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d14af12f3f673af212b67b2d3a1b.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c5da83a28badc9b22ff606131b0f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a3baf112cd6ff529ec14d35c14c75.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f393dab541fc7a0561bcc88a151e19f.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c41c2a0df09829653e1524007b7f3.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2939681ca48ca8fe4d9c964cb64e778.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85580e9eb1650ac7a5e7dbc44c6fb8.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca529118e891d077cff2aace14aa868.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295669c71102aa3846e264ee7f66a8.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b90c3cddee834ff5a61808d3c461.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a796506ef4377cf8a4c3a51333b3.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69407be45fc9d1a57350d3da435b8.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72535c91eebf327a58768dfc61f2f9b.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526651e1c25f736996b411c23c2f0e1.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf68c42e8cec87860229c948ae9fb.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59b86d3ed0ef51a79dd3e31b690a6.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6f78d1b87af048348431b1407468.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ccd9e34cd30465bb576a8587dd48.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b0b4bdc33da7b6237c9589e0a56f.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c96c8fda8c843238335cdd12b8b9.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115552da26162c49354e22f8d452d0c.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61368a801bf00515edb87f2ecb68c2eb.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e69a12ed9de7ee022e7707ce293b.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84476a5f8c8ca19e359ced0318ff4.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276d9b284674ac06f455f5e938a120.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160dd58de02c5adde277b3ffb43f56.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af07e2a166dbc1cc9ab548637077b7.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b489aa976c1012019c92bcd6feb5c2.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b79925f5a45b24a1fc1bb8cf24b94.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc6b7cddbab1ddf695a303074a825.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0896219e375f547aa83642e88251bab.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474ec7706a1bfd50c162676914edc1.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8809408b61de7afa2c2d991337c8847.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e2594820ee70357eb5f420a33aa1.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2566a1ac4f18236e69bb77ad0473f7.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7b38c20dbfe0fbc15590a4e88fd4.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31236324dada4c78c92f5cb879d8e.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83cfb1c2eb130ef47dcf9342b4d33.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133e0147a6048ba87b6ee95697f8d0.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38996d0e1f0c520d851a5fa23045e80a.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086dc8e19fa941555605acbdc91108b.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710fb74d22ad4753aa1cfbf7761ec4e.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99353c12246180126a7c0c84557dac07.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0886d01604a8a420a82d4757e53615a.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82829ccc2909a81e4df118504779f3.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f7e8ab5b9291cfc31a40b6746399.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e0fd4e3db7ca62290f04846157fc.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e69f93a23c8def96504696b6091f.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b892f808560d73a6e32ee306566a2f4.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864b6b3518cd38d2010a437f945bd1.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215fcfb33df344b8879db17003d78be.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c0bec82fe5d1b9b754e26e08bad1.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65f5485767e725f3ddb4906b31664.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d6bd755f3113b2df2f98dc57a41b.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019b425cb271a967ba66dc59b7f0d9.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5c4dd1d4f16f143d53cc32ccac06f.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7aaf02a88c17171c62c84e445d748.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb30dee343d7f5046d5098914447746.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2cfb47a01a0d0643a5aaa814ce86.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0049edcd04c8cc52a8ba6cdc6bcbe.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3c2d9c42176a4fabe45acb0b32a1.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1fc163fb374fe98c78acf8d7fd43c.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7dc09e7744c19c5c3ab554fcbe82.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488d2b049b509ce685a453debb8568.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62978b9490feeb89c6965b5c907c5.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d12600a9d98b4d66effefdc7ee93a.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74a1648a58d0dbff4ee57c5253c72.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b951dad10a81bf803e34ef6ab8877ed.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edfc0c6e2c714bc72088ae2dfafde.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a5210b000a408b12a6faf53c7210.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07968c80f103c7be8912e0289157b6d.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82cfac5609196e85b8fee7fb79848.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55fb7c56d9e34f24e573fbba216fba.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246df561e03de507cab0e49f8809685.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b07912bee188c560605dd37ea3ad.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2e9d1bd8b0375caea7033e6dafe73.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e03a72e8a8dc755e3f007d03b3d1.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53d29b231ba99d1f89b82f0b9783f.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc3fa7b91212d7b61ef5a00055313.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26602db0576eaaf566d5e8c523c53c.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31697d484ad268511eaa2858fed4087b.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca882b83030c9d5546fd9438cac461e.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39efbad169341aee9ad8e757b6f942.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3be06e0208194aaf5af79a23dd25b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988cf82dbb1221774955dd10fe93d9.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac3570e5ba31be2e5cdce7d722bd24.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690bc741ddfae14aea0c455de015eb.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0755e7fd871b018cf592234d7a334c.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddca865d83941adda36397ac0341026.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d343432dd2f96c5996378bf41edeed0.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9bda3f16fe7d0c442f5bba46e140.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135abed57078bb55e2295029ca3c547.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750bf89d7d64298a16517b6fcdeb31b.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350831c427a6d8aa4a86fed724304b07.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd6b34fa684a911e36b2fa1053467.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afba56db0582250f78b60f48c9cdf.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899ca46c21fe22c569aaa43712d5d6.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf70244fc47050691d61a8f4fc1abfd.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe09730afb3db5f7feaa109cdd5cf0.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c07e32bbdbebc0ae1e111bd0d1cb5.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92f028900be470c75a85f37d053522.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80c6ca9ebaf4a3b1d472a02cb44fb.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c18a97440dcc2392649df601f6271.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ecedb9354aa65cc56cf9593d2d112.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0136c8b5e765effb39d65f5e1cdda9.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f4abf3783e3100fbef467a56e1188.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f62ba637d45eab7aa0910a01b96cc.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61b1adf04b4b5a29110a61315e387.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b26e223d9726debf35fec4bd8b7d.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e08d20028700522400918b3bb4363.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995c67a1165564f1bb778cb6f0c85f.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2b5c5c7e633235d3e421dedaf5d05.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0509e2bedd9c9858e963a8c3a8b67.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f9d642ba9e8a6fd3e0380cb4364ac.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8498dbea39798523a9a67a927fe7ad1.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecdd1747fbc2e7323a99eda592a396.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1beed7e769b25afa831c4928e67452.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb697523ce77ac8c85d42524b96a5e5.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a5bc4807475330e4e5420180f054.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f1daf7e35667ceff0cd8c9b40b4e.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae15ae13c8add112360c9d930c1f2.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07599d7753886cf3af0cf88d4d787d.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868fc05f86907553c268a2359883f4.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b414ab4c8d9ba8014bedc5a96b800.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8db408204defa99a42823e4a8069.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e27400e5d3d5651fc3ba177f29e21.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77df95b3b450a2f29bd82c55ae448.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7283e3577db1d72b69269f8a81bd2.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b4d2c6a1a33508582ae198eaaca4.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5dca8043929681f1bc968186aa384.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642166d3e9ed02965c082d4f2994bf.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d435ca1329deb4ed2a1daf101df2eb1.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59870e7f7603a597cad33de6b1da913a.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54429d0d20f4a9ee6f8be04515b53.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea44a610a64491b1d44fa492652ac.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075e84385645f4851429d7654f7fc0.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeaced85a2e4cb126ff3b84e72e20d.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdcb23d5b1a17ddce2fb599c0cedb0.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f43f525d95b6ddde083af4310de1.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d3d095e12287a26d2c63326782f9a.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3494454051daeaf36dc3847d3a365.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa23ccb8105df0e5080b6680e93c6.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a604af8d324974b6751a1a29f8d0.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c905adff002fca7c69064e65d1e22.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c048bc2f8804cf699c20e4062e9ed6.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b9cc07382bfe7c456d6860238196.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d22b9e8a8f4c38f476686d3a6397.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9471287b5d9ce0e5026b4963e6fa.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6257d067a44cf3568e9cc8acb57c8.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6aed6849e69aa0dd0179a07dfe207.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901340c7b4f1411f76d1c68c9e7c776.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0942a2298e88469cdf977da88ba25.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591516ea2003795cebd740b960947b.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea17e7fe0e8eb3127a008794f46a463.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc01184e9f3714ce0f57d473c153c.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7247284b336d3a796d8ab6e33677b7.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8dc2a9a5aa9a745d21072a647730b.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b890888720c26b2eff39251e29676.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bdb489fcd90f800f00a71f098d6a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410a4d07fa8b7d6a786562ff4ceaa6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2239a83c31aeb96176cab18d1d0ed21.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3890de24fd9f15397ef02143b3b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b543ed01adb776dda9d7bd9c2e7aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8437038860e1b96f2a610770ab2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad75b9c50061a2e1fc7e930c67636.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579e9b110f092e551a64239cbccccf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc3dabcf02c1e7f621737c602d2d9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848d64928906d02b32cf2d709e7dd7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44349d1ec9e34136a9f5ade7969348b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40fdd07e407e12de7ff1dd66c40f8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3a126ad206a571b56d7be6129f11e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd8168b840a57c908839d3302aac6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d9a3170e8431c1d7d4efbb0b6ba4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60ff59025bea95bad0edb8d207999.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7583a3627080c8638ce5bd5e8d386.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738aaca845c80b9f950f89594ac5f2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e99a18469ec6c4ac03dbb02709100.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e174e98ffe9a24b140906570dcab0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9f87d59a40ea89fc9869e6026674.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cc9d59f2b59f54f018410ad5aedb.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda425209562b2b9f6c197c76b8ebdc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476048c8582821a2e3f9f9e2b391f8d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14507c9619bbdb334afcb8ee260551cb.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a427f3f0b87cee39ff1dd9a422865d1.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c3ff566755c136f1ed29f948d87d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac5e0c50f7740917bc4a2f9701b3b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eca02c4db78f1ed861ee5378dcd76.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9bc61b19afc0b75acefb243581f3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035137fc6e50d6eb38947cf170c1b65.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373fa0e59ca5372f085a9071a122fd.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5e57a4c4396ebe4b85e3d6689c19f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c7b1cb03dfea79ecfeb10bd7b61c.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59019c83326ef2de270dbaf41312d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77763b1d2862271654400fe7526901.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d030307d43d5b40b62fe05787d3d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032260620a6c28704715b08f7e1ad565.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769da2464ab6e832b88d1d26619e5f3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13f271ea3d9d79468f6befaf99741.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335bceec28bbe0c6a7e4324523dc0d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7800c4b7e8ea32e024728bd7724e44.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d1368772063b2d1e2f7e13b8fe7b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c11c9c2129f0e3d42c662c70a36e9.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aecb3e42925004b2f051e087d6eed.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7f2f71a38ddab3d30b820babe665.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832f762dcc4600c23b7e6edc07cd69.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5c149d3d8f232ea1d3520003ece5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc02493f3cd84ab69a4f6e0249f33.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4fd7043fc781b1ee903f2bad849f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a0f89eeb3392ce2d38cc2b1ff1e8.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183244bdd53c39bb5307f7c6904316c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf8a2e76f5e42f1bee572cd3692a5.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f96b182449e94df9e7a6e82a4f5df.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cd74b89ee6ff21d7eba9d947afc1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afb84e491b9b58d8c2b937e2bc454.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd54e16145528d0c73175b71a1ef7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a768c53a5d0e141f010ffee43e56c8.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6220f244caafa03e3549ee0daddb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7c3f6eeb5306093bf23874024eae.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921ba76412f3b3d8fec4d0bcdc1e7f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf71dd38fb556d9c5638799eb45107.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70ebb2661ce317f52cc1353fc07a8b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff4b6ed02f004773c88dbb9c0036ab.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3760fc4e6cefd665f629978931ce.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f12b20d352538a3bcca4d67e7f82.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a698e58260a20a46cb5836219b7b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed2282a5f2f286bf1affd42ba9ec7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed786448bc984f39caf470ca24529.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc1bc0acf965f983ad15048b90177.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521533808fdc54bad652c853df3b94a.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40038f713f646c9677b3c77618e399.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b349e6b7aa8509cc6cc37da6f17da.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88850e3a920195bd65952389ea19cf.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cb7b2302ea7480f2df7e89fd5e3a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b918126dbd618a4a40a060cb2f9e5b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16c9262cbe6fde51155a1d76d94b1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13096d30d50c24cf2270693367c75.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dea1a697a38cc061dd4b80dfe294.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54ed0eaf0a075f41db4ceb30c3043.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b88a7d1a81b865a052887538716f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ea75b3ffc06e1a8b3ba0edb68204.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d00c9db751fa0e64f90985a8e8e2c.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a270e49e849688eda6b322d10bdda5.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287e2733559a5f2c64ab01574231a8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d758eb49891f5a73816782b5220331.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca992618d2b8d064129d477dee69b5.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86daef0ab322785b6d6923209ef14b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370408537608e399bb6250c998eab2a.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdfb94376e7880624d9c4636164d6b.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1535692ed52168ca91caaaeab28cb.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170646a71eafc39a2f8066a73c50d90.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458ed5477209ae19c37583741398a6c.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6e38a74d46e3b276e9b83b6a943c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf105b2a82c024733a693d3309a0156.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824760899f7419f5d023d3f848d0bf.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938ecdc1132d8b1879b3f60aef563f.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742318aecf65453ed9a314721e2abb.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1795f35fa3ac14574d15cad235f03.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06d4c277e617e41643a950f57305a.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fff25e9f5ce4b7bfb3b223dd83987.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ac0547585e614c4ca5b6155c7bd9.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eeb0c92e242285b1d1e3e3cddad21.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d6e84bd3ecd77899085459342a8f.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56ce295e9fc74d2cdc411c67beab3.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93532bb0a0b84279ff45c89e10b99bf.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a191ec9e0ebe0d489e5a99f3ef0a75.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d17868d0609199a4e3d2ef91178a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab85c34c8afc12d21e31d67e1edb7.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f7d6e380b45c7611007f56ce766c.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21fb18ee7850598f429bc5829b674c.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa862a53a11f01ce0bbcb5a7b6614.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb88ab25b11761669e1513d60634e.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579cc6022d9180d82216dd4d191eac5.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11e1d054d20ef45f9c9afff004a63.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86118deba6e48fbe555b60085c2845.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde15751e854e354484ad6cf5d3e47.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70e63829980503c5a61386b0e1854.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627128b084b609c72a203eaa20b5a25.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128127e9b7c9ae48b6a7594d69899ce.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5607cb599903fb214b0d41bb2f7c.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842432a6b3ee0505e794a4c4160f3fa4.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9972cec3f6b4e8643a5bfb8fbdefc.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c6d28ac41ceb6e947852a32b710b.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865c3466a245a621b6308fe5bdc15e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae540b699e0ede36273ec1b9a1cf0d2.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417eb7f405d7326f2fa50b7ce7289d8.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798a6f97a1da2a91427629279cd81cf.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474549d23a2e70fb6dedb230affae1.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e57b78ef5f57e78a5f2b9a10b412.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3502af768eadb6dd9805d826e303.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83f10aef5e50b919b5388b04d4771.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f375ddbbc6ae8dace6c52494aea13.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5f089d5442b370fd66a00fc32393.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4894f5ecdd1337fd62587071296354.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f19b078b5dcad2ce92514381a567.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974727c05b77c6d3584a2cebc58bb0f.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8aae796c774d5bbd0aa54a81f64fc.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be7415f5f648dbdd25f149dcd41f5.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca850bf63e6b59999a042673816b59c.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320cf72a05de4c7392fc647e124fdf.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c988098c4f05da27cae0936539075.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee7f036b1bceff9701504d43b8024.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc7f077948ec92b5c2b62d119a1c0.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931135e9caaab83d6aecbc0494f777e6.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610bcd58e81723b7a4ce9de5178808.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf973498e515698adc8633a461c40.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4c2c4883445b60eaadd95e069692.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976b42983f0d6741de4aa5491f9d37.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884aee0057fead3d2defae6d091030.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c720a9d01c020908d070f503e0e6a.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af9a492ff3de644ba75fa17686803.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93576965c4d615ee58dc47f6a9dabfd.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32b10dcb8d614387f4137a9210f43.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcace8e4cb7a9142f692501b80c880f.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780207955db5b5d67851d0f617f9e4.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3052253e6e33e6b87a94258b94dc.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e36067b49d8361e9647d3ff930bdc.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03926e57c8481a81e39816b18254e5c.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f341c7d8e64789307c7badbc270a1.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a025a1a5188cc6ae1c79790588dc.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fa41c73dfb89c75bfa9381b01f6ed.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd09053d4624f13dd188bfa4156f8.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a7cfbfeafa8db31a4dd6f0d1a575.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893fccb07048e13a74da15d5c9a95c6.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c103a9a01a00f1c8fe6b444c8e1d9.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ac8d980d2c351fd55e0ca7f8de85.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed24ed2f446bf84abd07972352b1c7.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4970076cc36d096ef68af164e51938.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2420651c9323854c8a5d61354ae914.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0578e4f214f43ed97b908eecee8773.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934317e40ac99ec99108d24d800ebf.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d14af12f3f673af212b67b2d3a1b.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c5da83a28badc9b22ff606131b0f.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a3baf112cd6ff529ec14d35c14c75.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f393dab541fc7a0561bcc88a151e19f.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c41c2a0df09829653e1524007b7f3.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2939681ca48ca8fe4d9c964cb64e778.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85580e9eb1650ac7a5e7dbc44c6fb8.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca529118e891d077cff2aace14aa868.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295669c71102aa3846e264ee7f66a8.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b90c3cddee834ff5a61808d3c461.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a796506ef4377cf8a4c3a51333b3.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69407be45fc9d1a57350d3da435b8.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72535c91eebf327a58768dfc61f2f9b.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7b38c20dbfe0fbc15590a4e88fd4.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075e84385645f4851429d7654f7fc0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_24254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -7528,6839 +6675,1585 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="145" name="product_20651" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_25994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_25995" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_20687" descr=""/>
+        <xdr:cNvPr id="147" name="product_20651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_20686" descr=""/>
+        <xdr:cNvPr id="148" name="product_20688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_20685" descr=""/>
+        <xdr:cNvPr id="149" name="product_20687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_20684" descr=""/>
+        <xdr:cNvPr id="150" name="product_20686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_20683" descr=""/>
+        <xdr:cNvPr id="151" name="product_20685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_20682" descr=""/>
+        <xdr:cNvPr id="152" name="product_20684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_20681" descr=""/>
+        <xdr:cNvPr id="153" name="product_20683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_20680" descr=""/>
+        <xdr:cNvPr id="154" name="product_20682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_20679" descr=""/>
+        <xdr:cNvPr id="155" name="product_20681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_20678" descr=""/>
+        <xdr:cNvPr id="156" name="product_20680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_20677" descr=""/>
+        <xdr:cNvPr id="157" name="product_20679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_20676" descr=""/>
+        <xdr:cNvPr id="158" name="product_20678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_20675" descr=""/>
+        <xdr:cNvPr id="159" name="product_20677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_20674" descr=""/>
+        <xdr:cNvPr id="160" name="product_20676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_20673" descr=""/>
+        <xdr:cNvPr id="161" name="product_20675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_20672" descr=""/>
+        <xdr:cNvPr id="162" name="product_20674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_20671" descr=""/>
+        <xdr:cNvPr id="163" name="product_20673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_20670" descr=""/>
+        <xdr:cNvPr id="164" name="product_20672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_20669" descr=""/>
+        <xdr:cNvPr id="165" name="product_20671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_20668" descr=""/>
+        <xdr:cNvPr id="166" name="product_20670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_20667" descr=""/>
+        <xdr:cNvPr id="167" name="product_20669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_20666" descr=""/>
+        <xdr:cNvPr id="168" name="product_20668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_20665" descr=""/>
+        <xdr:cNvPr id="169" name="product_20667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_20664" descr=""/>
+        <xdr:cNvPr id="170" name="product_20666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_20663" descr=""/>
+        <xdr:cNvPr id="171" name="product_20665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_20662" descr=""/>
+        <xdr:cNvPr id="172" name="product_20664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_20661" descr=""/>
+        <xdr:cNvPr id="173" name="product_20663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_20660" descr=""/>
+        <xdr:cNvPr id="174" name="product_20662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_20659" descr=""/>
+        <xdr:cNvPr id="175" name="product_20661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_20658" descr=""/>
+        <xdr:cNvPr id="176" name="product_20660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_20657" descr=""/>
+        <xdr:cNvPr id="177" name="product_20659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_20656" descr=""/>
+        <xdr:cNvPr id="178" name="product_20658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_20655" descr=""/>
+        <xdr:cNvPr id="179" name="product_20657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_20654" descr=""/>
+        <xdr:cNvPr id="180" name="product_20656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_20653" descr=""/>
+        <xdr:cNvPr id="181" name="product_20655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_20652" descr=""/>
+        <xdr:cNvPr id="182" name="product_20654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="183" name="product_8109" descr=""/>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_20653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_20652" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_8111" descr=""/>
+        <xdr:cNvPr id="185" name="product_9080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_8112" descr=""/>
+        <xdr:cNvPr id="186" name="product_18538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
-        <a:stretch>
-[...5252 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -14621,59 +8514,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-chanel-allure-homme-sport-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-christian-dior-sauvage-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-boss-hugo-boss-6-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-dior-fahrenheit-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-blue-de-chanel-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-montale-roses-musk-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-1-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-giorgio-armani-si-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-d-g-3-l-imperatrice-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-antonio-banderas-blue-seduction-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-givenchy-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-nina-ricci-nina-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kilian-good-girl-gone-bad-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-versace-bright-crystal-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-christian-dior-homme-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escentric-molecules-escentric-02-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-versace-man-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lanvin-eclat-d-erpege-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-baldessarini-ambre-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-gucci-flora-gardenia-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-d-g-light-blue-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-invictus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-chanel-platinum-egoiste-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-carolina-herrera-good-girl-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-d-g-the-one-m-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-carolina-herrera-212-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-shaik-70-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-paco-rabanne-pure-xs-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ysl-black-opium-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ex-nihilo-fleur-narcotique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-chanel-chance-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-francis-kurkdjian-baccarat-rouge-540/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-givenchy-pour-homme-blue-label-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-blooming-bouqet-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-bal-d-afrique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-bibliotheque-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ex-nihilo-devil-tender-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kilian-forbidden-games-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-gypsy-water-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ex-nihilo-lust-in-paradise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-om-tom-ford-metallique-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-atelier-cologne-cedre-atlas-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-xerjoff-sospiro-erba-pura-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tom-ford-lost-cherry-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-mojave-ghost-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-blanche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escentric-molecules-escentric-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-maison-francis-kurkdjian-baccarat-rouge-540-extrait-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-memo-marfa-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escentric-molecules-molecules-05-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kilian-good-girl-gone-bad-extreme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tom-ford-fucking-fabulous-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-attar-collection-musk-kashmir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-malone-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tiziana-terenzi-kirki-12-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-armani-acqua-di-gioia-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/car-perfume-chanel-chance-12ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-greed-aventus-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-antonio-banderas-the-golden-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-montale-intense-cafe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lanvin-modern-princess-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lanvin-marry-me-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-natural-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-elegant-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-hugo-boss-bottled-night-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-giorgio-armani-emporio-armani-because-it-s-you-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-d-g-dolce-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-carolina-herrera-212-vip-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-christian-dior-miss-dior-cherie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kenzo-l-eau-par-kenzo-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-christian-dior-j-adore-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-hugo-boss-ma-vie-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-olympea-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-lady-million-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-nina-ricci-l-extase-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-malone-oud-bergamot-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-gucci-eau-de-parfum-ii-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-givenchy-ange-ou-demon-le-secret-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-giorgio-armani-code-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escada-taj-sunset-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-chanel-gabrielle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-chanel-coco-mademoiselle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lancome-la-vie-est-belle-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-gucci-bamboo-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-guerlain-la-petite-robe-noire-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-moschino-i-love-love-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-gucci-flora-new-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-armand-basi-in-red-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ange-ou-demon-elixir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-d-g-the-one-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-terre-hermes-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lacoste-essencial-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escada-into-the-blue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-versace-crystal-noir-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-trussardi-donna-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-femme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-burberry-weekend-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-clinique-happy-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-chloe-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-casharel-amor-amor-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-paco-rabanne-black-xs-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tom-ford-oud-wood-12-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-bvlgari-aqva-marine-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-chanel-chance-eau-fraiche-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-nasomatto-black-afgano-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-lacoste-eau-de-lacoste-l-12-12-blanc-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dolce-gabbana-light-blue-zh-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-giorgio-armani-acqua-di-gio-for-men-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-jo-malone-peony-blush-suede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-marc-antoine-barrois-ganymede-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escentric-molecules-molecule-01-mandarin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-vilhelm-parfumerie-mango-skin-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-initio-parfums-prives-oud-for-greatness-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tiziana-terenzi-andromeda-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-attar-collection-hayati-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-haute-fragrance-company-devil-s-intrigue-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-tom-ford-bitter-peach-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-anti-tabacco-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-maison-francis-kurkdjian-a-la-rose-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kajal-dahab-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-escentric-molecules-escentric-01-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-victoria-s-secret-bombshell-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-hugo-boss-boss-bottled-tonic-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ex-nihilo-sweet-morphine-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-vertus-narcos-is-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-versace-eros-pour-homme-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-hugo-boss-boss-bottled-sport-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-mancera-cedrat-boise-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-gucci-rush-2-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-roja-parfums-oligarch-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-orto-parisi-megamare-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-byredo-marijuana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-trussardi-my-land-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-thomas-kosmala-4-apres-l-amour-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-dynya-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-arbuz-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-moschino-funny-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-hugo-boss-boss-bottled-unlimited-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-creed-love-in-white-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-dolce-gabbana-k-by-dolce-gabbana-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-kajal-almaz-12-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-haute-fragrance-company-hfc-wear-love-everywhere-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-musk-kashmir-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-cillian-good-girl-gone-bad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-new-car-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-victoria-s-secret-bombshell-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tiziana-terenzi-kirke-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-parfums-de-marly-delina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-ombre-nomade-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-v-l-bergamot-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-creed-aventus-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-bvlgari-le-gemme-tygar-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-black-mark-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-1-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-vanilla-sex-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-o-j-vanilla-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-green-virus-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-egoiste-platinum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-khamrah-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-klubnika-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-essential-parfums-bois-imp-rial-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-antonio-banderas-blue-seduction-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-shaik-opulent-blue-77-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-fleur-narcotique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-versace-man-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-khamrah-qahwa-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dolce-gabbana-3-l-imperatrice-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ex-nihilo-blue-talisman-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-s-aromatom-kofe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-elizabeth-arden-green-tea-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-orto-parisi-megamare-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-thomas-kosmala-4-apres-l-amour-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-hayati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-v-blend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-initio-parfums-prives-oud-for-greatness-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-guerlain-mon-guerlain-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-asad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lanvin-eclat-d-arpege-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-zarkoperfume-the-muse-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ormonde-jayne-montabaco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-nasomatto-black-afgano-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-clive-christian-jump-up-and-kiss-me-hedonistic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-allure-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ajmal-aurum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-yara-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-guerlain-aqua-allegoria-mandarine-basilic-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-azora-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-nina-ricci-nina-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-initio-parfums-prives-musk-therapy-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-genyum-painter-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-imagination-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-pure-xs-for-him-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-giorgio-armani-si-passione-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-sheikh-al-shuyukh-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-essential-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-franck-boclet-cocaine-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-carolina-herrera-212-men-nyc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jo-malone-wood-sage-sea-salt-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-l-immensite-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-hugo-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-chance-eau-tendre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-matsukita-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kajal-dahab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-lost-cherry-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chloe-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-dior-homme-sport-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-blanche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-cillian-voulez-vous-coucher-avec-moi-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vilhelm-parfumerie-mango-skin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-asdaaf-ameerat-al-arab-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-sauvage-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-dirty-mango-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-bleu-de-chanel-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-marc-antoine-barrois-ganymede-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-roja-dove-elysium-pour-homme-parfum-cologne-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-haute-fragrance-company-hfc-devil-s-intrigue-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-amouage-guidance-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-bottled-night-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dynya-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-ajwad-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kayali-lovefest-burning-cherry-48-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-molecule-01-mandarin-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-yves-saint-laurent-black-opium-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-christian-dior-miss-dior-blooming-bouquet-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-giorgio-armani-acqua-di-gio-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-escentric-02-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-lady-million-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kajal-almaz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-clinique-happy-for-men-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-blue-blood-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-white-chocola-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vinnyy-pogrebok-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-ra-ed-luxe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-coco-mademoiselle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-ange-ou-demon-le-secret-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-chanel-chance-eau-fraiche-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-z-r-b-pepper-a-n-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-homme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-dolce-gabbana-light-blue-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-armaf-club-de-nuit-intense-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lanvin-modern-princess-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-carolina-herrera-good-girl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-le-labo-santal-33-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-bal-d-afrique-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jm-blackberry-bay-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-rave-now-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-richard-red-square-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-blanc-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-afternoon-swim-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-givenchy-pour-homme-blue-label-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-mancera-red-tobacco-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hugo-boss-boss-bottled-6-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-baldessarini-ambre-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-paco-rabanne-invictus-legend-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-trussardi-donna-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-attar-collection-crystal-love-for-her-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-moschino-toy-2-bubble-gum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-rasasi-rumz-al-rasasi-9325-pour-elle-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-versace-bright-crystal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-kenzo-l-eau-par-kenzo-pour-femme-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-byredo-la-tulipe-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hermes-terre-d-hermes-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-escentric-molecules-escentric-01-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-jean-paul-gaultier-le-male-le-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-arbuz-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-bade-e-al-oud-sublime-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-hayaati-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-francis-kurkdjian-baccarat-rouge-540-eau-de-parfum-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-louis-vuitton-symphony-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ajmal-wisal-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-fakhar-rose-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ard-al-zaafaran-mousuf-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-ard-al-zaafaran-saheb-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-moschino-toy-2-pearl-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tiziana-terenzi-andromeda-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-marc-antoine-barrois-aldebaran-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-maison-crivelli-oud-maracuja-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-hormone-paris-gaba-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-tom-ford-tobacco-vanille-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-vilhelm-parfumerie-chimilka-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-v-korobke/avtoparfyum-v-korobke-lattafa-eclaire-8-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ananas-ananas-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-95-paco-rabanne-invictus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-66-dolce-gabbana-3-l-imperatrice-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-42-chanel-chance-eau-fraiche-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-203-tiziana-terenzi-kirke-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-202-victoria-s-secret-bombshell-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-19-chanel-bleu-de-chanel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-169-byredo-bal-d-afrique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-167-maison-francis-kurkdjian-baccarat-rouage-540-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-166-escentric-molecules-escentric-02-/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-165-ex-nihilo-fleur-narcotique-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-159-lanvin-eclat-d-arpege-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-149-montale-intense-cafe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-m111-lacoste-eau-de-lacoste-l-12-12-blanc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w06-paco-rabanne-olympea-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-m05-antonio-banderas-blue-seduction-for-men-/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w250-jean-paul-gaultier-scandal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-w246-yves-saint-laurent-black-opium-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-vanille-vanil-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-the-vert-zelenyy-chay-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-pure-seduction-chistyy-soblazn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-pomme-yabloko-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-perce-neige-podsnezhnik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-peche-persik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-osmanthus-fleur-tsvetok-osmantusa-/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-orange-apelsin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-melon-dynya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-mango-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-jolie-angelique-nezhno-angelskiy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-jasmin-zhasmin-/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-grenade-citrus-granat-tsitrus-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-chewing-gomme-zhevatelnaya-rezinka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-brise-d-ocean-briz-okeana-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-bois-santal-sandalovoe-derevo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-angel-blanc-belyy-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-de-feu-angel-ognya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto-shaik-/aromatizator-dlya-avto-shaik-ange-angel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-shaik-opulent-shaik-blue-77-12-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromatizatory-dlya-avtomobilya/aromatizatory-dlya-avto/aromatizator-dlya-avto-ajmal-amber-wood-12-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G343"/>
+  <dimension ref="A1:G201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -17452,3643 +11345,945 @@
       </c>
       <c r="F152" s="13">
         <v>120.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="18">
         <v>144</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>299</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>300</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="13">
         <v>120.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
-    <row r="154" spans="1:7" outlineLevel="1">
-      <c r="A154" s="16" t="s">
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="18">
+        <v>145</v>
+      </c>
+      <c r="B154" s="8"/>
+      <c r="C154" s="9" t="s">
         <v>301</v>
       </c>
-      <c r="B154" s="2"/>
-[...7 lines deleted...]
-      <c r="A155" s="3" t="s">
+      <c r="D154" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="13">
+        <v>120.0</v>
+      </c>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A155" s="18">
+        <v>146</v>
+      </c>
+      <c r="B155" s="8"/>
+      <c r="C155" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="13">
+        <v>120.0</v>
+      </c>
+      <c r="G155" s="9"/>
+    </row>
+    <row r="156" spans="1:7" outlineLevel="1">
+      <c r="A156" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="10"/>
+      <c r="G156" s="2"/>
+    </row>
+    <row r="157" spans="1:7" outlineLevel="2">
+      <c r="A157" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B155" s="4" t="s">
+      <c r="B157" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C155" s="5" t="s">
+      <c r="C157" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D155" s="5" t="s">
+      <c r="D157" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E155" s="6" t="s">
+      <c r="E157" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F155" s="11" t="s">
+      <c r="F157" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G155" s="5" t="s">
+      <c r="G157" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="156" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G158" s="9"/>
+    <row r="158" spans="1:7" outlineLevel="2">
+      <c r="A158" s="17"/>
+      <c r="B158" s="7"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
+      <c r="F158" s="12"/>
+      <c r="G158" s="7"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>307</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="13">
         <v>260.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>308</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F160" s="13">
         <v>260.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E161" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="13">
         <v>260.0</v>
       </c>
       <c r="G161" s="9"/>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="18">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>313</v>
       </c>
       <c r="E162" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="13">
         <v>260.0</v>
       </c>
       <c r="G162" s="9"/>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="18">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>314</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>315</v>
       </c>
       <c r="E163" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="13">
         <v>260.0</v>
       </c>
       <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="18">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>317</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="13">
         <v>260.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="13">
         <v>260.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="18">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="13">
         <v>260.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="18">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="13">
         <v>260.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="18">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="13">
         <v>260.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="18">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>326</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>327</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="13">
         <v>260.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="18">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="13">
         <v>260.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="18">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="13">
         <v>260.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="18">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="13">
         <v>260.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="18">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="13">
         <v>260.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="18">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="13">
         <v>260.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="18">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="13">
         <v>260.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="18">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>341</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F176" s="13">
         <v>260.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="18">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>343</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="13">
         <v>260.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="18">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>345</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F178" s="13">
         <v>260.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="18">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>347</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="13">
         <v>260.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="18">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>349</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="13">
         <v>260.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="18">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>350</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>351</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="13">
         <v>260.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="18">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>353</v>
       </c>
       <c r="E182" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="13">
         <v>260.0</v>
       </c>
       <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="18">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="13">
         <v>260.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="18">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>356</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>357</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="13">
         <v>260.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="18">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="13">
         <v>260.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="18">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>361</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="13">
         <v>260.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="18">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>362</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>363</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="13">
         <v>260.0</v>
       </c>
       <c r="G187" s="9"/>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="18">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E188" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="13">
         <v>260.0</v>
       </c>
       <c r="G188" s="9"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="18">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E189" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F189" s="13">
         <v>260.0</v>
       </c>
       <c r="G189" s="9"/>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="18">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>368</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>369</v>
       </c>
       <c r="E190" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="13">
         <v>260.0</v>
       </c>
       <c r="G190" s="9"/>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="18">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>371</v>
       </c>
       <c r="E191" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="13">
         <v>260.0</v>
       </c>
       <c r="G191" s="9"/>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="18">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>373</v>
       </c>
       <c r="E192" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="13">
         <v>260.0</v>
       </c>
       <c r="G192" s="9"/>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="18">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>374</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E193" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="13">
         <v>260.0</v>
       </c>
       <c r="G193" s="9"/>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="18">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E194" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="13">
         <v>260.0</v>
       </c>
       <c r="G194" s="9"/>
     </row>
-    <row r="195" spans="1:7" outlineLevel="1">
-      <c r="A195" s="16" t="s">
+    <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A195" s="18">
+        <v>37</v>
+      </c>
+      <c r="B195" s="8"/>
+      <c r="C195" s="9" t="s">
         <v>378</v>
       </c>
-      <c r="B195" s="2"/>
-[...7 lines deleted...]
-      <c r="A196" s="3" t="s">
+      <c r="D195" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F195" s="13">
+        <v>260.0</v>
+      </c>
+      <c r="G195" s="9"/>
+    </row>
+    <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A196" s="18">
+        <v>38</v>
+      </c>
+      <c r="B196" s="8"/>
+      <c r="C196" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F196" s="13">
+        <v>260.0</v>
+      </c>
+      <c r="G196" s="9"/>
+    </row>
+    <row r="197" spans="1:7" outlineLevel="1">
+      <c r="A197" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="B197" s="2"/>
+      <c r="C197" s="2"/>
+      <c r="D197" s="2"/>
+      <c r="E197" s="2"/>
+      <c r="F197" s="10"/>
+      <c r="G197" s="2"/>
+    </row>
+    <row r="198" spans="1:7" outlineLevel="2">
+      <c r="A198" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="4" t="s">
+      <c r="B198" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C196" s="5" t="s">
+      <c r="C198" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D196" s="5" t="s">
+      <c r="D198" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E196" s="6" t="s">
+      <c r="E198" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F196" s="11" t="s">
+      <c r="F198" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G196" s="5" t="s">
+      <c r="G198" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="197" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G199" s="9"/>
+    <row r="199" spans="1:7" outlineLevel="2">
+      <c r="A199" s="17"/>
+      <c r="B199" s="7"/>
+      <c r="C199" s="7"/>
+      <c r="D199" s="7"/>
+      <c r="E199" s="7"/>
+      <c r="F199" s="12"/>
+      <c r="G199" s="7"/>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
         <v>383</v>
       </c>
       <c r="D200" s="9" t="s">
         <v>384</v>
       </c>
       <c r="E200" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="13">
         <v>140.0</v>
       </c>
       <c r="G200" s="9"/>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
         <v>385</v>
       </c>
       <c r="D201" s="9" t="s">
         <v>386</v>
       </c>
       <c r="E201" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="13">
         <v>140.0</v>
       </c>
       <c r="G201" s="9"/>
-    </row>
-[...2696 lines deleted...]
-      <c r="G343" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
-    <mergeCell ref="A154:G154"/>
     <mergeCell ref="A156:G156"/>
-    <mergeCell ref="A195:G195"/>
+    <mergeCell ref="A158:G158"/>
     <mergeCell ref="A197:G197"/>
+    <mergeCell ref="A199:G199"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
@@ -21192,234 +12387,92 @@
     <hyperlink ref="D129" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="D157" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="D158" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_183"/>
-    <hyperlink ref="D198" r:id="rId_hyperlink_184"/>
-    <hyperlink ref="D199" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="D202" r:id="rId_hyperlink_188"/>
-[...140 lines deleted...]
-    <hyperlink ref="D343" r:id="rId_hyperlink_329"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>