--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:44:26</t>
+    <t>Актуальность прайса на: 2026-09-26 23:35:47</t>
   </si>
   <si>
     <t>Унисекс духи</t>
   </si>
   <si>
     <t>Thomas Kosmala</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
@@ -198,56 +198,50 @@
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Amber Sky 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Ex Nihilo Fleur Narcotique Love Edition 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/</t>
   </si>
   <si>
     <t>Essential Parfums</t>
   </si>
   <si>
     <t>Парфюмерная вода Essential Parfums Bois Impérial 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/essential-parfums/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Essential Parfums Bois Impérial 100 мл ЛИКВИДАЦИЯ</t>
-[...4 lines deleted...]
-  <si>
     <t>Escentric Molecules</t>
   </si>
   <si>
     <t>Парфюмерная вода Escentric Molecules Molecule 01 + Patchouli 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml-/</t>
   </si>
   <si>
     <t>Парфюмерная вода Escentric Molecules Escentric 05 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumirovannaya-voda-escentric-molecules-escentric-05-/</t>
   </si>
   <si>
     <t>Туалетная вода Escentric Molecules Escentric 01 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/</t>
   </si>
   <si>
     <t>Туалетная вода Escentric Molecules Escentric 02 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/</t>
@@ -294,62 +288,50 @@
   <si>
     <t>Туалетная вода Giorgio Armani Armani Prive The Yulong 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/</t>
   </si>
   <si>
     <t>Hermes</t>
   </si>
   <si>
     <t>Туалетная вода Hermes Un Jardin Sur Le Toit 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/hermes/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/</t>
   </si>
   <si>
     <t>Jo Malone</t>
   </si>
   <si>
     <t>Парфюмерная вода Jo Malone Wood Sage &amp; Sea Salt 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/jo-malone/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/</t>
   </si>
   <si>
-    <t>Парфюмерная вода Jo Molone Nectarine Blossom &amp; Honey 100 мл</t>
-[...10 lines deleted...]
-  <si>
     <t>La Lebo</t>
   </si>
   <si>
     <t>Парфюмерная вода La Labo Santal 33 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/</t>
   </si>
   <si>
     <t>Парфюмерная вода La Lebo Another 13 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/</t>
   </si>
   <si>
     <t>Lattafa</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Rave Now Rouge 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Lattafa Bade'e Al Oud Honor &amp; Glory 100 мл</t>
@@ -418,56 +400,50 @@
     <t>https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Marc-Antoine Barrois Ganymede 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Extrait de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Maison Francis Kurkdjian Baccarat Rouge 540 Eau de Parfum 70 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/</t>
   </si>
   <si>
     <t>Mancera</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/uniseks-dukhi/mancera/parfyumernaya-voda-mancera-red-tobacco-120-ml/</t>
   </si>
   <si>
     <t>Парфюмерная вода Mancera Velvet Vanilla 120 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/mancera/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/</t>
   </si>
   <si>
     <t>Nasomatto</t>
   </si>
   <si>
     <t>Парфюмерная вода Nasomatto Black Afgano 30 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/nasomatto/parfyumernaya-voda-nasomatto-black-afgano-30-ml-/</t>
   </si>
   <si>
     <t>Penhaligon's</t>
   </si>
   <si>
     <t>Парфюмерная вода Penhaligon's Halfeti Leather 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/uniseks-dukhi/penhaligon-s/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/</t>
   </si>
@@ -811,51 +787,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717bcb2587d5b4f49006a385ddc070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0235229d2891a786d7aba6691df3db.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fd53a2e4e3615f1fd07ba5ca7507.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be9c513c4f7c018f73e239decca05.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b40fc6f412281667413ad2c06649.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74a3ec33aa613aa4f92a1f6cafd20.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974526c5fe2d6021630c76b400b8d60.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ae34f9f259f96491c8310f740905.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04239c882e1302ddffa030d6ce4d0a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d75df05c85a7d32fbc61bc75e8c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3d2ec130173a68e78655d3c93bda.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee642b471e786b051646d1f603ed15f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97dc6146e22ec9cb35ef5fdf44db3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ebe562e66c8aa62da142171cd4be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7258de735a19c98f32528226ea6213.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc108569fba9a533030f94d62a84440.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841c5026c8b981dec91a66c22323a3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94fd9cdc52a09e5680abbd1bf2caf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374d951c96719abb56238e39406f6c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbef2a5a37e362894862d87b90246d9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a7df6111e2685e1d2df075c1fe2e.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0c99b7f7d768d17de53aaffb4938.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc34789aac6f0b2e861f798f878420.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fed7ae42c6918b987fe1a400ae478.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225a27828a62fc6c7e79125bb49c65.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071cae19c5004cec00e0881902cacd.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a5e678b8f79ea31b28761495cf72.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd96aeb1c79109b9dcef8b2aeda04.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f67bbf3b4609c197178975fe2fad0.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f896cb1564935590dcf6f8eb5845.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedae478a5fdbfc9f7ddc9fd7ad1eaf.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15ba7237007657dba3201daca68a7.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0d1e85fb134ca658a517b75f249d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28fe2fc01f7d9bca94580d833d735.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df06d612a74b7a390da7110f0cabc.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990ca42b4d761d3472805a0bcd0977.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4db8532064c18cbd2dbf31507a40.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c187fe0d1db67fe9d81b4b184ecf64.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f507874a9dc4c5a50d3636a3515b.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5c3761e78dec86ae302a58f84dc8.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133d18a257fe7b556e27b9d17a27c0.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89db3196a6960fa21056e321c1e8b8.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25878d4e44ca2a68790e1104641c6e.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbafd91320d22a5f4a2a464b189a974.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeff99eef3b811f547ebfa334a414ec.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf833fcd6346bac0d6583744af590.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77b10a90bd9f4210a5f48e7735a7a0.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8afbe15eb133261f8037186f716bd.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dece0ef2df81f661aa72c2747bc422.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5e463217e2d481113c4d8202d0f3.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a5579a739b86c64e25423d987ebb.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63786c69c85cc71c3845b34189b0d66.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8bfda785c311bb620201455ceec1.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b4d034668b258902e777eed3bf3c.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf680a305d4db32fb7652e89e25b0c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8500a5ba1e881ca855bf8c01c449.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c821729e5ab89b500529026cee7e4e4.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd912fe5e96fa290a3f7f39a1b429c4.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfccfa3f17ae8e99b689f330f21adf.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9236c6cf2413951b5c5a18150bc0681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4b29f548ad6bd057374be0ba0a0d.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb812a56d881458b206dc1502b69ab5.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b3344980e2f1057030dec182d2703.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74554edadd5de9c2e9c77a63267147.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106cfd82b545aa570f082f0b21021a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2723b78952c71851d7ebbb3a2d3a5.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e503a78b26bce77a80b1f0c43f1d66.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f33e93f495284215f968fe259ca85.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619e389cc86d9401185d29f2ac3f94.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b7f15819e1b1e3c4cc136c4bda51.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a183a342d25f74e9106831b7709bcbb.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480084c50cc8fff6c62e3d0bc31a5d9.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c1eaf9d0dab73dc07c3bba2f0804.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70e83cdf51cc4f6cb4d3455bc458b.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0aa470a4640770c4179601b1dd976.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45249417a02829c3db3b3476552aa755.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b1d7ff5480266eac70efb6cd6e6a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609160be0cfb6766978b0342dafec8b.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8ea53206fa5a9f943743892c802c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024874dad2ab33e5270e040a79f7dda2.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a106aa78f00ba7e40f8d62c611a1.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb08285c6d0d7974de93e79669c63.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ab48af041b21aa30dd295652b7bf.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64470d5cc4492f5d1d1e6af73bc27a5.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ed2a8854fa94d08923f4fefa5cb5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717bcb2587d5b4f49006a385ddc070.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0235229d2891a786d7aba6691df3db.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fd53a2e4e3615f1fd07ba5ca7507.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be9c513c4f7c018f73e239decca05.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b40fc6f412281667413ad2c06649.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74a3ec33aa613aa4f92a1f6cafd20.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974526c5fe2d6021630c76b400b8d60.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ae34f9f259f96491c8310f740905.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04239c882e1302ddffa030d6ce4d0a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d75df05c85a7d32fbc61bc75e8c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3d2ec130173a68e78655d3c93bda.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee642b471e786b051646d1f603ed15f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97dc6146e22ec9cb35ef5fdf44db3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ebe562e66c8aa62da142171cd4be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7258de735a19c98f32528226ea6213.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc108569fba9a533030f94d62a84440.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841c5026c8b981dec91a66c22323a3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94fd9cdc52a09e5680abbd1bf2caf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374d951c96719abb56238e39406f6c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a7df6111e2685e1d2df075c1fe2e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0c99b7f7d768d17de53aaffb4938.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc34789aac6f0b2e861f798f878420.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fed7ae42c6918b987fe1a400ae478.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225a27828a62fc6c7e79125bb49c65.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071cae19c5004cec00e0881902cacd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a5e678b8f79ea31b28761495cf72.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd96aeb1c79109b9dcef8b2aeda04.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f67bbf3b4609c197178975fe2fad0.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f896cb1564935590dcf6f8eb5845.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedae478a5fdbfc9f7ddc9fd7ad1eaf.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15ba7237007657dba3201daca68a7.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0d1e85fb134ca658a517b75f249d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990ca42b4d761d3472805a0bcd0977.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4db8532064c18cbd2dbf31507a40.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c187fe0d1db67fe9d81b4b184ecf64.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f507874a9dc4c5a50d3636a3515b.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5c3761e78dec86ae302a58f84dc8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133d18a257fe7b556e27b9d17a27c0.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89db3196a6960fa21056e321c1e8b8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25878d4e44ca2a68790e1104641c6e.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbafd91320d22a5f4a2a464b189a974.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeff99eef3b811f547ebfa334a414ec.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf833fcd6346bac0d6583744af590.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77b10a90bd9f4210a5f48e7735a7a0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8afbe15eb133261f8037186f716bd.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dece0ef2df81f661aa72c2747bc422.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5e463217e2d481113c4d8202d0f3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a5579a739b86c64e25423d987ebb.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8bfda785c311bb620201455ceec1.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b4d034668b258902e777eed3bf3c.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf680a305d4db32fb7652e89e25b0c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8500a5ba1e881ca855bf8c01c449.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c821729e5ab89b500529026cee7e4e4.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd912fe5e96fa290a3f7f39a1b429c4.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfccfa3f17ae8e99b689f330f21adf.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9236c6cf2413951b5c5a18150bc0681.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4b29f548ad6bd057374be0ba0a0d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb812a56d881458b206dc1502b69ab5.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b3344980e2f1057030dec182d2703.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74554edadd5de9c2e9c77a63267147.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106cfd82b545aa570f082f0b21021a.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2723b78952c71851d7ebbb3a2d3a5.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e503a78b26bce77a80b1f0c43f1d66.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f33e93f495284215f968fe259ca85.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619e389cc86d9401185d29f2ac3f94.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b7f15819e1b1e3c4cc136c4bda51.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a183a342d25f74e9106831b7709bcbb.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480084c50cc8fff6c62e3d0bc31a5d9.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c1eaf9d0dab73dc07c3bba2f0804.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70e83cdf51cc4f6cb4d3455bc458b.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0aa470a4640770c4179601b1dd976.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45249417a02829c3db3b3476552aa755.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63b1d7ff5480266eac70efb6cd6e6a.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609160be0cfb6766978b0342dafec8b.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8ea53206fa5a9f943743892c802c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024874dad2ab33e5270e040a79f7dda2.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a106aa78f00ba7e40f8d62c611a1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb08285c6d0d7974de93e79669c63.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ab48af041b21aa30dd295652b7bf.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64470d5cc4492f5d1d1e6af73bc27a5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ed2a8854fa94d08923f4fefa5cb5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_24910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1523,2473 +1499,2325 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="20" name="product_25724" descr=""/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_22332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_22332" descr=""/>
+        <xdr:cNvPr id="21" name="product_14341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_14341" descr=""/>
+        <xdr:cNvPr id="22" name="product_6667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_6667" descr=""/>
+        <xdr:cNvPr id="23" name="product_6668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_6668" descr=""/>
+        <xdr:cNvPr id="24" name="product_17899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_17899" descr=""/>
+        <xdr:cNvPr id="25" name="product_6669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_6669" descr=""/>
+        <xdr:cNvPr id="26" name="product_12597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_12597" descr=""/>
+        <xdr:cNvPr id="27" name="product_12595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_12595" descr=""/>
+        <xdr:cNvPr id="28" name="product_16618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_16618" descr=""/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_19378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_19378" descr=""/>
+        <xdr:cNvPr id="30" name="product_18355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_18355" descr=""/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_23475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_23475" descr=""/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_21620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_21620" descr=""/>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_14875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="34" name="product_21622" descr=""/>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_14877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="35" name="product_19991" descr=""/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_24565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="36" name="product_14875" descr=""/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_24747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="37" name="product_14877" descr=""/>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_24748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_24565" descr=""/>
+        <xdr:cNvPr id="38" name="product_24752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_24747" descr=""/>
+        <xdr:cNvPr id="39" name="product_24753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_24748" descr=""/>
+        <xdr:cNvPr id="40" name="product_24754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_24752" descr=""/>
+        <xdr:cNvPr id="41" name="product_24758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="42" name="product_24753" descr=""/>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_21907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="43" name="product_24754" descr=""/>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_19989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>97</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="44" name="product_24758" descr=""/>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_21938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="45" name="product_21907" descr=""/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="product_22956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="46" name="product_19989" descr=""/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_22957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="47" name="product_21938" descr=""/>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="product_12676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="48" name="product_22956" descr=""/>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="product_12616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="49" name="product_22957" descr=""/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_21485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="50" name="product_12676" descr=""/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_21013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="51" name="product_12616" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="product_19698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="52" name="product_21484" descr=""/>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_19987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="53" name="product_21485" descr=""/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="product_24531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="54" name="product_21013" descr=""/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="product_24536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="55" name="product_19698" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="product_22252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="56" name="product_19987" descr=""/>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="product_19349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="57" name="product_24531" descr=""/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="product_14138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="58" name="product_24536" descr=""/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="product_9589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_22252" descr=""/>
+        <xdr:cNvPr id="59" name="product_16843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_19349" descr=""/>
+        <xdr:cNvPr id="60" name="product_19584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_14138" descr=""/>
+        <xdr:cNvPr id="61" name="product_19350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_9589" descr=""/>
+        <xdr:cNvPr id="62" name="product_19583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_16843" descr=""/>
+        <xdr:cNvPr id="63" name="product_16847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_19584" descr=""/>
+        <xdr:cNvPr id="64" name="product_19766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_19350" descr=""/>
+        <xdr:cNvPr id="65" name="product_6562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_19583" descr=""/>
+        <xdr:cNvPr id="66" name="product_19363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_16847" descr=""/>
+        <xdr:cNvPr id="67" name="product_19582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_19766" descr=""/>
+        <xdr:cNvPr id="68" name="product_19581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_6562" descr=""/>
+        <xdr:cNvPr id="69" name="product_10922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_19363" descr=""/>
+        <xdr:cNvPr id="70" name="product_25723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="71" name="product_19582" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_21627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="72" name="product_19581" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_21628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="73" name="product_10922" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_21629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="74" name="product_25723" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_21630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_21627" descr=""/>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_20461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_21628" descr=""/>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_21426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="77" name="product_21629" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_22581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="78" name="product_21630" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_22583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="79" name="product_20461" descr=""/>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_19437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="80" name="product_21426" descr=""/>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_24556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>167</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="81" name="product_22581" descr=""/>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_22643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
-        <a:stretch>
-[...146 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4250,59 +4078,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/thomas-kosmala/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/asdaaf/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/orto-parisi/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/byredo/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/byredo/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/creed/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/essential-parfums/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/essential-parfums/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/hermes/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/jo-malone/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/jo-malone/parfyumernaya-voda-jo-molone-nectarine-blossom-honey-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/jo-malone/parfyumernaya-voda-jm-english-pear-freesia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/mancera/parfyumernaya-voda-mancera-red-tobacco-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/mancera/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/nasomatto/parfyumernaya-voda-nasomatto-black-afgano-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/penhaligon-s/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tiziana-terenzi/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tiziana-terenzi/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/xerjoff/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/xerjoff/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/thomas-kosmala/parfyumernaya-voda-thomas-kosmala-4-apres-l-amour-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/asdaaf/parfyumernaya-voda-asdaaf-ameer-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/orto-parisi/parfyumernaya-voda-orto-parisi-megamare-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ard-al-zaafaran/parfyumernaya-voda-ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-al-rayhan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-khaltat-night-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/attar-collection/parfyumernaya-voda-attar-collection-hayati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/byredo/parfyumernaya-voda-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/byredo/parfyumernaya-voda-byredo-bal-d-afrique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/calvin-klein/tualetnaya-voda-calvin-klein-be-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/creed/parfyumernaya-voda-creed-silver-mountain-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-patchouli-memory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-gold-immortals-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-fleur-narcotique-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumernaya-voda-ex-nihilo-amber-sky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/ex-nihilo/parfyumirovannaya-voda-ex-nihilo-fleur-narcotique-love-edition-100ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/essential-parfums/parfyumernaya-voda-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumernaya-voda-escentric-molecules-molecule-01-patchouli-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/parfyumirovannaya-voda-escentric-molecules-escentric-05-/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-01-mandarin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-01-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecule-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-molecules-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/escentric-molecules/tualetnaya-voda-escentric-molecules-escentric-04-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-jasmin-kusamono-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/giorgio-armani/tualetnaya-voda-giorgio-armani-armani-prive-the-yulong-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/hermes/tualetnaya-voda-hermes-un-jardin-sur-le-toit-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/jo-malone/parfyumernaya-voda-jo-malone-wood-sage-sea-salt-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-santal-33-100-ml-uniseks-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/la-lebo/parfyumernaya-voda-la-lebo-another-13-100-ml-uniseks/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-rave-now-rouge-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-honor-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-oud-for-glory-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-bade-e-al-oud-amethyst-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-khamrah-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-khamrah-qahwa-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/lattafa/parfyumernaya-voda-lattafa-emaan-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-ombre-nomade-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-california-dream-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/louis-vuitton/parfyumernaya-voda-louis-vuitton-city-of-stars-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/marc-antoine-barrois/parfyumernaya-voda-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-extrait-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/maison-francis-kurkdjian/parfyumernaya-voda-francis-kurkdjian-baccarat-rouge-540-70ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/mancera/parfyumernaya-voda-mancera-velvet-vanilla-120-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/nasomatto/parfyumernaya-voda-nasomatto-black-afgano-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/penhaligon-s/parfyumernaya-voda-penhaligon-s-halfeti-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-white-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-champagne-kiss-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/richard/parfyumernaya-voda-richard-coca-chocola-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-vanilla-sex-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-cherry-smoke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-prick-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-bitter-peach-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-ebene-fume-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-electric-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-fucking-fabulous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-neroli-portofino-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-ombre-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-oud-wood-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tuscan-leather-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-d-amalfi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-rose-de-russie-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-noir-de-noir-100-ml-uniseks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tom-ford/parfyumernaya-voda-tom-ford-tobacco-vanille-100-ml-uniseks--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-behind-the-curtain-piazza-alla-scala-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-aperitivo-milanese-porta-nuova-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-i-vicoli-via-fiori-chiari-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/trussardi/parfyumernaya-voda-trussardi-limitless-shopping-via-della-spiga-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tiziana-terenzi/parfyumernaya-voda-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/tiziana-terenzi/parfyumernaya-voda-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-dear-polly/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/vilhelm-parfumerie/parfyumernaya-voda-vilhelm-parfumerie-mango-skin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/xerjoff/parfyumernaya-voda-xerjoff-casamorati-1888-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/xerjoff/parfyumernaya-voda-xerjoff-coro-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/uniseks-dukhi/zarkoperfume/parfyumernaya-voda-zarkoperfume-purple-molecule-070-07-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G178"/>
+  <dimension ref="A1:G174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -5093,2272 +4921,2192 @@
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="12"/>
       <c r="G54" s="7"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="18">
         <v>1</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="13">
         <v>520.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
-    <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C56" s="9" t="s">
+    <row r="56" spans="1:7" outlineLevel="1">
+      <c r="A56" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="2"/>
+    </row>
+    <row r="57" spans="1:7" outlineLevel="2">
+      <c r="A57" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" outlineLevel="2">
+      <c r="A58" s="17"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="7"/>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A59" s="18">
+        <v>1</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A57" s="16" t="s">
+      <c r="D59" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="2"/>
-[...36 lines deleted...]
-      <c r="G59" s="7"/>
+      <c r="E59" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="13">
         <v>500.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="13">
         <v>520.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="13">
-        <v>640.0</v>
+        <v>620.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="13">
         <v>620.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
-    <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A68" s="18">
+    <row r="68" spans="1:7" outlineLevel="1">
+      <c r="A68" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="2"/>
+    </row>
+    <row r="69" spans="1:7" outlineLevel="2">
+      <c r="A69" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="8"/>
-[...3 lines deleted...]
-      <c r="D68" s="9" t="s">
+      <c r="F69" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" outlineLevel="2">
+      <c r="A70" s="17"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="12"/>
+      <c r="G70" s="7"/>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A71" s="18">
+        <v>1</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E68" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A69" s="16" t="s">
+      <c r="D71" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B69" s="2"/>
-[...36 lines deleted...]
-      <c r="G71" s="7"/>
+      <c r="E71" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="13">
         <v>520.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
-    <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A73" s="18">
+    <row r="73" spans="1:7" outlineLevel="1">
+      <c r="A73" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B73" s="2"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="2"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="2"/>
+    </row>
+    <row r="74" spans="1:7" outlineLevel="2">
+      <c r="A74" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" outlineLevel="2">
+      <c r="A75" s="17"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="7"/>
+    </row>
+    <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A76" s="18">
+        <v>1</v>
+      </c>
+      <c r="B76" s="8"/>
+      <c r="C76" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G76" s="9"/>
+    </row>
+    <row r="77" spans="1:7" outlineLevel="1">
+      <c r="A77" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="2"/>
+    </row>
+    <row r="78" spans="1:7" outlineLevel="2">
+      <c r="A78" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" outlineLevel="2">
+      <c r="A79" s="17"/>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="12"/>
+      <c r="G79" s="7"/>
+    </row>
+    <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A80" s="18">
+        <v>1</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="13">
+        <v>410.0</v>
+      </c>
+      <c r="G80" s="9"/>
+    </row>
+    <row r="81" spans="1:7" outlineLevel="1">
+      <c r="A81" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B81" s="2"/>
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="2"/>
+    </row>
+    <row r="82" spans="1:7" outlineLevel="2">
+      <c r="A82" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" outlineLevel="2">
+      <c r="A83" s="17"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="12"/>
+      <c r="G83" s="7"/>
+    </row>
+    <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A84" s="18">
+        <v>1</v>
+      </c>
+      <c r="B84" s="8"/>
+      <c r="C84" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="13">
+        <v>600.0</v>
+      </c>
+      <c r="G84" s="9"/>
+    </row>
+    <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A85" s="18">
         <v>2</v>
       </c>
-      <c r="B73" s="8"/>
-[...26 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="13">
+        <v>600.0</v>
+      </c>
+      <c r="G85" s="9"/>
+    </row>
+    <row r="86" spans="1:7" outlineLevel="1">
+      <c r="A86" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="2"/>
+    </row>
+    <row r="87" spans="1:7" outlineLevel="2">
+      <c r="A87" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B87" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="C87" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="D87" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E75" s="6" t="s">
+      <c r="E87" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F75" s="11" t="s">
+      <c r="F87" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G75" s="5" t="s">
+      <c r="G87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="76" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A77" s="18">
+    <row r="88" spans="1:7" outlineLevel="2">
+      <c r="A88" s="17"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="12"/>
+      <c r="G88" s="7"/>
+    </row>
+    <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A89" s="18">
         <v>1</v>
       </c>
-      <c r="B77" s="8"/>
-[...77 lines deleted...]
-      <c r="A82" s="18">
+      <c r="B89" s="8"/>
+      <c r="C89" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="13">
+        <v>640.0</v>
+      </c>
+      <c r="G89" s="9"/>
+    </row>
+    <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A90" s="18">
         <v>2</v>
       </c>
-      <c r="B82" s="8"/>
-[...15 lines deleted...]
-      <c r="A83" s="18">
+      <c r="B90" s="8"/>
+      <c r="C90" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="13">
+        <v>1000.0</v>
+      </c>
+      <c r="G90" s="9"/>
+    </row>
+    <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A91" s="18">
         <v>3</v>
       </c>
-      <c r="B83" s="8"/>
-[...84 lines deleted...]
-      <c r="D88" s="9" t="s">
+      <c r="B91" s="8"/>
+      <c r="C91" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="E88" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A89" s="16" t="s">
+      <c r="D91" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="B89" s="2"/>
-[...36 lines deleted...]
-      <c r="G91" s="7"/>
+      <c r="E91" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="13">
+        <v>1000.0</v>
+      </c>
+      <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="18">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="13">
-        <v>640.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="18">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="13">
-        <v>1000.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="18">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="13">
-        <v>1000.0</v>
+        <v>1250.0</v>
       </c>
       <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="13">
-        <v>1000.0</v>
+        <v>900.0</v>
       </c>
       <c r="G95" s="9"/>
     </row>
-    <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A96" s="18">
+    <row r="96" spans="1:7" outlineLevel="1">
+      <c r="A96" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B96" s="2"/>
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="F96" s="10"/>
+      <c r="G96" s="2"/>
+    </row>
+    <row r="97" spans="1:7" outlineLevel="2">
+      <c r="A97" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B96" s="8"/>
-[...3 lines deleted...]
-      <c r="D96" s="9" t="s">
+      <c r="B97" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" outlineLevel="2">
+      <c r="A98" s="17"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="12"/>
+      <c r="G98" s="7"/>
+    </row>
+    <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A99" s="18">
+        <v>1</v>
+      </c>
+      <c r="B99" s="8"/>
+      <c r="C99" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="E96" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A97" s="18">
+      <c r="D99" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G99" s="9"/>
+    </row>
+    <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A100" s="18">
+        <v>2</v>
+      </c>
+      <c r="B100" s="8"/>
+      <c r="C100" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G100" s="9"/>
+    </row>
+    <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A101" s="18">
+        <v>3</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G101" s="9"/>
+    </row>
+    <row r="102" spans="1:7" outlineLevel="1">
+      <c r="A102" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="10"/>
+      <c r="G102" s="2"/>
+    </row>
+    <row r="103" spans="1:7" outlineLevel="2">
+      <c r="A103" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B97" s="8"/>
-[...15 lines deleted...]
-      <c r="A98" s="18">
+      <c r="C103" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B98" s="8"/>
-[...26 lines deleted...]
-      <c r="A100" s="3" t="s">
+      <c r="D103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" outlineLevel="2">
+      <c r="A104" s="17"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="12"/>
+      <c r="G104" s="7"/>
+    </row>
+    <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A105" s="18">
+        <v>1</v>
+      </c>
+      <c r="B105" s="8"/>
+      <c r="C105" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="13">
+        <v>580.0</v>
+      </c>
+      <c r="G105" s="9"/>
+    </row>
+    <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A106" s="18">
+        <v>2</v>
+      </c>
+      <c r="B106" s="8"/>
+      <c r="C106" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="13">
+        <v>580.0</v>
+      </c>
+      <c r="G106" s="9"/>
+    </row>
+    <row r="107" spans="1:7" outlineLevel="1">
+      <c r="A107" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B107" s="2"/>
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="10"/>
+      <c r="G107" s="2"/>
+    </row>
+    <row r="108" spans="1:7" outlineLevel="2">
+      <c r="A108" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B100" s="4" t="s">
+      <c r="B108" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C100" s="5" t="s">
+      <c r="C108" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D100" s="5" t="s">
+      <c r="D108" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E100" s="6" t="s">
+      <c r="E108" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F100" s="11" t="s">
+      <c r="F108" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G100" s="5" t="s">
+      <c r="G108" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="101" spans="1:7" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="A102" s="18">
+    <row r="109" spans="1:7" outlineLevel="2">
+      <c r="A109" s="17"/>
+      <c r="B109" s="7"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="12"/>
+      <c r="G109" s="7"/>
+    </row>
+    <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A110" s="18">
         <v>1</v>
       </c>
-      <c r="B102" s="8"/>
-[...9 lines deleted...]
-      <c r="F102" s="13">
+      <c r="B110" s="8"/>
+      <c r="C110" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G110" s="9"/>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A111" s="18">
+        <v>2</v>
+      </c>
+      <c r="B111" s="8"/>
+      <c r="C111" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F111" s="13">
+        <v>500.0</v>
+      </c>
+      <c r="G111" s="9"/>
+    </row>
+    <row r="112" spans="1:7" outlineLevel="1">
+      <c r="A112" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="2"/>
+    </row>
+    <row r="113" spans="1:7" outlineLevel="2">
+      <c r="A113" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" outlineLevel="2">
+      <c r="A114" s="17"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7"/>
+      <c r="E114" s="7"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="7"/>
+    </row>
+    <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A115" s="18">
+        <v>1</v>
+      </c>
+      <c r="B115" s="8"/>
+      <c r="C115" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="13">
         <v>540.0</v>
       </c>
-      <c r="G102" s="9"/>
-[...51 lines deleted...]
-      <c r="A106" s="3" t="s">
+      <c r="G115" s="9"/>
+    </row>
+    <row r="116" spans="1:7" outlineLevel="1">
+      <c r="A116" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="10"/>
+      <c r="G116" s="2"/>
+    </row>
+    <row r="117" spans="1:7" outlineLevel="2">
+      <c r="A117" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B106" s="4" t="s">
+      <c r="B117" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C106" s="5" t="s">
+      <c r="C117" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D106" s="5" t="s">
+      <c r="D117" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E106" s="6" t="s">
+      <c r="E117" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F106" s="11" t="s">
+      <c r="F117" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G106" s="5" t="s">
+      <c r="G117" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="107" spans="1:7" outlineLevel="2">
-[...187 lines deleted...]
-      <c r="G118" s="9"/>
+    <row r="118" spans="1:7" outlineLevel="2">
+      <c r="A118" s="17"/>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7"/>
+      <c r="E118" s="7"/>
+      <c r="F118" s="12"/>
+      <c r="G118" s="7"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="13">
         <v>540.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" outlineLevel="1">
       <c r="A120" s="16" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="10"/>
       <c r="G120" s="2"/>
     </row>
     <row r="121" spans="1:7" outlineLevel="2">
       <c r="A121" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:7" outlineLevel="2">
       <c r="A122" s="17"/>
       <c r="B122" s="7"/>
       <c r="C122" s="7"/>
       <c r="D122" s="7"/>
       <c r="E122" s="7"/>
       <c r="F122" s="12"/>
       <c r="G122" s="7"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="18">
         <v>1</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="13">
-        <v>540.0</v>
+        <v>500.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" outlineLevel="1">
       <c r="A124" s="16" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="10"/>
       <c r="G124" s="2"/>
     </row>
     <row r="125" spans="1:7" outlineLevel="2">
       <c r="A125" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:7" outlineLevel="2">
       <c r="A126" s="17"/>
       <c r="B126" s="7"/>
       <c r="C126" s="7"/>
       <c r="D126" s="7"/>
       <c r="E126" s="7"/>
       <c r="F126" s="12"/>
       <c r="G126" s="7"/>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="18">
         <v>1</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F127" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G127" s="9"/>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A128" s="18">
+        <v>2</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G128" s="9"/>
+    </row>
+    <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A129" s="18">
+        <v>3</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="D129" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="D127" s="9" t="s">
+      <c r="E129" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G129" s="9"/>
+    </row>
+    <row r="130" spans="1:7" outlineLevel="1">
+      <c r="A130" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="E127" s="8" t="s">
-[...19 lines deleted...]
-      <c r="A129" s="3" t="s">
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="2"/>
+    </row>
+    <row r="131" spans="1:7" outlineLevel="2">
+      <c r="A131" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="B131" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C129" s="5" t="s">
+      <c r="C131" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D129" s="5" t="s">
+      <c r="D131" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E129" s="6" t="s">
+      <c r="E131" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F129" s="11" t="s">
+      <c r="F131" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G129" s="5" t="s">
+      <c r="G131" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="130" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G132" s="9"/>
+    <row r="132" spans="1:7" outlineLevel="2">
+      <c r="A132" s="17"/>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="7"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="13">
         <v>540.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
-    <row r="134" spans="1:7" outlineLevel="1">
-      <c r="A134" s="16" t="s">
+    <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A134" s="18">
+        <v>2</v>
+      </c>
+      <c r="B134" s="8"/>
+      <c r="C134" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G134" s="9"/>
+    </row>
+    <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A135" s="18">
+        <v>3</v>
+      </c>
+      <c r="B135" s="8"/>
+      <c r="C135" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G135" s="9"/>
+    </row>
+    <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A136" s="18">
+        <v>4</v>
+      </c>
+      <c r="B136" s="8"/>
+      <c r="C136" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="D136" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="B134" s="2"/>
-[...36 lines deleted...]
-      <c r="G136" s="7"/>
+      <c r="E136" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>152</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="18">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="13">
         <v>520.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="18">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>157</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="13">
-        <v>520.0</v>
+        <v>410.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="18">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>158</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="13">
         <v>520.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="18">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="18">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="13">
         <v>520.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="18">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="13">
         <v>520.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="18">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="13">
         <v>520.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="18">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="18">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="13">
         <v>520.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="18">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="18">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="13">
-        <v>520.0</v>
+        <v>150.0</v>
       </c>
       <c r="G148" s="9"/>
     </row>
-    <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C149" s="9" t="s">
+    <row r="149" spans="1:7" outlineLevel="1">
+      <c r="A149" s="16" t="s">
         <v>176</v>
       </c>
-      <c r="D149" s="9" t="s">
-[...46 lines deleted...]
-      <c r="G151" s="9"/>
+      <c r="B149" s="2"/>
+      <c r="C149" s="2"/>
+      <c r="D149" s="2"/>
+      <c r="E149" s="2"/>
+      <c r="F149" s="10"/>
+      <c r="G149" s="2"/>
+    </row>
+    <row r="150" spans="1:7" outlineLevel="2">
+      <c r="A150" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" outlineLevel="2">
+      <c r="A151" s="17"/>
+      <c r="B151" s="7"/>
+      <c r="C151" s="7"/>
+      <c r="D151" s="7"/>
+      <c r="E151" s="7"/>
+      <c r="F151" s="12"/>
+      <c r="G151" s="7"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="18">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="13">
+        <v>620.0</v>
+      </c>
+      <c r="G152" s="9"/>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A153" s="18">
+        <v>2</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="13">
+        <v>620.0</v>
+      </c>
+      <c r="G153" s="9"/>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="18">
+        <v>3</v>
+      </c>
+      <c r="B154" s="8"/>
+      <c r="C154" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="D154" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="D152" s="9" t="s">
+      <c r="E154" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="13">
+        <v>620.0</v>
+      </c>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A155" s="18">
+        <v>4</v>
+      </c>
+      <c r="B155" s="8"/>
+      <c r="C155" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="E152" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A153" s="16" t="s">
+      <c r="D155" s="9" t="s">
         <v>184</v>
       </c>
-      <c r="B153" s="2"/>
-[...7 lines deleted...]
-      <c r="A154" s="3" t="s">
+      <c r="E155" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="13">
+        <v>620.0</v>
+      </c>
+      <c r="G155" s="9"/>
+    </row>
+    <row r="156" spans="1:7" outlineLevel="1">
+      <c r="A156" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="10"/>
+      <c r="G156" s="2"/>
+    </row>
+    <row r="157" spans="1:7" outlineLevel="2">
+      <c r="A157" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B154" s="4" t="s">
+      <c r="B157" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C154" s="5" t="s">
+      <c r="C157" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D154" s="5" t="s">
+      <c r="D157" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E154" s="6" t="s">
+      <c r="E157" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F154" s="11" t="s">
+      <c r="F157" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G154" s="5" t="s">
+      <c r="G157" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="155" spans="1:7" outlineLevel="2">
-[...63 lines deleted...]
-      <c r="G158" s="9"/>
+    <row r="158" spans="1:7" outlineLevel="2">
+      <c r="A158" s="17"/>
+      <c r="B158" s="7"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
+      <c r="F158" s="12"/>
+      <c r="G158" s="7"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="13">
-        <v>620.0</v>
+        <v>600.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
-    <row r="160" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A161" s="3" t="s">
+    <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A160" s="18">
+        <v>2</v>
+      </c>
+      <c r="B160" s="8"/>
+      <c r="C160" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="13">
+        <v>600.0</v>
+      </c>
+      <c r="G160" s="9"/>
+    </row>
+    <row r="161" spans="1:7" outlineLevel="1">
+      <c r="A161" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="10"/>
+      <c r="G161" s="2"/>
+    </row>
+    <row r="162" spans="1:7" outlineLevel="2">
+      <c r="A162" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B161" s="4" t="s">
+      <c r="B162" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C161" s="5" t="s">
+      <c r="C162" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D161" s="5" t="s">
+      <c r="D162" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E161" s="6" t="s">
+      <c r="E162" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F161" s="11" t="s">
+      <c r="F162" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G161" s="5" t="s">
+      <c r="G162" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="162" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G163" s="9"/>
+    <row r="163" spans="1:7" outlineLevel="2">
+      <c r="A163" s="17"/>
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="12"/>
+      <c r="G163" s="7"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="13">
-        <v>600.0</v>
+        <v>520.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
-    <row r="165" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A166" s="3" t="s">
+    <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A165" s="18">
+        <v>2</v>
+      </c>
+      <c r="B165" s="8"/>
+      <c r="C165" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="13">
+        <v>520.0</v>
+      </c>
+      <c r="G165" s="9"/>
+    </row>
+    <row r="166" spans="1:7" outlineLevel="1">
+      <c r="A166" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B166" s="2"/>
+      <c r="C166" s="2"/>
+      <c r="D166" s="2"/>
+      <c r="E166" s="2"/>
+      <c r="F166" s="10"/>
+      <c r="G166" s="2"/>
+    </row>
+    <row r="167" spans="1:7" outlineLevel="2">
+      <c r="A167" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B166" s="4" t="s">
+      <c r="B167" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C166" s="5" t="s">
+      <c r="C167" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D166" s="5" t="s">
+      <c r="D167" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E166" s="6" t="s">
+      <c r="E167" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F166" s="11" t="s">
+      <c r="F167" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G166" s="5" t="s">
+      <c r="G167" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="167" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G168" s="9"/>
+    <row r="168" spans="1:7" outlineLevel="2">
+      <c r="A168" s="17"/>
+      <c r="B168" s="7"/>
+      <c r="C168" s="7"/>
+      <c r="D168" s="7"/>
+      <c r="E168" s="7"/>
+      <c r="F168" s="12"/>
+      <c r="G168" s="7"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="13">
-        <v>520.0</v>
+        <v>500.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
-    <row r="170" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A171" s="3" t="s">
+    <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A170" s="18">
+        <v>2</v>
+      </c>
+      <c r="B170" s="8"/>
+      <c r="C170" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="13">
+        <v>540.0</v>
+      </c>
+      <c r="G170" s="9"/>
+    </row>
+    <row r="171" spans="1:7" outlineLevel="1">
+      <c r="A171" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="B171" s="2"/>
+      <c r="C171" s="2"/>
+      <c r="D171" s="2"/>
+      <c r="E171" s="2"/>
+      <c r="F171" s="10"/>
+      <c r="G171" s="2"/>
+    </row>
+    <row r="172" spans="1:7" outlineLevel="2">
+      <c r="A172" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B171" s="4" t="s">
+      <c r="B172" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C171" s="5" t="s">
+      <c r="C172" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D171" s="5" t="s">
+      <c r="D172" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E171" s="6" t="s">
+      <c r="E172" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F171" s="11" t="s">
+      <c r="F172" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G171" s="5" t="s">
+      <c r="G172" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="172" spans="1:7" outlineLevel="2">
-[...25 lines deleted...]
-      <c r="G173" s="9"/>
+    <row r="173" spans="1:7" outlineLevel="2">
+      <c r="A173" s="17"/>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+      <c r="F173" s="12"/>
+      <c r="G173" s="7"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="13">
-        <v>540.0</v>
+        <v>520.0</v>
       </c>
       <c r="G174" s="9"/>
-    </row>
-[...60 lines deleted...]
-      <c r="G178" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A24:G24"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A54:G54"/>
-    <mergeCell ref="A57:G57"/>
-[...7 lines deleted...]
-    <mergeCell ref="A84:G84"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A68:G68"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A75:G75"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A81:G81"/>
+    <mergeCell ref="A83:G83"/>
     <mergeCell ref="A86:G86"/>
-    <mergeCell ref="A89:G89"/>
-[...3 lines deleted...]
-    <mergeCell ref="A105:G105"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A104:G104"/>
     <mergeCell ref="A107:G107"/>
-    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A109:G109"/>
     <mergeCell ref="A112:G112"/>
-    <mergeCell ref="A115:G115"/>
-    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A114:G114"/>
+    <mergeCell ref="A116:G116"/>
+    <mergeCell ref="A118:G118"/>
     <mergeCell ref="A120:G120"/>
     <mergeCell ref="A122:G122"/>
     <mergeCell ref="A124:G124"/>
     <mergeCell ref="A126:G126"/>
-    <mergeCell ref="A128:G128"/>
     <mergeCell ref="A130:G130"/>
-    <mergeCell ref="A134:G134"/>
-[...10 lines deleted...]
-    <mergeCell ref="A177:G177"/>
+    <mergeCell ref="A132:G132"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A151:G151"/>
+    <mergeCell ref="A156:G156"/>
+    <mergeCell ref="A158:G158"/>
+    <mergeCell ref="A161:G161"/>
+    <mergeCell ref="A163:G163"/>
+    <mergeCell ref="A166:G166"/>
+    <mergeCell ref="A168:G168"/>
+    <mergeCell ref="A171:G171"/>
+    <mergeCell ref="A173:G173"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D73" r:id="rId_hyperlink_32"/>
-[...5 lines deleted...]
-    <hyperlink ref="D88" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="D96" r:id="rId_hyperlink_43"/>
-[...15 lines deleted...]
-    <hyperlink ref="D133" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="D149" r:id="rId_hyperlink_72"/>
-[...13 lines deleted...]
-    <hyperlink ref="D178" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_82"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>