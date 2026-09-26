--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:21</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:55</t>
   </si>
   <si>
     <t>Хит продаж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -995,51 +995,51 @@
         <v>17</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13">
         <v>1300.0</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13">
-        <v>1350.0</v>
+        <v>1500.0</v>
       </c>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="17">
         <v>5</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13">
         <v>1550.0</v>
       </c>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="17">
         <v>6</v>
@@ -1071,51 +1071,51 @@
         <v>25</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13">
         <v>1250.0</v>
       </c>
       <c r="G15" s="9"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="17">
         <v>8</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13">
-        <v>1640.0</v>
+        <v>1500.0</v>
       </c>
       <c r="G16" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">