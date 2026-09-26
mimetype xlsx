--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 01:47:59</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:55</t>
   </si>
   <si>
     <t>Товары недели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -1770,51 +1770,51 @@
         <v>17</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13">
         <v>650.0</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13">
-        <v>1950.0</v>
+        <v>1750.0</v>
       </c>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="17">
         <v>5</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13">
         <v>1090.0</v>
       </c>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="17">
         <v>6</v>
@@ -2017,89 +2017,89 @@
         <v>43</v>
       </c>
       <c r="E24" s="8">
         <v>3</v>
       </c>
       <c r="F24" s="13">
         <v>400.0</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="17">
         <v>17</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13">
-        <v>900.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="17">
         <v>18</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="13">
-        <v>900.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="17">
         <v>19</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="13">
-        <v>900.0</v>
+        <v>1200.0</v>
       </c>
       <c r="G27" s="9"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="17">
         <v>20</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="13">
         <v>500.0</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="17">
         <v>21</v>