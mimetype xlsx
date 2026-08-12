--- v0 (2026-06-13)
+++ v1 (2026-08-12)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 03:25:59</t>
+    <t>Актуальность прайса на: 2026-08-12 17:43:08</t>
   </si>
   <si>
     <t>Аромадиффузоры для дома</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -679,59 +679,50 @@
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Marc-Antoine Barrois Ganymede 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Ex Nihilo Blue Talisman 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - La Lebo Bergamote 22 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Jo Malone Blackberry &amp; Bay 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzor-jo-malone/aromadiffuzor-jo-malone-red-roses-165-ml/</t>
   </si>
   <si>
     <t>Диффузоры Shaik Bamboo</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo - Манго</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango-/</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo №05 (Antonio Banderas Blue Seduction For Men)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo/</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo №06 (Paco Rabanne Olympea)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1/</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo №112 (Lacoste Pour Femme)</t>
   </si>
@@ -1060,76 +1051,67 @@
     <t>Аромадиффузор Shaik Bamboo - Гранат-Цитрус</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-granat-tsitrus/</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo - Клубника</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-klubnika/</t>
   </si>
   <si>
     <t>Аромадиффузор Shaik Bamboo - Белый Ангел</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-belyy-angel/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FFBBCADF"/>
       </patternFill>
     </fill>
@@ -1150,138 +1132,126 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d9beef5c766c553776296e1038be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b63ba3503f2027099c64f9dc8b27dc.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feff9381e2ed9fa0b0ad046af4de5b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395839e4396d7424fc1027684995f3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9892d3cd439d4b5bc062dd3f55fcc.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7dc0119aec0487dafdafd18f815.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c6574ef98056af76e65769181dd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46172eb90c7ca6e71a8344511741c04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c58bb746304c52f9facce3de5dc0e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a8548af13190583177968bb1021a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05f933e86ad732392b61e7beb58a3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5d1ddb0d1fbffa71f941c07ea716.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ef7fa6fe8f110c6fa862c300d42a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcad61132a9de3367835e89d8a7744.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf69921a033cb656bdea38b3ecd47.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc128d715c2d659229597b4e05c8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561aa341e067f6e7e9ef79cfc43aa9a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16879c63f4ccbfe7188a3d7a758f13.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317794af693c30ed17d4f729586c1cb2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310ea3d42414f670743c9ac2f089d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c03aaa31a35acb3830712783bb78e.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2037ee30288d9c09ac3288456633a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa581634a086e2ed4cd76d9c7f39826.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f79bc683d594203ed8419b850f3b2.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506cb85913bf841319ddf165a53a185.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c765f340a2083030478403819402.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219bb7591217aa809aeff0300e53a6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0565479ef3d96c0a2cfa8aa9c30b8.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e8fc5f03357e8286653540a52b56.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b6a2171362f59533d110b61130c9.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88159167732a1742111e129c2d898.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae81edcbe60221e8c1bb822857751.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c469457f89c8503216b26b8614ad5.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dfa9526431a5f88a918a212267cf.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adf89fcc936d908e8219810ab8162.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9380541fc342ac69d2b2b18931455.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb2a381c945a4cb0a042d2d4f4c0f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705705a62f1d60606aaa8da6bfe9f3.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83941d7bf79cefb54a99a6c3a77d9c1.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6a989733e530c2f0ab88d75f8723.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6ebb540498e93db587c82cfc91a.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bf4feaf9756ff79ec891011acd53.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b2776fa07e66c19bb06381d08444.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c222ecbf6edb227d8b4c29a6da868f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176495171b5b6917050582bfb312a1f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf5afa309539cda3bdcde645c509.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7804dce57a6e5fecc4748b37ebfc7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2f40326418a85395097749865421.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e69f58f9876917f0cd830fafa3fe.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bea95d6ab59ddf952150296e283.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4f0c15f10c8f41bf476ff50a5bbd.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c536bfab40f35b3f74dce7be2c5da.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c1918c331c0e5819fdb29a5555c9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6cbc3d5c1448168038b9e8c9703f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d07c603e679372ec83e1f6358022.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4220f1a9418ca4db1412278d512f.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90af9dc7a4b1ea9d6664d5369d562.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0a432e6e9127b37dc99473a7f094.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da001f15313d110c217f57e2456504b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b3ff7cb2b887061b1f44e8482549.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae50c6ebaa8b0a47476a5487d40ddb.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c9f229da9455a5d8f3baf3c73a1c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8764ae5bf32f30fd1c8af8420533a7.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fb46e622270c43f528aaa809bb44.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee33857d201fc3be443172f94aa600.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e294901173479858c158dfe329c82.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840204ebf0d1a291bb407abdff54015.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2355f4e7205f5fcab2a14f53ea5e2.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361487b1bbb3a5c141859a80acb63.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6c42b1954cfac1f5f840a4886807.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a3cebd5e5b1b4799086d20e21bf5.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d7312e8928d43102eb572200a148.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7ed41e73415b2d9d258b4125bfe4.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6acf5ab14e8d4d9b2f00219444351.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07676028b6f89feb4313d0b9a15e83e.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784967641ace33bd263ade904608e8.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3096eb386b6dfe155f13f9154eb1a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9e52675ae03c0708b1185eaae59b.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4ea2198f1e5e55332bf73d41b82d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbc6b5037d52d3151d175bbb2b266.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0946b7c9d464e8065b5ff2e3762196.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc421d2192efaa8d988890f7e1cd4c.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a045267c4d4cb8738103503bec2737.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3afdb99bb4b1c2f73a9bbedd4cd6.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df4a729f79e83b1704c391ce94435.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2f701d5757d628d1787174989b8.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0c054a0a99d226f07a5daa34fce7.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384fedd79f918bc4c2bbab0d393fb7.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd51d89bad9e85ab0fed6aad99732.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c882f3caef0aebb27f6f29159ab0.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ebba95e0ba1ccd10cdb0414dc9c1.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac253094255a9e304233bc80fb646d.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240185b66fee991c8298277ac4ea12b.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d466e3f16b445d7f60daba38ff1f.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebc3a70bf76e9d6c246eec93db935.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad384e53bf01c07db497040032f0353.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f665c7c4c6e68d7bf22764376060.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053558049262b0f2a3b2fd5ec1374145.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd81ff9f0cefe2e8ce22e0cb5e697d.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd507c5f1e43ad03db7ae48f3a906.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658963bd8336622efb3540a36bfec5eb.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e09d9c77bae6be9ac572dcdedb975.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6bd98dc750610c6d8d728a202b7e.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1460cc099d151c40a4536017b890.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f67ddbc6b22afde96464086d2f21.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba297de3c74d4cc18eabd4f9bc262dec.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3a8a372fbf85a38b8dfa4dd9b72d.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258985af74aadd2672442473bf6e191.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49b40625c6101b407fcf8cf01f229.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868249cddd379a8fd609c9b601c79e4e.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9850d7e65fc9daef73d43054c38ae.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2c2439d6f6077aba72c7cf38c308.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe41bb76483b849ef6dd7cc4b9d2fa.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6e91f388549114d5f1a00dfbd90d.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d347b1e65b4cc607f1995293570c1.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df105a42dde3e77a13942231683a8.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278d04df80676d3d17ef4d85b23e37.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bfc545977f07a1006cd395f00a51.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d790b5d786f174e122f903d479c210.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1e8777bb5cee475854b1283fb49f.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0244d7360bcf950fe0775d1e8c65a2.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5d2c61a5a8badf8d859c4006a353.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cbf69e289b92ea8f085941685d9f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e66896f5e570e85aee79348aa122d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2b9e33c57a3e2d0bbf3422cd0c48.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35401dcdf3e5e1340bba45da7d8330.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865dba79090d89a583e56d09dcc2f36.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11b89fcbe731396fb54ff8e7faa99.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710cce40ae9d8ac88b87be0bd13b8.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314b9f637a198e730e4a701d70f7bb.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3252f9148517e79d2589cc22726df5.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b946fd116c656cd4ce0fc7e0b0a6f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922fd605e25b2c6a3de64e723b61f6.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34aa363b6b46805c6b9b2108e0b2b5.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216bd8167a78242d43c5cd794df249.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515e86dfaa5d7ef4ae4613b647f8f.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a856c13d7b0173ecd0ef51229275.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d550734ba5e64977f2ac819b9558.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522244e6aad45e53d19bd4cb8510f.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1376421df25808d7490b32929c3474.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbade810fc8fde6778fdb95a215475.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684479cbd4d26f2678c95ce0ef56682.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9aa40299b82fd41dff6415e6683a.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d04fb8a1d4bc17832d1a2fce27d0.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf75be6decc42b77904f8a0af79b564.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f095c8a263410b2c185587e416ab.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672aca77372ff50d8427d10a1cc9e0c.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd996494ca3b9db88780004bf4acf.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e1762d98ff79f003aa2e868b5ec3.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b4c0224fe787c5edec5b6ec2bdfb.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52911c4352da8e535fb42b65dd8965.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e17703c250aad173a6d41738271f.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583c305d8780b4070f6815d0109d09.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056153fd4f09efffbc30cb332e2a959.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd56e07c789c71f41e0493294cccb.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6833c0441cbd509118d4b611552e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d9beef5c766c553776296e1038be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b63ba3503f2027099c64f9dc8b27dc.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feff9381e2ed9fa0b0ad046af4de5b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395839e4396d7424fc1027684995f3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9892d3cd439d4b5bc062dd3f55fcc.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7dc0119aec0487dafdafd18f815.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c6574ef98056af76e65769181dd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46172eb90c7ca6e71a8344511741c04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c58bb746304c52f9facce3de5dc0e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a8548af13190583177968bb1021a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05f933e86ad732392b61e7beb58a3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5d1ddb0d1fbffa71f941c07ea716.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ef7fa6fe8f110c6fa862c300d42a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcad61132a9de3367835e89d8a7744.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf69921a033cb656bdea38b3ecd47.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc128d715c2d659229597b4e05c8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561aa341e067f6e7e9ef79cfc43aa9a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16879c63f4ccbfe7188a3d7a758f13.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317794af693c30ed17d4f729586c1cb2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310ea3d42414f670743c9ac2f089d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c03aaa31a35acb3830712783bb78e.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2037ee30288d9c09ac3288456633a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa581634a086e2ed4cd76d9c7f39826.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f79bc683d594203ed8419b850f3b2.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506cb85913bf841319ddf165a53a185.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c765f340a2083030478403819402.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219bb7591217aa809aeff0300e53a6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0565479ef3d96c0a2cfa8aa9c30b8.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e8fc5f03357e8286653540a52b56.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b6a2171362f59533d110b61130c9.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88159167732a1742111e129c2d898.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae81edcbe60221e8c1bb822857751.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c469457f89c8503216b26b8614ad5.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dfa9526431a5f88a918a212267cf.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adf89fcc936d908e8219810ab8162.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9380541fc342ac69d2b2b18931455.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb2a381c945a4cb0a042d2d4f4c0f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705705a62f1d60606aaa8da6bfe9f3.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83941d7bf79cefb54a99a6c3a77d9c1.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6a989733e530c2f0ab88d75f8723.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6ebb540498e93db587c82cfc91a.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bf4feaf9756ff79ec891011acd53.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b2776fa07e66c19bb06381d08444.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c222ecbf6edb227d8b4c29a6da868f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176495171b5b6917050582bfb312a1f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf5afa309539cda3bdcde645c509.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7804dce57a6e5fecc4748b37ebfc7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2f40326418a85395097749865421.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e69f58f9876917f0cd830fafa3fe.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bea95d6ab59ddf952150296e283.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4f0c15f10c8f41bf476ff50a5bbd.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c536bfab40f35b3f74dce7be2c5da.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c1918c331c0e5819fdb29a5555c9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6cbc3d5c1448168038b9e8c9703f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d07c603e679372ec83e1f6358022.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4220f1a9418ca4db1412278d512f.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90af9dc7a4b1ea9d6664d5369d562.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0a432e6e9127b37dc99473a7f094.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da001f15313d110c217f57e2456504b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b3ff7cb2b887061b1f44e8482549.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae50c6ebaa8b0a47476a5487d40ddb.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c9f229da9455a5d8f3baf3c73a1c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8764ae5bf32f30fd1c8af8420533a7.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fb46e622270c43f528aaa809bb44.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee33857d201fc3be443172f94aa600.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e294901173479858c158dfe329c82.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840204ebf0d1a291bb407abdff54015.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2355f4e7205f5fcab2a14f53ea5e2.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361487b1bbb3a5c141859a80acb63.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6c42b1954cfac1f5f840a4886807.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a3cebd5e5b1b4799086d20e21bf5.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d7312e8928d43102eb572200a148.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7ed41e73415b2d9d258b4125bfe4.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6acf5ab14e8d4d9b2f00219444351.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07676028b6f89feb4313d0b9a15e83e.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784967641ace33bd263ade904608e8.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3096eb386b6dfe155f13f9154eb1a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9e52675ae03c0708b1185eaae59b.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4ea2198f1e5e55332bf73d41b82d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbc6b5037d52d3151d175bbb2b266.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0946b7c9d464e8065b5ff2e3762196.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc421d2192efaa8d988890f7e1cd4c.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a045267c4d4cb8738103503bec2737.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3afdb99bb4b1c2f73a9bbedd4cd6.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df4a729f79e83b1704c391ce94435.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2f701d5757d628d1787174989b8.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0c054a0a99d226f07a5daa34fce7.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384fedd79f918bc4c2bbab0d393fb7.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd51d89bad9e85ab0fed6aad99732.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c882f3caef0aebb27f6f29159ab0.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ebba95e0ba1ccd10cdb0414dc9c1.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac253094255a9e304233bc80fb646d.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240185b66fee991c8298277ac4ea12b.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d466e3f16b445d7f60daba38ff1f.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebc3a70bf76e9d6c246eec93db935.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f665c7c4c6e68d7bf22764376060.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053558049262b0f2a3b2fd5ec1374145.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd81ff9f0cefe2e8ce22e0cb5e697d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd507c5f1e43ad03db7ae48f3a906.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658963bd8336622efb3540a36bfec5eb.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e09d9c77bae6be9ac572dcdedb975.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6bd98dc750610c6d8d728a202b7e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1460cc099d151c40a4536017b890.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f67ddbc6b22afde96464086d2f21.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba297de3c74d4cc18eabd4f9bc262dec.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3a8a372fbf85a38b8dfa4dd9b72d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258985af74aadd2672442473bf6e191.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49b40625c6101b407fcf8cf01f229.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868249cddd379a8fd609c9b601c79e4e.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9850d7e65fc9daef73d43054c38ae.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2c2439d6f6077aba72c7cf38c308.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe41bb76483b849ef6dd7cc4b9d2fa.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6e91f388549114d5f1a00dfbd90d.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d347b1e65b4cc607f1995293570c1.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df105a42dde3e77a13942231683a8.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278d04df80676d3d17ef4d85b23e37.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bfc545977f07a1006cd395f00a51.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d790b5d786f174e122f903d479c210.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1e8777bb5cee475854b1283fb49f.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0244d7360bcf950fe0775d1e8c65a2.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5d2c61a5a8badf8d859c4006a353.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cbf69e289b92ea8f085941685d9f.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e66896f5e570e85aee79348aa122d.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2b9e33c57a3e2d0bbf3422cd0c48.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35401dcdf3e5e1340bba45da7d8330.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865dba79090d89a583e56d09dcc2f36.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11b89fcbe731396fb54ff8e7faa99.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710cce40ae9d8ac88b87be0bd13b8.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314b9f637a198e730e4a701d70f7bb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3252f9148517e79d2589cc22726df5.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b946fd116c656cd4ce0fc7e0b0a6f.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922fd605e25b2c6a3de64e723b61f6.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34aa363b6b46805c6b9b2108e0b2b5.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216bd8167a78242d43c5cd794df249.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515e86dfaa5d7ef4ae4613b647f8f.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a856c13d7b0173ecd0ef51229275.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d550734ba5e64977f2ac819b9558.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522244e6aad45e53d19bd4cb8510f.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1376421df25808d7490b32929c3474.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbade810fc8fde6778fdb95a215475.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684479cbd4d26f2678c95ce0ef56682.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9aa40299b82fd41dff6415e6683a.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d04fb8a1d4bc17832d1a2fce27d0.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf75be6decc42b77904f8a0af79b564.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f095c8a263410b2c185587e416ab.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672aca77372ff50d8427d10a1cc9e0c.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd996494ca3b9db88780004bf4acf.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e1762d98ff79f003aa2e868b5ec3.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b4c0224fe787c5edec5b6ec2bdfb.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52911c4352da8e535fb42b65dd8965.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e17703c250aad173a6d41738271f.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583c305d8780b4070f6815d0109d09.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056153fd4f09efffbc30cb332e2a959.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd56e07c789c71f41e0493294cccb.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6833c0441cbd509118d4b611552e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5438,2277 +5408,2240 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_9965" descr=""/>
+        <xdr:cNvPr id="114" name="product_15181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_15182" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_15183" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_15184" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_15181" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="118" name="product_15185" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_15182" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="119" name="product_15186" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_15183" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="120" name="product_15187" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_15184" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="121" name="product_15188" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_15185" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="122" name="product_15189" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_15186" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="123" name="product_15190" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_15187" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="124" name="product_15191" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_15188" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="125" name="product_15192" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_15189" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="126" name="product_15193" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_15190" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="127" name="product_15194" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_15191" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="128" name="product_15195" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_15192" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="129" name="product_15196" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_15193" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="130" name="product_15197" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_15194" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="131" name="product_15198" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_15195" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="132" name="product_15199" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_15196" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="133" name="product_15200" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_15197" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="134" name="product_15201" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_15198" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="135" name="product_15202" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_15199" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="136" name="product_15203" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_15200" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="137" name="product_15204" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_15201" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="138" name="product_15205" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_15202" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <xdr:cNvPr id="139" name="product_15206" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_15203" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="140" name="product_15207" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_15204" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <xdr:cNvPr id="141" name="product_15208" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_15205" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <xdr:cNvPr id="142" name="product_15209" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_15206" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="143" name="product_15210" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_15207" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="144" name="product_15211" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_15208" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="145" name="product_15212" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_15209" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <xdr:cNvPr id="146" name="product_15213" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_15210" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <xdr:cNvPr id="147" name="product_15214" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_15211" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <xdr:cNvPr id="148" name="product_15215" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_15212" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <xdr:cNvPr id="149" name="product_15216" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_15213" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <xdr:cNvPr id="150" name="product_20758" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_15214" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="151" name="product_20759" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_15215" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="152" name="product_20760" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_15216" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="153" name="product_20761" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_20758" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="154" name="product_20762" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_20759" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="155" name="product_20763" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_20760" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <xdr:cNvPr id="156" name="product_20765" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_20761" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="157" name="product_20766" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_20762" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="158" name="product_20773" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_20763" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <xdr:cNvPr id="159" name="product_20777" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_20765" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <xdr:cNvPr id="160" name="product_20781" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_20766" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <xdr:cNvPr id="161" name="product_20780" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_20773" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <xdr:cNvPr id="162" name="product_20779" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_20777" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <xdr:cNvPr id="163" name="product_20778" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_20781" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <xdr:cNvPr id="164" name="product_20776" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_20780" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <xdr:cNvPr id="165" name="product_20775" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_20779" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <xdr:cNvPr id="166" name="product_20774" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_20778" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <xdr:cNvPr id="167" name="product_20772" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_20776" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <xdr:cNvPr id="168" name="product_20771" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_20775" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <xdr:cNvPr id="169" name="product_20770" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_20774" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <xdr:cNvPr id="170" name="product_20769" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_20772" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <xdr:cNvPr id="171" name="product_20768" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_20771" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <xdr:cNvPr id="172" name="product_20767" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_20770" descr=""/>
-[...110 lines deleted...]
-        <xdr:cNvPr id="173" name="product_20767" descr=""/>
+        <xdr:cNvPr id="173" name="product_20764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7969,3581 +7902,3517 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzor-jo-malone/aromadiffuzor-jo-malone-red-roses-165-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G191"/>
+  <dimension ref="A1:G187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
-      <c r="E6" s="17"/>
-      <c r="F6" s="12"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="10"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7" outlineLevel="1">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7" outlineLevel="1">
-      <c r="A8" s="19"/>
+      <c r="A8" s="16"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
-      <c r="F8" s="14"/>
+      <c r="F8" s="12"/>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A9" s="20">
+      <c r="A9" s="17">
         <v>1</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="15">
-        <v>750.0</v>
+      <c r="F9" s="13">
+        <v>800.0</v>
       </c>
       <c r="G9" s="9"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A10" s="20">
+      <c r="A10" s="17">
         <v>2</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="15">
-        <v>750.0</v>
+      <c r="F10" s="13">
+        <v>800.0</v>
       </c>
       <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A11" s="20">
+      <c r="A11" s="17">
         <v>3</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="15">
-        <v>750.0</v>
+      <c r="F11" s="13">
+        <v>800.0</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A12" s="20">
+      <c r="A12" s="17">
         <v>4</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="15">
-        <v>750.0</v>
+      <c r="F12" s="13">
+        <v>800.0</v>
       </c>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A13" s="20">
+      <c r="A13" s="17">
         <v>5</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F13" s="15">
-        <v>750.0</v>
+      <c r="F13" s="13">
+        <v>800.0</v>
       </c>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A14" s="20">
+      <c r="A14" s="17">
         <v>6</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F14" s="15">
-        <v>750.0</v>
+      <c r="F14" s="13">
+        <v>800.0</v>
       </c>
       <c r="G14" s="9"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A15" s="20">
+      <c r="A15" s="17">
         <v>7</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="15">
-        <v>750.0</v>
+      <c r="F15" s="13">
+        <v>800.0</v>
       </c>
       <c r="G15" s="9"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A16" s="20">
+      <c r="A16" s="17">
         <v>8</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="15">
-        <v>750.0</v>
+      <c r="F16" s="13">
+        <v>800.0</v>
       </c>
       <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A17" s="20">
+      <c r="A17" s="17">
         <v>9</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F17" s="15">
-        <v>750.0</v>
+      <c r="F17" s="13">
+        <v>800.0</v>
       </c>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" outlineLevel="1">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="12"/>
+      <c r="F18" s="10"/>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7" outlineLevel="2">
       <c r="A19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F19" s="13" t="s">
+      <c r="F19" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7" outlineLevel="2">
-      <c r="A20" s="22"/>
+      <c r="A20" s="19"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
-      <c r="F20" s="14"/>
+      <c r="F20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A21" s="20">
+      <c r="A21" s="17">
         <v>1</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="15">
-        <v>750.0</v>
+      <c r="F21" s="13">
+        <v>800.0</v>
       </c>
       <c r="G21" s="9"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A22" s="20">
+      <c r="A22" s="17">
         <v>2</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F22" s="15">
-        <v>750.0</v>
+      <c r="F22" s="13">
+        <v>800.0</v>
       </c>
       <c r="G22" s="9"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A23" s="20">
+      <c r="A23" s="17">
         <v>3</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F23" s="15">
-        <v>750.0</v>
+      <c r="F23" s="13">
+        <v>800.0</v>
       </c>
       <c r="G23" s="9"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A24" s="20">
+      <c r="A24" s="17">
         <v>4</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F24" s="15">
-        <v>750.0</v>
+      <c r="F24" s="13">
+        <v>800.0</v>
       </c>
       <c r="G24" s="9"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A25" s="20">
+      <c r="A25" s="17">
         <v>5</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F25" s="15">
-        <v>750.0</v>
+      <c r="F25" s="13">
+        <v>800.0</v>
       </c>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A26" s="20">
+      <c r="A26" s="17">
         <v>6</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F26" s="15">
-        <v>750.0</v>
+      <c r="F26" s="13">
+        <v>800.0</v>
       </c>
       <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A27" s="20">
+      <c r="A27" s="17">
         <v>7</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F27" s="15">
-        <v>750.0</v>
+      <c r="F27" s="13">
+        <v>800.0</v>
       </c>
       <c r="G27" s="9"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A28" s="20">
+      <c r="A28" s="17">
         <v>8</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F28" s="15">
-        <v>750.0</v>
+      <c r="F28" s="13">
+        <v>800.0</v>
       </c>
       <c r="G28" s="9"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A29" s="20">
+      <c r="A29" s="17">
         <v>9</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F29" s="15">
-        <v>750.0</v>
+      <c r="F29" s="13">
+        <v>800.0</v>
       </c>
       <c r="G29" s="9"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A30" s="20">
+      <c r="A30" s="17">
         <v>10</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F30" s="15">
-        <v>750.0</v>
+      <c r="F30" s="13">
+        <v>800.0</v>
       </c>
       <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A31" s="20">
+      <c r="A31" s="17">
         <v>11</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="15">
-        <v>750.0</v>
+      <c r="F31" s="13">
+        <v>800.0</v>
       </c>
       <c r="G31" s="9"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A32" s="20">
+      <c r="A32" s="17">
         <v>12</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F32" s="15">
-        <v>750.0</v>
+      <c r="F32" s="13">
+        <v>800.0</v>
       </c>
       <c r="G32" s="9"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A33" s="20">
+      <c r="A33" s="17">
         <v>13</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F33" s="15">
-        <v>750.0</v>
+      <c r="F33" s="13">
+        <v>800.0</v>
       </c>
       <c r="G33" s="9"/>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A34" s="20">
+      <c r="A34" s="17">
         <v>14</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F34" s="15">
-        <v>750.0</v>
+      <c r="F34" s="13">
+        <v>800.0</v>
       </c>
       <c r="G34" s="9"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A35" s="20">
+      <c r="A35" s="17">
         <v>15</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F35" s="15">
-        <v>750.0</v>
+      <c r="F35" s="13">
+        <v>800.0</v>
       </c>
       <c r="G35" s="9"/>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A36" s="20">
+      <c r="A36" s="17">
         <v>16</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F36" s="15">
-        <v>750.0</v>
+      <c r="F36" s="13">
+        <v>800.0</v>
       </c>
       <c r="G36" s="9"/>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A37" s="20">
+      <c r="A37" s="17">
         <v>17</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F37" s="15">
-        <v>750.0</v>
+      <c r="F37" s="13">
+        <v>800.0</v>
       </c>
       <c r="G37" s="9"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A38" s="20">
+      <c r="A38" s="17">
         <v>18</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F38" s="15">
-        <v>750.0</v>
+      <c r="F38" s="13">
+        <v>800.0</v>
       </c>
       <c r="G38" s="9"/>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A39" s="20">
+      <c r="A39" s="17">
         <v>19</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F39" s="15">
-        <v>750.0</v>
+      <c r="F39" s="13">
+        <v>800.0</v>
       </c>
       <c r="G39" s="9"/>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A40" s="20">
+      <c r="A40" s="17">
         <v>20</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F40" s="15">
-        <v>750.0</v>
+      <c r="F40" s="13">
+        <v>800.0</v>
       </c>
       <c r="G40" s="9"/>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A41" s="20">
+      <c r="A41" s="17">
         <v>21</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F41" s="15">
-        <v>750.0</v>
+      <c r="F41" s="13">
+        <v>800.0</v>
       </c>
       <c r="G41" s="9"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A42" s="20">
+      <c r="A42" s="17">
         <v>22</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F42" s="15">
-        <v>750.0</v>
+      <c r="F42" s="13">
+        <v>800.0</v>
       </c>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A43" s="20">
+      <c r="A43" s="17">
         <v>23</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F43" s="15">
-        <v>750.0</v>
+      <c r="F43" s="13">
+        <v>800.0</v>
       </c>
       <c r="G43" s="9"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A44" s="20">
+      <c r="A44" s="17">
         <v>24</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F44" s="15">
-        <v>750.0</v>
+      <c r="F44" s="13">
+        <v>800.0</v>
       </c>
       <c r="G44" s="9"/>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A45" s="20">
+      <c r="A45" s="17">
         <v>25</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F45" s="15">
-        <v>750.0</v>
+      <c r="F45" s="13">
+        <v>800.0</v>
       </c>
       <c r="G45" s="9"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A46" s="20">
+      <c r="A46" s="17">
         <v>26</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F46" s="15">
-        <v>750.0</v>
+      <c r="F46" s="13">
+        <v>800.0</v>
       </c>
       <c r="G46" s="9"/>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A47" s="20">
+      <c r="A47" s="17">
         <v>27</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F47" s="15">
-        <v>750.0</v>
+      <c r="F47" s="13">
+        <v>800.0</v>
       </c>
       <c r="G47" s="9"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A48" s="20">
+      <c r="A48" s="17">
         <v>28</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F48" s="15">
-        <v>750.0</v>
+      <c r="F48" s="13">
+        <v>800.0</v>
       </c>
       <c r="G48" s="9"/>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A49" s="20">
+      <c r="A49" s="17">
         <v>29</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F49" s="15">
-        <v>750.0</v>
+      <c r="F49" s="13">
+        <v>800.0</v>
       </c>
       <c r="G49" s="9"/>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A50" s="20">
+      <c r="A50" s="17">
         <v>30</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F50" s="15">
-        <v>750.0</v>
+      <c r="F50" s="13">
+        <v>800.0</v>
       </c>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A51" s="20">
+      <c r="A51" s="17">
         <v>31</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F51" s="15">
-        <v>750.0</v>
+      <c r="F51" s="13">
+        <v>800.0</v>
       </c>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A52" s="20">
+      <c r="A52" s="17">
         <v>32</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F52" s="15">
-        <v>750.0</v>
+      <c r="F52" s="13">
+        <v>800.0</v>
       </c>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A53" s="20">
+      <c r="A53" s="17">
         <v>33</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F53" s="15">
-        <v>750.0</v>
+      <c r="F53" s="13">
+        <v>800.0</v>
       </c>
       <c r="G53" s="9"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A54" s="20">
+      <c r="A54" s="17">
         <v>34</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F54" s="15">
-        <v>750.0</v>
+      <c r="F54" s="13">
+        <v>800.0</v>
       </c>
       <c r="G54" s="9"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A55" s="20">
+      <c r="A55" s="17">
         <v>35</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F55" s="15">
-        <v>750.0</v>
+      <c r="F55" s="13">
+        <v>800.0</v>
       </c>
       <c r="G55" s="9"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A56" s="20">
+      <c r="A56" s="17">
         <v>36</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F56" s="15">
-        <v>750.0</v>
+      <c r="F56" s="13">
+        <v>800.0</v>
       </c>
       <c r="G56" s="9"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A57" s="20">
+      <c r="A57" s="17">
         <v>37</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F57" s="15">
-        <v>750.0</v>
+      <c r="F57" s="13">
+        <v>800.0</v>
       </c>
       <c r="G57" s="9"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A58" s="20">
+      <c r="A58" s="17">
         <v>38</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F58" s="15">
-        <v>750.0</v>
+      <c r="F58" s="13">
+        <v>800.0</v>
       </c>
       <c r="G58" s="9"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A59" s="20">
+      <c r="A59" s="17">
         <v>39</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="15">
-        <v>750.0</v>
+      <c r="F59" s="13">
+        <v>800.0</v>
       </c>
       <c r="G59" s="9"/>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A60" s="20">
+      <c r="A60" s="17">
         <v>40</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F60" s="15">
-        <v>750.0</v>
+      <c r="F60" s="13">
+        <v>800.0</v>
       </c>
       <c r="G60" s="9"/>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A61" s="20">
+      <c r="A61" s="17">
         <v>41</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F61" s="15">
-        <v>750.0</v>
+      <c r="F61" s="13">
+        <v>800.0</v>
       </c>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A62" s="20">
+      <c r="A62" s="17">
         <v>42</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F62" s="15">
-        <v>750.0</v>
+      <c r="F62" s="13">
+        <v>800.0</v>
       </c>
       <c r="G62" s="9"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A63" s="20">
+      <c r="A63" s="17">
         <v>43</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F63" s="15">
-        <v>750.0</v>
+      <c r="F63" s="13">
+        <v>800.0</v>
       </c>
       <c r="G63" s="9"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A64" s="20">
+      <c r="A64" s="17">
         <v>44</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F64" s="15">
-        <v>750.0</v>
+      <c r="F64" s="13">
+        <v>800.0</v>
       </c>
       <c r="G64" s="9"/>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A65" s="20">
+      <c r="A65" s="17">
         <v>45</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F65" s="15">
-        <v>750.0</v>
+      <c r="F65" s="13">
+        <v>800.0</v>
       </c>
       <c r="G65" s="9"/>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A66" s="20">
+      <c r="A66" s="17">
         <v>46</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F66" s="15">
-        <v>750.0</v>
+      <c r="F66" s="13">
+        <v>800.0</v>
       </c>
       <c r="G66" s="9"/>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A67" s="20">
+      <c r="A67" s="17">
         <v>47</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F67" s="15">
-        <v>750.0</v>
+      <c r="F67" s="13">
+        <v>800.0</v>
       </c>
       <c r="G67" s="9"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A68" s="20">
+      <c r="A68" s="17">
         <v>48</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F68" s="15">
-        <v>750.0</v>
+      <c r="F68" s="13">
+        <v>800.0</v>
       </c>
       <c r="G68" s="9"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A69" s="20">
+      <c r="A69" s="17">
         <v>49</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F69" s="15">
-        <v>750.0</v>
+      <c r="F69" s="13">
+        <v>800.0</v>
       </c>
       <c r="G69" s="9"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A70" s="20">
+      <c r="A70" s="17">
         <v>50</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F70" s="15">
-        <v>750.0</v>
+      <c r="F70" s="13">
+        <v>800.0</v>
       </c>
       <c r="G70" s="9"/>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A71" s="20">
+      <c r="A71" s="17">
         <v>51</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F71" s="15">
-        <v>750.0</v>
+      <c r="F71" s="13">
+        <v>800.0</v>
       </c>
       <c r="G71" s="9"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A72" s="20">
+      <c r="A72" s="17">
         <v>52</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F72" s="15">
-        <v>750.0</v>
+      <c r="F72" s="13">
+        <v>800.0</v>
       </c>
       <c r="G72" s="9"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A73" s="20">
+      <c r="A73" s="17">
         <v>53</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F73" s="15">
-        <v>750.0</v>
+      <c r="F73" s="13">
+        <v>800.0</v>
       </c>
       <c r="G73" s="9"/>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A74" s="20">
+      <c r="A74" s="17">
         <v>54</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F74" s="15">
-        <v>750.0</v>
+      <c r="F74" s="13">
+        <v>800.0</v>
       </c>
       <c r="G74" s="9"/>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A75" s="20">
+      <c r="A75" s="17">
         <v>55</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F75" s="15">
-        <v>750.0</v>
+      <c r="F75" s="13">
+        <v>800.0</v>
       </c>
       <c r="G75" s="9"/>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A76" s="20">
+      <c r="A76" s="17">
         <v>56</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F76" s="15">
-        <v>750.0</v>
+      <c r="F76" s="13">
+        <v>800.0</v>
       </c>
       <c r="G76" s="9"/>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A77" s="20">
+      <c r="A77" s="17">
         <v>57</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F77" s="15">
-        <v>750.0</v>
+      <c r="F77" s="13">
+        <v>800.0</v>
       </c>
       <c r="G77" s="9"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A78" s="20">
+      <c r="A78" s="17">
         <v>58</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>128</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F78" s="15">
-        <v>750.0</v>
+      <c r="F78" s="13">
+        <v>800.0</v>
       </c>
       <c r="G78" s="9"/>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A79" s="20">
+      <c r="A79" s="17">
         <v>59</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F79" s="15">
-        <v>750.0</v>
+      <c r="F79" s="13">
+        <v>800.0</v>
       </c>
       <c r="G79" s="9"/>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A80" s="20">
+      <c r="A80" s="17">
         <v>60</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>132</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F80" s="15">
-        <v>750.0</v>
+      <c r="F80" s="13">
+        <v>800.0</v>
       </c>
       <c r="G80" s="9"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A81" s="20">
+      <c r="A81" s="17">
         <v>61</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F81" s="15">
-        <v>750.0</v>
+      <c r="F81" s="13">
+        <v>800.0</v>
       </c>
       <c r="G81" s="9"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A82" s="20">
+      <c r="A82" s="17">
         <v>62</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>136</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F82" s="15">
-        <v>750.0</v>
+      <c r="F82" s="13">
+        <v>800.0</v>
       </c>
       <c r="G82" s="9"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A83" s="20">
+      <c r="A83" s="17">
         <v>63</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F83" s="15">
-        <v>750.0</v>
+      <c r="F83" s="13">
+        <v>800.0</v>
       </c>
       <c r="G83" s="9"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A84" s="20">
+      <c r="A84" s="17">
         <v>64</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F84" s="15">
-        <v>750.0</v>
+      <c r="F84" s="13">
+        <v>800.0</v>
       </c>
       <c r="G84" s="9"/>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A85" s="20">
+      <c r="A85" s="17">
         <v>65</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F85" s="15">
-        <v>750.0</v>
+      <c r="F85" s="13">
+        <v>800.0</v>
       </c>
       <c r="G85" s="9"/>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A86" s="20">
+      <c r="A86" s="17">
         <v>66</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F86" s="15">
-        <v>750.0</v>
+      <c r="F86" s="13">
+        <v>800.0</v>
       </c>
       <c r="G86" s="9"/>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A87" s="20">
+      <c r="A87" s="17">
         <v>67</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>146</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F87" s="15">
-        <v>750.0</v>
+      <c r="F87" s="13">
+        <v>800.0</v>
       </c>
       <c r="G87" s="9"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A88" s="20">
+      <c r="A88" s="17">
         <v>68</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F88" s="15">
-        <v>750.0</v>
+      <c r="F88" s="13">
+        <v>800.0</v>
       </c>
       <c r="G88" s="9"/>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A89" s="20">
+      <c r="A89" s="17">
         <v>69</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F89" s="15">
-        <v>750.0</v>
+      <c r="F89" s="13">
+        <v>800.0</v>
       </c>
       <c r="G89" s="9"/>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A90" s="20">
+      <c r="A90" s="17">
         <v>70</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F90" s="15">
-        <v>750.0</v>
+      <c r="F90" s="13">
+        <v>800.0</v>
       </c>
       <c r="G90" s="9"/>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A91" s="20">
+      <c r="A91" s="17">
         <v>71</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F91" s="15">
-        <v>750.0</v>
+      <c r="F91" s="13">
+        <v>800.0</v>
       </c>
       <c r="G91" s="9"/>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A92" s="20">
+      <c r="A92" s="17">
         <v>72</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F92" s="15">
-        <v>750.0</v>
+      <c r="F92" s="13">
+        <v>800.0</v>
       </c>
       <c r="G92" s="9"/>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A93" s="20">
+      <c r="A93" s="17">
         <v>73</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F93" s="15">
-        <v>750.0</v>
+      <c r="F93" s="13">
+        <v>800.0</v>
       </c>
       <c r="G93" s="9"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A94" s="20">
+      <c r="A94" s="17">
         <v>74</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F94" s="15">
-        <v>750.0</v>
+      <c r="F94" s="13">
+        <v>800.0</v>
       </c>
       <c r="G94" s="9"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A95" s="20">
+      <c r="A95" s="17">
         <v>75</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F95" s="15">
-        <v>750.0</v>
+      <c r="F95" s="13">
+        <v>800.0</v>
       </c>
       <c r="G95" s="9"/>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A96" s="20">
+      <c r="A96" s="17">
         <v>76</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F96" s="15">
-        <v>750.0</v>
+      <c r="F96" s="13">
+        <v>800.0</v>
       </c>
       <c r="G96" s="9"/>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A97" s="20">
+      <c r="A97" s="17">
         <v>77</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>166</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F97" s="15">
-        <v>750.0</v>
+      <c r="F97" s="13">
+        <v>800.0</v>
       </c>
       <c r="G97" s="9"/>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A98" s="20">
+      <c r="A98" s="17">
         <v>78</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>168</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F98" s="15">
-        <v>750.0</v>
+      <c r="F98" s="13">
+        <v>800.0</v>
       </c>
       <c r="G98" s="9"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A99" s="20">
+      <c r="A99" s="17">
         <v>79</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>170</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F99" s="15">
-        <v>750.0</v>
+      <c r="F99" s="13">
+        <v>800.0</v>
       </c>
       <c r="G99" s="9"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A100" s="20">
+      <c r="A100" s="17">
         <v>80</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>172</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F100" s="15">
-        <v>750.0</v>
+      <c r="F100" s="13">
+        <v>800.0</v>
       </c>
       <c r="G100" s="9"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A101" s="20">
+      <c r="A101" s="17">
         <v>81</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>173</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>174</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F101" s="15">
-        <v>750.0</v>
+      <c r="F101" s="13">
+        <v>800.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A102" s="20">
+      <c r="A102" s="17">
         <v>82</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>176</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F102" s="15">
-        <v>750.0</v>
+      <c r="F102" s="13">
+        <v>800.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A103" s="20">
+      <c r="A103" s="17">
         <v>83</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F103" s="15">
-        <v>750.0</v>
+      <c r="F103" s="13">
+        <v>800.0</v>
       </c>
       <c r="G103" s="9"/>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A104" s="20">
+      <c r="A104" s="17">
         <v>84</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>180</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F104" s="15">
-        <v>750.0</v>
+      <c r="F104" s="13">
+        <v>800.0</v>
       </c>
       <c r="G104" s="9"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A105" s="20">
+      <c r="A105" s="17">
         <v>85</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F105" s="15">
-        <v>750.0</v>
+      <c r="F105" s="13">
+        <v>800.0</v>
       </c>
       <c r="G105" s="9"/>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A106" s="20">
+      <c r="A106" s="17">
         <v>86</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F106" s="15">
-        <v>750.0</v>
+      <c r="F106" s="13">
+        <v>800.0</v>
       </c>
       <c r="G106" s="9"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A107" s="20">
+      <c r="A107" s="17">
         <v>87</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>186</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F107" s="15">
-        <v>750.0</v>
+      <c r="F107" s="13">
+        <v>800.0</v>
       </c>
       <c r="G107" s="9"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A108" s="20">
+      <c r="A108" s="17">
         <v>88</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F108" s="15">
-        <v>750.0</v>
+      <c r="F108" s="13">
+        <v>800.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A109" s="20">
+      <c r="A109" s="17">
         <v>89</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>190</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F109" s="15">
-        <v>750.0</v>
+      <c r="F109" s="13">
+        <v>800.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A110" s="20">
+      <c r="A110" s="17">
         <v>90</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>191</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F110" s="15">
-        <v>750.0</v>
+      <c r="F110" s="13">
+        <v>800.0</v>
       </c>
       <c r="G110" s="9"/>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A111" s="20">
+      <c r="A111" s="17">
         <v>91</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>194</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F111" s="15">
-        <v>750.0</v>
+      <c r="F111" s="13">
+        <v>800.0</v>
       </c>
       <c r="G111" s="9"/>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A112" s="20">
+      <c r="A112" s="17">
         <v>92</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F112" s="15">
-        <v>750.0</v>
+      <c r="F112" s="13">
+        <v>800.0</v>
       </c>
       <c r="G112" s="9"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A113" s="20">
+      <c r="A113" s="17">
         <v>93</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>198</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F113" s="15">
-        <v>750.0</v>
+      <c r="F113" s="13">
+        <v>800.0</v>
       </c>
       <c r="G113" s="9"/>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A114" s="20">
+      <c r="A114" s="17">
         <v>94</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F114" s="15">
-        <v>750.0</v>
+      <c r="F114" s="13">
+        <v>800.0</v>
       </c>
       <c r="G114" s="9"/>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A115" s="20">
+      <c r="A115" s="17">
         <v>95</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F115" s="15">
-        <v>750.0</v>
+      <c r="F115" s="13">
+        <v>800.0</v>
       </c>
       <c r="G115" s="9"/>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A116" s="20">
+      <c r="A116" s="17">
         <v>96</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>203</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>204</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F116" s="15">
-        <v>750.0</v>
+      <c r="F116" s="13">
+        <v>800.0</v>
       </c>
       <c r="G116" s="9"/>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A117" s="20">
+      <c r="A117" s="17">
         <v>97</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F117" s="15">
-        <v>750.0</v>
+      <c r="F117" s="13">
+        <v>800.0</v>
       </c>
       <c r="G117" s="9"/>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A118" s="20">
+      <c r="A118" s="17">
         <v>98</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F118" s="15">
-        <v>750.0</v>
+      <c r="F118" s="13">
+        <v>800.0</v>
       </c>
       <c r="G118" s="9"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A119" s="20">
+      <c r="A119" s="17">
         <v>99</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>209</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>210</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F119" s="15">
-        <v>750.0</v>
+      <c r="F119" s="13">
+        <v>800.0</v>
       </c>
       <c r="G119" s="9"/>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A120" s="20">
+      <c r="A120" s="17">
         <v>100</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F120" s="15">
-        <v>750.0</v>
+      <c r="F120" s="13">
+        <v>800.0</v>
       </c>
       <c r="G120" s="9"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A121" s="20">
+      <c r="A121" s="17">
         <v>101</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>214</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F121" s="15">
-        <v>750.0</v>
+      <c r="F121" s="13">
+        <v>800.0</v>
       </c>
       <c r="G121" s="9"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A122" s="20">
+      <c r="A122" s="17">
         <v>102</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>216</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F122" s="15">
-        <v>750.0</v>
+      <c r="F122" s="13">
+        <v>800.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A123" s="20">
+      <c r="A123" s="17">
         <v>103</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F123" s="15">
-        <v>750.0</v>
+      <c r="F123" s="13">
+        <v>800.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A124" s="20">
+      <c r="A124" s="17">
         <v>104</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>220</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F124" s="15">
-        <v>750.0</v>
+      <c r="F124" s="13">
+        <v>800.0</v>
       </c>
       <c r="G124" s="9"/>
     </row>
     <row r="125" spans="1:7" outlineLevel="1">
-      <c r="A125" s="21" t="s">
+      <c r="A125" s="18" t="s">
         <v>221</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
-      <c r="F125" s="12"/>
+      <c r="F125" s="10"/>
       <c r="G125" s="2"/>
     </row>
     <row r="126" spans="1:7" outlineLevel="2">
       <c r="A126" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F126" s="13" t="s">
+      <c r="F126" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7" outlineLevel="2">
-      <c r="A127" s="22"/>
+      <c r="A127" s="19"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
-      <c r="F127" s="14"/>
+      <c r="F127" s="12"/>
       <c r="G127" s="7"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A128" s="23">
+      <c r="A128" s="17">
         <v>1</v>
       </c>
-      <c r="B128" s="10"/>
-      <c r="C128" s="11" t="s">
+      <c r="B128" s="8"/>
+      <c r="C128" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="D128" s="11" t="s">
+      <c r="D128" s="9" t="s">
         <v>223</v>
       </c>
-      <c r="E128" s="10">
-[...8 lines deleted...]
-      <c r="A129" s="21" t="s">
+      <c r="E128" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G128" s="9"/>
+    </row>
+    <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A129" s="17">
+        <v>2</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="B129" s="2"/>
-[...7 lines deleted...]
-      <c r="A130" s="3" t="s">
+      <c r="D129" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G129" s="9"/>
+    </row>
+    <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A130" s="17">
+        <v>3</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G130" s="9"/>
+    </row>
+    <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A131" s="17">
         <v>4</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="B131" s="8"/>
+      <c r="C131" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G131" s="9"/>
+    </row>
+    <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A132" s="17">
         <v>5</v>
-      </c>
-[...27 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F132" s="15">
+      <c r="F132" s="13">
         <v>1100.0</v>
       </c>
       <c r="G132" s="9"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A133" s="20">
-        <v>2</v>
+      <c r="A133" s="17">
+        <v>6</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F133" s="15">
+      <c r="F133" s="13">
         <v>1100.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A134" s="20">
-        <v>3</v>
+      <c r="A134" s="17">
+        <v>7</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F134" s="15">
+      <c r="F134" s="13">
         <v>1100.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A135" s="20">
-        <v>4</v>
+      <c r="A135" s="17">
+        <v>8</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F135" s="15">
+      <c r="F135" s="13">
         <v>1100.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A136" s="20">
-        <v>5</v>
+      <c r="A136" s="17">
+        <v>9</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F136" s="15">
+      <c r="F136" s="13">
         <v>1100.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A137" s="20">
-        <v>6</v>
+      <c r="A137" s="17">
+        <v>10</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F137" s="15">
+      <c r="F137" s="13">
         <v>1100.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A138" s="20">
-        <v>7</v>
+      <c r="A138" s="17">
+        <v>11</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F138" s="15">
+      <c r="F138" s="13">
         <v>1100.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A139" s="20">
-        <v>8</v>
+      <c r="A139" s="17">
+        <v>12</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F139" s="15">
+      <c r="F139" s="13">
         <v>1100.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A140" s="20">
-        <v>9</v>
+      <c r="A140" s="17">
+        <v>13</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F140" s="15">
+      <c r="F140" s="13">
         <v>1100.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A141" s="20">
-        <v>10</v>
+      <c r="A141" s="17">
+        <v>14</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F141" s="15">
+      <c r="F141" s="13">
         <v>1100.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A142" s="20">
-        <v>11</v>
+      <c r="A142" s="17">
+        <v>15</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F142" s="15">
+      <c r="F142" s="13">
         <v>1100.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A143" s="20">
-        <v>12</v>
+      <c r="A143" s="17">
+        <v>16</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F143" s="15">
+      <c r="F143" s="13">
         <v>1100.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A144" s="20">
-        <v>13</v>
+      <c r="A144" s="17">
+        <v>17</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F144" s="15">
+      <c r="F144" s="13">
         <v>1100.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A145" s="20">
-        <v>14</v>
+      <c r="A145" s="17">
+        <v>18</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F145" s="15">
+      <c r="F145" s="13">
         <v>1100.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A146" s="20">
-        <v>15</v>
+      <c r="A146" s="17">
+        <v>19</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F146" s="15">
+      <c r="F146" s="13">
         <v>1100.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A147" s="20">
-        <v>16</v>
+      <c r="A147" s="17">
+        <v>20</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F147" s="15">
+      <c r="F147" s="13">
         <v>1100.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A148" s="20">
-        <v>17</v>
+      <c r="A148" s="17">
+        <v>21</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F148" s="15">
+      <c r="F148" s="13">
         <v>1100.0</v>
       </c>
       <c r="G148" s="9"/>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A149" s="20">
-        <v>18</v>
+      <c r="A149" s="17">
+        <v>22</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F149" s="15">
+      <c r="F149" s="13">
         <v>1100.0</v>
       </c>
       <c r="G149" s="9"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A150" s="20">
-        <v>19</v>
+      <c r="A150" s="17">
+        <v>23</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F150" s="15">
+      <c r="F150" s="13">
         <v>1100.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A151" s="20">
-        <v>20</v>
+      <c r="A151" s="17">
+        <v>24</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F151" s="15">
+      <c r="F151" s="13">
         <v>1100.0</v>
       </c>
       <c r="G151" s="9"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A152" s="20">
-        <v>21</v>
+      <c r="A152" s="17">
+        <v>25</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F152" s="15">
+      <c r="F152" s="13">
         <v>1100.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A153" s="20">
-        <v>22</v>
+      <c r="A153" s="17">
+        <v>26</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F153" s="15">
+      <c r="F153" s="13">
         <v>1100.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A154" s="20">
-        <v>23</v>
+      <c r="A154" s="17">
+        <v>27</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F154" s="15">
+      <c r="F154" s="13">
         <v>1100.0</v>
       </c>
       <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A155" s="20">
-        <v>24</v>
+      <c r="A155" s="17">
+        <v>28</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F155" s="15">
+      <c r="F155" s="13">
         <v>1100.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A156" s="20">
-        <v>25</v>
+      <c r="A156" s="17">
+        <v>29</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F156" s="15">
+      <c r="F156" s="13">
         <v>1100.0</v>
       </c>
       <c r="G156" s="9"/>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A157" s="20">
-        <v>26</v>
+      <c r="A157" s="17">
+        <v>30</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F157" s="15">
+      <c r="F157" s="13">
         <v>1100.0</v>
       </c>
       <c r="G157" s="9"/>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A158" s="20">
-        <v>27</v>
+      <c r="A158" s="17">
+        <v>31</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E158" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F158" s="15">
+      <c r="F158" s="13">
         <v>1100.0</v>
       </c>
       <c r="G158" s="9"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A159" s="20">
-        <v>28</v>
+      <c r="A159" s="17">
+        <v>32</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F159" s="15">
+      <c r="F159" s="13">
         <v>1100.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A160" s="20">
-        <v>29</v>
+      <c r="A160" s="17">
+        <v>33</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F160" s="15">
+      <c r="F160" s="13">
         <v>1100.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A161" s="20">
-        <v>30</v>
+      <c r="A161" s="17">
+        <v>34</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E161" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F161" s="15">
+      <c r="F161" s="13">
         <v>1100.0</v>
       </c>
       <c r="G161" s="9"/>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A162" s="20">
-        <v>31</v>
+      <c r="A162" s="17">
+        <v>35</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E162" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F162" s="15">
+      <c r="F162" s="13">
         <v>1100.0</v>
       </c>
       <c r="G162" s="9"/>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A163" s="20">
-        <v>32</v>
+      <c r="A163" s="17">
+        <v>36</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E163" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F163" s="15">
+      <c r="F163" s="13">
         <v>1100.0</v>
       </c>
       <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A164" s="20">
-        <v>33</v>
+      <c r="A164" s="17">
+        <v>37</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F164" s="15">
+      <c r="F164" s="13">
         <v>1100.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A165" s="20">
-        <v>34</v>
+      <c r="A165" s="17">
+        <v>38</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F165" s="15">
+      <c r="F165" s="13">
         <v>1100.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A166" s="20">
-        <v>35</v>
+      <c r="A166" s="17">
+        <v>39</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F166" s="15">
+      <c r="F166" s="13">
         <v>1100.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A167" s="20">
-        <v>36</v>
+      <c r="A167" s="17">
+        <v>40</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F167" s="15">
+      <c r="F167" s="13">
         <v>1100.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A168" s="20">
-        <v>37</v>
+      <c r="A168" s="17">
+        <v>41</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F168" s="15">
+      <c r="F168" s="13">
         <v>1100.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A169" s="20">
-        <v>38</v>
+      <c r="A169" s="17">
+        <v>42</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F169" s="15">
+      <c r="F169" s="13">
         <v>1100.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A170" s="20">
-        <v>39</v>
+      <c r="A170" s="17">
+        <v>43</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F170" s="15">
+      <c r="F170" s="13">
         <v>1100.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A171" s="20">
-        <v>40</v>
+      <c r="A171" s="17">
+        <v>44</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F171" s="15">
+      <c r="F171" s="13">
         <v>1100.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A172" s="20">
-        <v>41</v>
+      <c r="A172" s="17">
+        <v>45</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F172" s="15">
+      <c r="F172" s="13">
         <v>1100.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A173" s="20">
-        <v>42</v>
+      <c r="A173" s="17">
+        <v>46</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F173" s="15">
+      <c r="F173" s="13">
         <v>1100.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A174" s="20">
-        <v>43</v>
+      <c r="A174" s="17">
+        <v>47</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F174" s="15">
+      <c r="F174" s="13">
         <v>1100.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A175" s="20">
-        <v>44</v>
+      <c r="A175" s="17">
+        <v>48</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F175" s="15">
+      <c r="F175" s="13">
         <v>1100.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A176" s="20">
-        <v>45</v>
+      <c r="A176" s="17">
+        <v>49</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F176" s="15">
+      <c r="F176" s="13">
         <v>1100.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A177" s="20">
-        <v>46</v>
+      <c r="A177" s="17">
+        <v>50</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F177" s="15">
+      <c r="F177" s="13">
         <v>1100.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A178" s="20">
-        <v>47</v>
+      <c r="A178" s="17">
+        <v>51</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F178" s="15">
+      <c r="F178" s="13">
         <v>1100.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A179" s="20">
-        <v>48</v>
+      <c r="A179" s="17">
+        <v>52</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F179" s="15">
+      <c r="F179" s="13">
         <v>1100.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A180" s="20">
-        <v>49</v>
+      <c r="A180" s="17">
+        <v>53</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F180" s="15">
+      <c r="F180" s="13">
         <v>1100.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A181" s="20">
-        <v>50</v>
+      <c r="A181" s="17">
+        <v>54</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F181" s="15">
+      <c r="F181" s="13">
         <v>1100.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A182" s="20">
-        <v>51</v>
+      <c r="A182" s="17">
+        <v>55</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E182" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F182" s="15">
+      <c r="F182" s="13">
         <v>1100.0</v>
       </c>
       <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A183" s="20">
-        <v>52</v>
+      <c r="A183" s="17">
+        <v>56</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F183" s="15">
+      <c r="F183" s="13">
         <v>1100.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A184" s="20">
-        <v>53</v>
+      <c r="A184" s="17">
+        <v>57</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F184" s="15">
+      <c r="F184" s="13">
         <v>1100.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A185" s="20">
-        <v>54</v>
+      <c r="A185" s="17">
+        <v>58</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F185" s="15">
+      <c r="F185" s="13">
         <v>1100.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A186" s="20">
-        <v>55</v>
+      <c r="A186" s="17">
+        <v>59</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F186" s="15">
+      <c r="F186" s="13">
         <v>1100.0</v>
       </c>
       <c r="G186" s="9"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A187" s="20">
-        <v>56</v>
+      <c r="A187" s="17">
+        <v>60</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E187" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F187" s="15">
+      <c r="F187" s="13">
         <v>1100.0</v>
       </c>
       <c r="G187" s="9"/>
-    </row>
-[...74 lines deleted...]
-      <c r="G191" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A125:G125"/>
     <mergeCell ref="A127:G127"/>
-    <mergeCell ref="A129:G129"/>
-    <mergeCell ref="A131:G131"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
@@ -11617,110 +11486,109 @@
     <hyperlink ref="D101" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_115"/>
-    <hyperlink ref="D132" r:id="rId_hyperlink_116"/>
-[...58 lines deleted...]
-    <hyperlink ref="D191" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_174"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>