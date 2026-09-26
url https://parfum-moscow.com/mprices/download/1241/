--- v1 (2026-08-12)
+++ v2 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:08</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:37</t>
   </si>
   <si>
     <t>Аромадиффузоры для дома</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -217,56 +217,50 @@
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Tiziana Terenzi Gumin 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Attar Collection Musk Kashmir 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Byredo Blanche 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-blanche-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - By Cillian Dangereuses 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - By Cillian Good Girl Gone Bad Extreme 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Initio Parfums Prives Magnetic Blend 1 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Byredo Mojave Ghost 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/</t>
   </si>
   <si>
     <t>Аромадиффузор NEW (LUX) - Byredo Bibliotheque 100 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/</t>
   </si>
@@ -1207,51 +1201,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d9beef5c766c553776296e1038be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b63ba3503f2027099c64f9dc8b27dc.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feff9381e2ed9fa0b0ad046af4de5b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395839e4396d7424fc1027684995f3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9892d3cd439d4b5bc062dd3f55fcc.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7dc0119aec0487dafdafd18f815.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c6574ef98056af76e65769181dd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46172eb90c7ca6e71a8344511741c04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c58bb746304c52f9facce3de5dc0e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a8548af13190583177968bb1021a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05f933e86ad732392b61e7beb58a3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5d1ddb0d1fbffa71f941c07ea716.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ef7fa6fe8f110c6fa862c300d42a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcad61132a9de3367835e89d8a7744.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf69921a033cb656bdea38b3ecd47.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc128d715c2d659229597b4e05c8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561aa341e067f6e7e9ef79cfc43aa9a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16879c63f4ccbfe7188a3d7a758f13.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317794af693c30ed17d4f729586c1cb2.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310ea3d42414f670743c9ac2f089d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c03aaa31a35acb3830712783bb78e.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2037ee30288d9c09ac3288456633a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa581634a086e2ed4cd76d9c7f39826.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f79bc683d594203ed8419b850f3b2.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506cb85913bf841319ddf165a53a185.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c765f340a2083030478403819402.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219bb7591217aa809aeff0300e53a6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0565479ef3d96c0a2cfa8aa9c30b8.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e8fc5f03357e8286653540a52b56.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b6a2171362f59533d110b61130c9.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88159167732a1742111e129c2d898.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae81edcbe60221e8c1bb822857751.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c469457f89c8503216b26b8614ad5.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dfa9526431a5f88a918a212267cf.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adf89fcc936d908e8219810ab8162.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9380541fc342ac69d2b2b18931455.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb2a381c945a4cb0a042d2d4f4c0f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705705a62f1d60606aaa8da6bfe9f3.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83941d7bf79cefb54a99a6c3a77d9c1.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6a989733e530c2f0ab88d75f8723.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6ebb540498e93db587c82cfc91a.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bf4feaf9756ff79ec891011acd53.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b2776fa07e66c19bb06381d08444.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c222ecbf6edb227d8b4c29a6da868f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176495171b5b6917050582bfb312a1f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf5afa309539cda3bdcde645c509.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7804dce57a6e5fecc4748b37ebfc7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2f40326418a85395097749865421.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e69f58f9876917f0cd830fafa3fe.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bea95d6ab59ddf952150296e283.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4f0c15f10c8f41bf476ff50a5bbd.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c536bfab40f35b3f74dce7be2c5da.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c1918c331c0e5819fdb29a5555c9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6cbc3d5c1448168038b9e8c9703f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d07c603e679372ec83e1f6358022.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4220f1a9418ca4db1412278d512f.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90af9dc7a4b1ea9d6664d5369d562.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0a432e6e9127b37dc99473a7f094.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da001f15313d110c217f57e2456504b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b3ff7cb2b887061b1f44e8482549.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae50c6ebaa8b0a47476a5487d40ddb.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c9f229da9455a5d8f3baf3c73a1c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8764ae5bf32f30fd1c8af8420533a7.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fb46e622270c43f528aaa809bb44.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee33857d201fc3be443172f94aa600.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e294901173479858c158dfe329c82.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840204ebf0d1a291bb407abdff54015.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2355f4e7205f5fcab2a14f53ea5e2.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361487b1bbb3a5c141859a80acb63.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6c42b1954cfac1f5f840a4886807.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a3cebd5e5b1b4799086d20e21bf5.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d7312e8928d43102eb572200a148.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7ed41e73415b2d9d258b4125bfe4.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6acf5ab14e8d4d9b2f00219444351.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07676028b6f89feb4313d0b9a15e83e.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784967641ace33bd263ade904608e8.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3096eb386b6dfe155f13f9154eb1a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9e52675ae03c0708b1185eaae59b.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4ea2198f1e5e55332bf73d41b82d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbc6b5037d52d3151d175bbb2b266.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0946b7c9d464e8065b5ff2e3762196.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc421d2192efaa8d988890f7e1cd4c.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a045267c4d4cb8738103503bec2737.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3afdb99bb4b1c2f73a9bbedd4cd6.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df4a729f79e83b1704c391ce94435.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2f701d5757d628d1787174989b8.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0c054a0a99d226f07a5daa34fce7.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384fedd79f918bc4c2bbab0d393fb7.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd51d89bad9e85ab0fed6aad99732.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c882f3caef0aebb27f6f29159ab0.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ebba95e0ba1ccd10cdb0414dc9c1.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac253094255a9e304233bc80fb646d.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240185b66fee991c8298277ac4ea12b.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d466e3f16b445d7f60daba38ff1f.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebc3a70bf76e9d6c246eec93db935.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f665c7c4c6e68d7bf22764376060.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053558049262b0f2a3b2fd5ec1374145.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd81ff9f0cefe2e8ce22e0cb5e697d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd507c5f1e43ad03db7ae48f3a906.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658963bd8336622efb3540a36bfec5eb.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e09d9c77bae6be9ac572dcdedb975.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6bd98dc750610c6d8d728a202b7e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1460cc099d151c40a4536017b890.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f67ddbc6b22afde96464086d2f21.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba297de3c74d4cc18eabd4f9bc262dec.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3a8a372fbf85a38b8dfa4dd9b72d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258985af74aadd2672442473bf6e191.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49b40625c6101b407fcf8cf01f229.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868249cddd379a8fd609c9b601c79e4e.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9850d7e65fc9daef73d43054c38ae.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2c2439d6f6077aba72c7cf38c308.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe41bb76483b849ef6dd7cc4b9d2fa.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6e91f388549114d5f1a00dfbd90d.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d347b1e65b4cc607f1995293570c1.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df105a42dde3e77a13942231683a8.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278d04df80676d3d17ef4d85b23e37.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bfc545977f07a1006cd395f00a51.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d790b5d786f174e122f903d479c210.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1e8777bb5cee475854b1283fb49f.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0244d7360bcf950fe0775d1e8c65a2.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5d2c61a5a8badf8d859c4006a353.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cbf69e289b92ea8f085941685d9f.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e66896f5e570e85aee79348aa122d.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2b9e33c57a3e2d0bbf3422cd0c48.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35401dcdf3e5e1340bba45da7d8330.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865dba79090d89a583e56d09dcc2f36.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11b89fcbe731396fb54ff8e7faa99.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710cce40ae9d8ac88b87be0bd13b8.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314b9f637a198e730e4a701d70f7bb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3252f9148517e79d2589cc22726df5.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b946fd116c656cd4ce0fc7e0b0a6f.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922fd605e25b2c6a3de64e723b61f6.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34aa363b6b46805c6b9b2108e0b2b5.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216bd8167a78242d43c5cd794df249.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515e86dfaa5d7ef4ae4613b647f8f.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a856c13d7b0173ecd0ef51229275.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d550734ba5e64977f2ac819b9558.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522244e6aad45e53d19bd4cb8510f.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1376421df25808d7490b32929c3474.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbade810fc8fde6778fdb95a215475.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684479cbd4d26f2678c95ce0ef56682.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9aa40299b82fd41dff6415e6683a.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d04fb8a1d4bc17832d1a2fce27d0.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf75be6decc42b77904f8a0af79b564.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f095c8a263410b2c185587e416ab.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672aca77372ff50d8427d10a1cc9e0c.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd996494ca3b9db88780004bf4acf.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e1762d98ff79f003aa2e868b5ec3.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b4c0224fe787c5edec5b6ec2bdfb.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52911c4352da8e535fb42b65dd8965.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e17703c250aad173a6d41738271f.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583c305d8780b4070f6815d0109d09.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056153fd4f09efffbc30cb332e2a959.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd56e07c789c71f41e0493294cccb.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6833c0441cbd509118d4b611552e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d9beef5c766c553776296e1038be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951226be3f0fe7bf11b09922054ad21d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4607dd157b3269aa0311e8a71881cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cd9f6f8e84adfc58c74128f6ead6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f38228be1bb82172f0fec6ecfaa5e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f473a4f05c3858dc9126ff077d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df1eb6944021c315ce003f3ddf185.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7bd726c6bf99ca73873d2ce7fc322.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc60af26db539f4bd1a25410ae5be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd61dd00d0ecbe46d2ffefa4b2574.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b63ba3503f2027099c64f9dc8b27dc.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feff9381e2ed9fa0b0ad046af4de5b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395839e4396d7424fc1027684995f3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9892d3cd439d4b5bc062dd3f55fcc.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7dc0119aec0487dafdafd18f815.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c6574ef98056af76e65769181dd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46172eb90c7ca6e71a8344511741c04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c58bb746304c52f9facce3de5dc0e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a8548af13190583177968bb1021a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05f933e86ad732392b61e7beb58a3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5d1ddb0d1fbffa71f941c07ea716.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ef7fa6fe8f110c6fa862c300d42a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcad61132a9de3367835e89d8a7744.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf69921a033cb656bdea38b3ecd47.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc128d715c2d659229597b4e05c8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561aa341e067f6e7e9ef79cfc43aa9a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16879c63f4ccbfe7188a3d7a758f13.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310ea3d42414f670743c9ac2f089d.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c03aaa31a35acb3830712783bb78e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2037ee30288d9c09ac3288456633a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa581634a086e2ed4cd76d9c7f39826.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f79bc683d594203ed8419b850f3b2.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506cb85913bf841319ddf165a53a185.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c765f340a2083030478403819402.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219bb7591217aa809aeff0300e53a6.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0565479ef3d96c0a2cfa8aa9c30b8.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e8fc5f03357e8286653540a52b56.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b6a2171362f59533d110b61130c9.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88159167732a1742111e129c2d898.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae81edcbe60221e8c1bb822857751.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c469457f89c8503216b26b8614ad5.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dfa9526431a5f88a918a212267cf.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adf89fcc936d908e8219810ab8162.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9380541fc342ac69d2b2b18931455.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb2a381c945a4cb0a042d2d4f4c0f.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705705a62f1d60606aaa8da6bfe9f3.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83941d7bf79cefb54a99a6c3a77d9c1.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6a989733e530c2f0ab88d75f8723.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede6ebb540498e93db587c82cfc91a.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939bf4feaf9756ff79ec891011acd53.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b2776fa07e66c19bb06381d08444.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c222ecbf6edb227d8b4c29a6da868f.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176495171b5b6917050582bfb312a1f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf5afa309539cda3bdcde645c509.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7804dce57a6e5fecc4748b37ebfc7.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2f40326418a85395097749865421.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e69f58f9876917f0cd830fafa3fe.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bea95d6ab59ddf952150296e283.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4f0c15f10c8f41bf476ff50a5bbd.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c536bfab40f35b3f74dce7be2c5da.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c1918c331c0e5819fdb29a5555c9.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6cbc3d5c1448168038b9e8c9703f.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d07c603e679372ec83e1f6358022.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4220f1a9418ca4db1412278d512f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90af9dc7a4b1ea9d6664d5369d562.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0a432e6e9127b37dc99473a7f094.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da001f15313d110c217f57e2456504b.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b3ff7cb2b887061b1f44e8482549.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae50c6ebaa8b0a47476a5487d40ddb.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c9f229da9455a5d8f3baf3c73a1c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8764ae5bf32f30fd1c8af8420533a7.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1fb46e622270c43f528aaa809bb44.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee33857d201fc3be443172f94aa600.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e294901173479858c158dfe329c82.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840204ebf0d1a291bb407abdff54015.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2355f4e7205f5fcab2a14f53ea5e2.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361487b1bbb3a5c141859a80acb63.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6c42b1954cfac1f5f840a4886807.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a3cebd5e5b1b4799086d20e21bf5.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d7312e8928d43102eb572200a148.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7ed41e73415b2d9d258b4125bfe4.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6acf5ab14e8d4d9b2f00219444351.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07676028b6f89feb4313d0b9a15e83e.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784967641ace33bd263ade904608e8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3096eb386b6dfe155f13f9154eb1a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9e52675ae03c0708b1185eaae59b.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4ea2198f1e5e55332bf73d41b82d.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbc6b5037d52d3151d175bbb2b266.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0946b7c9d464e8065b5ff2e3762196.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc421d2192efaa8d988890f7e1cd4c.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a045267c4d4cb8738103503bec2737.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3afdb99bb4b1c2f73a9bbedd4cd6.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df4a729f79e83b1704c391ce94435.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2f701d5757d628d1787174989b8.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0c054a0a99d226f07a5daa34fce7.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384fedd79f918bc4c2bbab0d393fb7.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd51d89bad9e85ab0fed6aad99732.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c882f3caef0aebb27f6f29159ab0.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ebba95e0ba1ccd10cdb0414dc9c1.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac253094255a9e304233bc80fb646d.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240185b66fee991c8298277ac4ea12b.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d466e3f16b445d7f60daba38ff1f.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebc3a70bf76e9d6c246eec93db935.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f665c7c4c6e68d7bf22764376060.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053558049262b0f2a3b2fd5ec1374145.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd81ff9f0cefe2e8ce22e0cb5e697d.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd507c5f1e43ad03db7ae48f3a906.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658963bd8336622efb3540a36bfec5eb.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e09d9c77bae6be9ac572dcdedb975.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6bd98dc750610c6d8d728a202b7e.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1460cc099d151c40a4536017b890.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f67ddbc6b22afde96464086d2f21.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba297de3c74d4cc18eabd4f9bc262dec.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3a8a372fbf85a38b8dfa4dd9b72d.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258985af74aadd2672442473bf6e191.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49b40625c6101b407fcf8cf01f229.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868249cddd379a8fd609c9b601c79e4e.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9850d7e65fc9daef73d43054c38ae.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2c2439d6f6077aba72c7cf38c308.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe41bb76483b849ef6dd7cc4b9d2fa.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6e91f388549114d5f1a00dfbd90d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d347b1e65b4cc607f1995293570c1.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df105a42dde3e77a13942231683a8.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278d04df80676d3d17ef4d85b23e37.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bfc545977f07a1006cd395f00a51.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d790b5d786f174e122f903d479c210.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1e8777bb5cee475854b1283fb49f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0244d7360bcf950fe0775d1e8c65a2.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5d2c61a5a8badf8d859c4006a353.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466cbf69e289b92ea8f085941685d9f.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e66896f5e570e85aee79348aa122d.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2b9e33c57a3e2d0bbf3422cd0c48.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35401dcdf3e5e1340bba45da7d8330.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865dba79090d89a583e56d09dcc2f36.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11b89fcbe731396fb54ff8e7faa99.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710cce40ae9d8ac88b87be0bd13b8.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314b9f637a198e730e4a701d70f7bb.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3252f9148517e79d2589cc22726df5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b946fd116c656cd4ce0fc7e0b0a6f.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922fd605e25b2c6a3de64e723b61f6.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34aa363b6b46805c6b9b2108e0b2b5.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216bd8167a78242d43c5cd794df249.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515e86dfaa5d7ef4ae4613b647f8f.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a856c13d7b0173ecd0ef51229275.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d550734ba5e64977f2ac819b9558.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522244e6aad45e53d19bd4cb8510f.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1376421df25808d7490b32929c3474.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbade810fc8fde6778fdb95a215475.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684479cbd4d26f2678c95ce0ef56682.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9aa40299b82fd41dff6415e6683a.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d04fb8a1d4bc17832d1a2fce27d0.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf75be6decc42b77904f8a0af79b564.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f095c8a263410b2c185587e416ab.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672aca77372ff50d8427d10a1cc9e0c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd996494ca3b9db88780004bf4acf.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e1762d98ff79f003aa2e868b5ec3.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b4c0224fe787c5edec5b6ec2bdfb.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52911c4352da8e535fb42b65dd8965.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e17703c250aad173a6d41738271f.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583c305d8780b4070f6815d0109d09.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056153fd4f09efffbc30cb332e2a959.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd56e07c789c71f41e0493294cccb.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6833c0441cbd509118d4b611552e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_12831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2559,5089 +2553,5052 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_11933" descr=""/>
+        <xdr:cNvPr id="37" name="product_11936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_11936" descr=""/>
+        <xdr:cNvPr id="38" name="product_11937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_11937" descr=""/>
+        <xdr:cNvPr id="39" name="product_11938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_11938" descr=""/>
+        <xdr:cNvPr id="40" name="product_11939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_11939" descr=""/>
+        <xdr:cNvPr id="41" name="product_11940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_11940" descr=""/>
+        <xdr:cNvPr id="42" name="product_11941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_11941" descr=""/>
+        <xdr:cNvPr id="43" name="product_11942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_11942" descr=""/>
+        <xdr:cNvPr id="44" name="product_11943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_11943" descr=""/>
+        <xdr:cNvPr id="45" name="product_11944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_11944" descr=""/>
+        <xdr:cNvPr id="46" name="product_11945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_11945" descr=""/>
+        <xdr:cNvPr id="47" name="product_11946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_11946" descr=""/>
+        <xdr:cNvPr id="48" name="product_11947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_11947" descr=""/>
+        <xdr:cNvPr id="49" name="product_11948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_11948" descr=""/>
+        <xdr:cNvPr id="50" name="product_12001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_12001" descr=""/>
+        <xdr:cNvPr id="51" name="product_12002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_12002" descr=""/>
+        <xdr:cNvPr id="52" name="product_12003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_12003" descr=""/>
+        <xdr:cNvPr id="53" name="product_12004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_12004" descr=""/>
+        <xdr:cNvPr id="54" name="product_12005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_12005" descr=""/>
+        <xdr:cNvPr id="55" name="product_12006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_12006" descr=""/>
+        <xdr:cNvPr id="56" name="product_12007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_12007" descr=""/>
+        <xdr:cNvPr id="57" name="product_12008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_12008" descr=""/>
+        <xdr:cNvPr id="58" name="product_12009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12009" descr=""/>
+        <xdr:cNvPr id="59" name="product_11988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_11988" descr=""/>
+        <xdr:cNvPr id="60" name="product_14904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_14904" descr=""/>
+        <xdr:cNvPr id="61" name="product_14905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_14905" descr=""/>
+        <xdr:cNvPr id="62" name="product_20488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_20488" descr=""/>
+        <xdr:cNvPr id="63" name="product_20489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_20489" descr=""/>
+        <xdr:cNvPr id="64" name="product_20490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_20490" descr=""/>
+        <xdr:cNvPr id="65" name="product_20491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_20491" descr=""/>
+        <xdr:cNvPr id="66" name="product_20496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_20496" descr=""/>
+        <xdr:cNvPr id="67" name="product_20499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_20499" descr=""/>
+        <xdr:cNvPr id="68" name="product_20500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_20500" descr=""/>
+        <xdr:cNvPr id="69" name="product_20501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_20501" descr=""/>
+        <xdr:cNvPr id="70" name="product_20502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_20502" descr=""/>
+        <xdr:cNvPr id="71" name="product_20503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_20503" descr=""/>
+        <xdr:cNvPr id="72" name="product_20504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_20504" descr=""/>
+        <xdr:cNvPr id="73" name="product_20506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_20506" descr=""/>
+        <xdr:cNvPr id="74" name="product_20507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_20507" descr=""/>
+        <xdr:cNvPr id="75" name="product_20508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_20508" descr=""/>
+        <xdr:cNvPr id="76" name="product_20509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_20509" descr=""/>
+        <xdr:cNvPr id="77" name="product_20510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_20510" descr=""/>
+        <xdr:cNvPr id="78" name="product_20511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_20511" descr=""/>
+        <xdr:cNvPr id="79" name="product_20512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_20512" descr=""/>
+        <xdr:cNvPr id="80" name="product_20513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_20513" descr=""/>
+        <xdr:cNvPr id="81" name="product_20514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_20514" descr=""/>
+        <xdr:cNvPr id="82" name="product_20515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_20515" descr=""/>
+        <xdr:cNvPr id="83" name="product_20516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_20516" descr=""/>
+        <xdr:cNvPr id="84" name="product_20517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_20517" descr=""/>
+        <xdr:cNvPr id="85" name="product_20518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20518" descr=""/>
+        <xdr:cNvPr id="86" name="product_20519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_20519" descr=""/>
+        <xdr:cNvPr id="87" name="product_20520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_20520" descr=""/>
+        <xdr:cNvPr id="88" name="product_20522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_20522" descr=""/>
+        <xdr:cNvPr id="89" name="product_20523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_20523" descr=""/>
+        <xdr:cNvPr id="90" name="product_20524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_20524" descr=""/>
+        <xdr:cNvPr id="91" name="product_20525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_20525" descr=""/>
+        <xdr:cNvPr id="92" name="product_20526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_20526" descr=""/>
+        <xdr:cNvPr id="93" name="product_20527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_20527" descr=""/>
+        <xdr:cNvPr id="94" name="product_20528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_20528" descr=""/>
+        <xdr:cNvPr id="95" name="product_20529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_20529" descr=""/>
+        <xdr:cNvPr id="96" name="product_20530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_20530" descr=""/>
+        <xdr:cNvPr id="97" name="product_21501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_21501" descr=""/>
+        <xdr:cNvPr id="98" name="product_24703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_24703" descr=""/>
+        <xdr:cNvPr id="99" name="product_24704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_24704" descr=""/>
+        <xdr:cNvPr id="100" name="product_24705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_24705" descr=""/>
+        <xdr:cNvPr id="101" name="product_24707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_24707" descr=""/>
+        <xdr:cNvPr id="102" name="product_24708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_24708" descr=""/>
+        <xdr:cNvPr id="103" name="product_24709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_24709" descr=""/>
+        <xdr:cNvPr id="104" name="product_24710" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_24710" descr=""/>
+        <xdr:cNvPr id="105" name="product_24711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_24711" descr=""/>
+        <xdr:cNvPr id="106" name="product_24712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_24712" descr=""/>
+        <xdr:cNvPr id="107" name="product_24713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_24713" descr=""/>
+        <xdr:cNvPr id="108" name="product_24714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_24714" descr=""/>
+        <xdr:cNvPr id="109" name="product_24715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_24715" descr=""/>
+        <xdr:cNvPr id="110" name="product_24716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_24716" descr=""/>
+        <xdr:cNvPr id="111" name="product_24852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_24852" descr=""/>
+        <xdr:cNvPr id="112" name="product_24853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="113" name="product_24853" descr=""/>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_15181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_15181" descr=""/>
+        <xdr:cNvPr id="114" name="product_15182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_15182" descr=""/>
+        <xdr:cNvPr id="115" name="product_15183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_15183" descr=""/>
+        <xdr:cNvPr id="116" name="product_15184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_15184" descr=""/>
+        <xdr:cNvPr id="117" name="product_15185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_15185" descr=""/>
+        <xdr:cNvPr id="118" name="product_15186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_15186" descr=""/>
+        <xdr:cNvPr id="119" name="product_15187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_15187" descr=""/>
+        <xdr:cNvPr id="120" name="product_15188" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_15188" descr=""/>
+        <xdr:cNvPr id="121" name="product_15189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_15189" descr=""/>
+        <xdr:cNvPr id="122" name="product_15190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_15190" descr=""/>
+        <xdr:cNvPr id="123" name="product_15191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_15191" descr=""/>
+        <xdr:cNvPr id="124" name="product_15192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_15192" descr=""/>
+        <xdr:cNvPr id="125" name="product_15193" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_15193" descr=""/>
+        <xdr:cNvPr id="126" name="product_15194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_15194" descr=""/>
+        <xdr:cNvPr id="127" name="product_15195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_15195" descr=""/>
+        <xdr:cNvPr id="128" name="product_15196" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_15196" descr=""/>
+        <xdr:cNvPr id="129" name="product_15197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_15197" descr=""/>
+        <xdr:cNvPr id="130" name="product_15198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_15198" descr=""/>
+        <xdr:cNvPr id="131" name="product_15199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_15199" descr=""/>
+        <xdr:cNvPr id="132" name="product_15200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_15200" descr=""/>
+        <xdr:cNvPr id="133" name="product_15201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_15201" descr=""/>
+        <xdr:cNvPr id="134" name="product_15202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_15202" descr=""/>
+        <xdr:cNvPr id="135" name="product_15203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_15203" descr=""/>
+        <xdr:cNvPr id="136" name="product_15204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_15204" descr=""/>
+        <xdr:cNvPr id="137" name="product_15205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_15205" descr=""/>
+        <xdr:cNvPr id="138" name="product_15206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_15206" descr=""/>
+        <xdr:cNvPr id="139" name="product_15207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_15207" descr=""/>
+        <xdr:cNvPr id="140" name="product_15208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_15208" descr=""/>
+        <xdr:cNvPr id="141" name="product_15209" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_15209" descr=""/>
+        <xdr:cNvPr id="142" name="product_15210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_15210" descr=""/>
+        <xdr:cNvPr id="143" name="product_15211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_15211" descr=""/>
+        <xdr:cNvPr id="144" name="product_15212" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_15212" descr=""/>
+        <xdr:cNvPr id="145" name="product_15213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_15213" descr=""/>
+        <xdr:cNvPr id="146" name="product_15214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_15214" descr=""/>
+        <xdr:cNvPr id="147" name="product_15215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_15215" descr=""/>
+        <xdr:cNvPr id="148" name="product_15216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_15216" descr=""/>
+        <xdr:cNvPr id="149" name="product_20758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_20758" descr=""/>
+        <xdr:cNvPr id="150" name="product_20759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_20759" descr=""/>
+        <xdr:cNvPr id="151" name="product_20760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_20760" descr=""/>
+        <xdr:cNvPr id="152" name="product_20761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_20761" descr=""/>
+        <xdr:cNvPr id="153" name="product_20762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_20762" descr=""/>
+        <xdr:cNvPr id="154" name="product_20763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_20763" descr=""/>
+        <xdr:cNvPr id="155" name="product_20765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_20765" descr=""/>
+        <xdr:cNvPr id="156" name="product_20766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_20766" descr=""/>
+        <xdr:cNvPr id="157" name="product_20773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_20773" descr=""/>
+        <xdr:cNvPr id="158" name="product_20777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_20777" descr=""/>
+        <xdr:cNvPr id="159" name="product_20781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_20781" descr=""/>
+        <xdr:cNvPr id="160" name="product_20780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_20780" descr=""/>
+        <xdr:cNvPr id="161" name="product_20779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_20779" descr=""/>
+        <xdr:cNvPr id="162" name="product_20778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_20778" descr=""/>
+        <xdr:cNvPr id="163" name="product_20776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_20776" descr=""/>
+        <xdr:cNvPr id="164" name="product_20775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_20775" descr=""/>
+        <xdr:cNvPr id="165" name="product_20774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_20774" descr=""/>
+        <xdr:cNvPr id="166" name="product_20772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_20772" descr=""/>
+        <xdr:cNvPr id="167" name="product_20771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_20771" descr=""/>
+        <xdr:cNvPr id="168" name="product_20770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_20770" descr=""/>
+        <xdr:cNvPr id="169" name="product_20769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_20769" descr=""/>
+        <xdr:cNvPr id="170" name="product_20768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_20768" descr=""/>
+        <xdr:cNvPr id="171" name="product_20767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_20767" descr=""/>
+        <xdr:cNvPr id="172" name="product_20764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7902,59 +7859,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-black-phantom-memento-mori-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-lost-in-paradise-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexander-j-black-muscus-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-soleil-blanc-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-alexandre-j-morning-muscs-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-malone-blackberry-bay-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-rose-prick-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-delina-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-parfums-de-marly-cassili-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-tom-ford-neroli-portofino-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-attar-collection-hayati-100ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-intense-cafe-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-devil-tender-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lovely-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-lost-cherry-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-oud-bergamote-cologne-intense-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-franck-boclet-cocaine-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-sospiro-perfumes-erba-pura-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-gypsy-water-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-extrait-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-wood-sage-sea-salt-cologne-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-man-eau-fraiche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-light-blue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-molecule-no-8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-gumin-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-attar-collection-musk-kashmir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-blanche-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-dangereuses-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-gone-bad-extreme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-initio-parfums-prives-magnetic-blend-1-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-mojave-ghost-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bibliotheque-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-shaik-opulent-shaik-blue-77-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-maison-francis-kurkdjian-baccarat-rouge-540-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-acqua-di-gio-for-men-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-02-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-molecule-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-pour-femme-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-andromeda-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-byredo-bal-d-afrique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-blanc-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tiziana-terenzi-kirke-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-i-don-t-need-a-prince-by-my-side-to-be-a-princess-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-by-kilian-good-girl-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-montale-roses-musk-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-allure-homme-sport-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-bleu-de-chanel-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escentric-molecules-escentric-05-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-s-palochkami-shaik-opulent-shaik-blue-77-for-men-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-zarkoperfume-pink-molecule-090-09-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-versace-bright-crystal-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-dirty-pineapple-/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-almaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-christian-richard-white-chocola/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-toy-2-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chloe-eau-de-parfum/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-escada-taj-sunset/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-gucci-flora-by-gucci-gorgeous-gardenia/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-cheap-chic-i-love-love/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-3-l-imperatrice-limited-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-salvatore-ferragamo-incanto-shine/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-bitter-peach/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-ma-vie-pour-femme/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-fraiche/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-chanel-chance-eau-tendre/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-hugo-boss-the-scent-for-her/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ajmal-amber-wood/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vilhelm-parfumerie-mango-skin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-modern-princess/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-yves-saint-laurent-black-opium/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-vertus-narcos-is/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-sparkling/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-tobacco-vanille/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-thomas-kosmala-4-apres-l-amour/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lacoste-eau-de-lacoste-l-12-12-pour-elle-magnetic/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-green-almond-redcurrant/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-cilian-bad-boys-are-no-good-but-good-boys-are-no-fun/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-victoria-s-secret-bombshell/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-carolina-herrera-good-girl/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-kajal-dahab/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-creed-aventus-for-men/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-moschino-funny/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-alexsandre-j-rose-oud-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-nasomatto-black-afgano/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-giorgio-armani-my-way/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lanvin-eclat-d-arpege/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-tom-ford-vanilla-sex-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-guerlain-aqua-allegoria-mandarine-basilic-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-tous-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-fleur-narcotique-blossom-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-lattafa-yara-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-essential-parfums-bois-imp-rial-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-haute-fragrance-company-devil-s-intrigue-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-dolce-gabbana-devotion-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-elizabeth-arden-green-tea-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-tilia-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-marc-antoine-barrois-ganymede-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-ex-nihilo-blue-talisman-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-la-lebo-bergamote-22-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/aromadiffuzory-new/aromadiffuzor-new-lux-jo-malone-blackberry-bay-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-mango--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/diffuzory-shaik-bamboo-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-pudra/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-322-giorgio-armani-my-way-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-159-christian-dior-sauvage-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskiy-les/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-svetlyy-yantar/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-angel/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chereshnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-dikiy-tsvetok/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-chistyy-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tropicheskie-rozovye-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli-bergamot/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-pachuli/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-tsvetok-osmantusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-yezhevika/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-miss-chelsi/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-rozovoe-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-granat-tsitrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/aromadiffuzory-dlya-doma/diffuzory-shaik-bamboo/aromadiffuzor-shaik-bamboo-belyy-angel/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G187"/>
+  <dimension ref="A1:G186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -10157,1262 +10114,1243 @@
       </c>
       <c r="F122" s="13">
         <v>800.0</v>
       </c>
       <c r="G122" s="9"/>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="17">
         <v>103</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="13">
         <v>800.0</v>
       </c>
       <c r="G123" s="9"/>
     </row>
-    <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C124" s="9" t="s">
+    <row r="124" spans="1:7" outlineLevel="1">
+      <c r="A124" s="18" t="s">
         <v>219</v>
       </c>
-      <c r="D124" s="9" t="s">
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="10"/>
+      <c r="G124" s="2"/>
+    </row>
+    <row r="125" spans="1:7" outlineLevel="2">
+      <c r="A125" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" outlineLevel="2">
+      <c r="A126" s="19"/>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="12"/>
+      <c r="G126" s="7"/>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A127" s="17">
+        <v>1</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="E124" s="8" t="s">
-[...8 lines deleted...]
-      <c r="A125" s="18" t="s">
+      <c r="D127" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="B125" s="2"/>
-[...36 lines deleted...]
-      <c r="G127" s="7"/>
+      <c r="E127" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" s="13">
+        <v>1100.0</v>
+      </c>
+      <c r="G127" s="9"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>223</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="13">
         <v>1100.0</v>
       </c>
       <c r="G128" s="9"/>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>224</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>225</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="13">
         <v>1100.0</v>
       </c>
       <c r="G129" s="9"/>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>227</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="13">
         <v>1100.0</v>
       </c>
       <c r="G130" s="9"/>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>229</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="13">
         <v>1100.0</v>
       </c>
       <c r="G131" s="9"/>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>230</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="13">
         <v>1100.0</v>
       </c>
       <c r="G132" s="9"/>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="13">
         <v>1100.0</v>
       </c>
       <c r="G133" s="9"/>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>235</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="13">
         <v>1100.0</v>
       </c>
       <c r="G134" s="9"/>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>236</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="13">
         <v>1100.0</v>
       </c>
       <c r="G135" s="9"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="17">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F136" s="13">
         <v>1100.0</v>
       </c>
       <c r="G136" s="9"/>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>241</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F137" s="13">
         <v>1100.0</v>
       </c>
       <c r="G137" s="9"/>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>242</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>243</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="13">
         <v>1100.0</v>
       </c>
       <c r="G138" s="9"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="13">
         <v>1100.0</v>
       </c>
       <c r="G139" s="9"/>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="13">
         <v>1100.0</v>
       </c>
       <c r="G140" s="9"/>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>248</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="13">
         <v>1100.0</v>
       </c>
       <c r="G141" s="9"/>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>251</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="13">
         <v>1100.0</v>
       </c>
       <c r="G142" s="9"/>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F143" s="13">
         <v>1100.0</v>
       </c>
       <c r="G143" s="9"/>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>254</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="13">
         <v>1100.0</v>
       </c>
       <c r="G144" s="9"/>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="13">
         <v>1100.0</v>
       </c>
       <c r="G145" s="9"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="13">
         <v>1100.0</v>
       </c>
       <c r="G146" s="9"/>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F147" s="13">
         <v>1100.0</v>
       </c>
       <c r="G147" s="9"/>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="13">
         <v>1100.0</v>
       </c>
       <c r="G148" s="9"/>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F149" s="13">
         <v>1100.0</v>
       </c>
       <c r="G149" s="9"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F150" s="13">
         <v>1100.0</v>
       </c>
       <c r="G150" s="9"/>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="13">
         <v>1100.0</v>
       </c>
       <c r="G151" s="9"/>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F152" s="13">
         <v>1100.0</v>
       </c>
       <c r="G152" s="9"/>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="13">
         <v>1100.0</v>
       </c>
       <c r="G153" s="9"/>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>275</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="13">
         <v>1100.0</v>
       </c>
       <c r="G154" s="9"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F155" s="13">
         <v>1100.0</v>
       </c>
       <c r="G155" s="9"/>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>278</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>279</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="13">
         <v>1100.0</v>
       </c>
       <c r="G156" s="9"/>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>281</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="13">
         <v>1100.0</v>
       </c>
       <c r="G157" s="9"/>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>283</v>
       </c>
       <c r="E158" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="13">
         <v>1100.0</v>
       </c>
       <c r="G158" s="9"/>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="17">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>284</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>285</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F159" s="13">
         <v>1100.0</v>
       </c>
       <c r="G159" s="9"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="17">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F160" s="13">
         <v>1100.0</v>
       </c>
       <c r="G160" s="9"/>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="17">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>288</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E161" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F161" s="13">
         <v>1100.0</v>
       </c>
       <c r="G161" s="9"/>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="17">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>290</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>291</v>
       </c>
       <c r="E162" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F162" s="13">
         <v>1100.0</v>
       </c>
       <c r="G162" s="9"/>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="17">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E163" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="13">
         <v>1100.0</v>
       </c>
       <c r="G163" s="9"/>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="17">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>295</v>
       </c>
       <c r="E164" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F164" s="13">
         <v>1100.0</v>
       </c>
       <c r="G164" s="9"/>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="17">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>296</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>297</v>
       </c>
       <c r="E165" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F165" s="13">
         <v>1100.0</v>
       </c>
       <c r="G165" s="9"/>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>299</v>
       </c>
       <c r="E166" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F166" s="13">
         <v>1100.0</v>
       </c>
       <c r="G166" s="9"/>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="17">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>301</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F167" s="13">
         <v>1100.0</v>
       </c>
       <c r="G167" s="9"/>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="17">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>302</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>303</v>
       </c>
       <c r="E168" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F168" s="13">
         <v>1100.0</v>
       </c>
       <c r="G168" s="9"/>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="17">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>305</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F169" s="13">
         <v>1100.0</v>
       </c>
       <c r="G169" s="9"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="17">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>307</v>
       </c>
       <c r="E170" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F170" s="13">
         <v>1100.0</v>
       </c>
       <c r="G170" s="9"/>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="17">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>308</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E171" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F171" s="13">
         <v>1100.0</v>
       </c>
       <c r="G171" s="9"/>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="17">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E172" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F172" s="13">
         <v>1100.0</v>
       </c>
       <c r="G172" s="9"/>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="17">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>313</v>
       </c>
       <c r="E173" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="13">
         <v>1100.0</v>
       </c>
       <c r="G173" s="9"/>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="17">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>314</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>315</v>
       </c>
       <c r="E174" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F174" s="13">
         <v>1100.0</v>
       </c>
       <c r="G174" s="9"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="17">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>317</v>
       </c>
       <c r="E175" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F175" s="13">
         <v>1100.0</v>
       </c>
       <c r="G175" s="9"/>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="17">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E176" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F176" s="13">
         <v>1100.0</v>
       </c>
       <c r="G176" s="9"/>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="17">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E177" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F177" s="13">
         <v>1100.0</v>
       </c>
       <c r="G177" s="9"/>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="17">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E178" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F178" s="13">
         <v>1100.0</v>
       </c>
       <c r="G178" s="9"/>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="17">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E179" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F179" s="13">
         <v>1100.0</v>
       </c>
       <c r="G179" s="9"/>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="17">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>326</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>327</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F180" s="13">
         <v>1100.0</v>
       </c>
       <c r="G180" s="9"/>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="17">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E181" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F181" s="13">
         <v>1100.0</v>
       </c>
       <c r="G181" s="9"/>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="17">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E182" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F182" s="13">
         <v>1100.0</v>
       </c>
       <c r="G182" s="9"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="17">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E183" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F183" s="13">
         <v>1100.0</v>
       </c>
       <c r="G183" s="9"/>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="17">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E184" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F184" s="13">
         <v>1100.0</v>
       </c>
       <c r="G184" s="9"/>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="17">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F185" s="13">
         <v>1100.0</v>
       </c>
       <c r="G185" s="9"/>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="17">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E186" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F186" s="13">
         <v>1100.0</v>
       </c>
       <c r="G186" s="9"/>
-    </row>
-[...17 lines deleted...]
-      <c r="G187" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
-    <mergeCell ref="A125:G125"/>
-    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A126:G126"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
@@ -11484,51 +11422,51 @@
     <hyperlink ref="D99" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_113"/>
-    <hyperlink ref="D124" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
@@ -11544,51 +11482,50 @@
     <hyperlink ref="D162" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_173"/>
-    <hyperlink ref="D187" r:id="rId_hyperlink_174"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>