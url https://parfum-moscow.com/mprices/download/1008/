--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 17:43:01</t>
+    <t>Актуальность прайса на: 2026-09-26 23:34:34</t>
   </si>
   <si>
     <t>Арабская парфюмерия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
@@ -454,50 +454,62 @@
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya-/</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Mallow Madness 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya-/</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Whipped Pleasure 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya-/</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Choco Overdose 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya-/</t>
   </si>
   <si>
     <t>Lattafa Give me Gourmand Berry On Top 75 мл (Копия)</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya-/</t>
+  </si>
+  <si>
+    <t>Lattafa Her Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-her-confession-100-ml-original-/</t>
+  </si>
+  <si>
+    <t>Lattafa His Confession 100 мл (Оригинал)</t>
+  </si>
+  <si>
+    <t>https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-his-confession-100-ml-original-/</t>
   </si>
   <si>
     <t>Orientica</t>
   </si>
   <si>
     <t>Orientica Amber Rouge 80 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-amber-rouge-80-ml/</t>
   </si>
   <si>
     <t>Orientica Royal Amber 80 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-royal-amber-80-ml-/</t>
   </si>
   <si>
     <t>Orientica Oud Saffron 80 мл</t>
   </si>
   <si>
     <t>https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-oud-saffron-80-ml/</t>
   </si>
   <si>
     <t>Orientica Velvet Gold 80 мл</t>
   </si>
@@ -655,51 +667,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad80ba513f0b4ba5df994b1acec4e1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609ccde8436b2cc143e6125b056f2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92a7c836ed3e6def40e09cc4c5286.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558a34eacde14628035ea80a4ce581.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655783efd3150fc5bb6887576823a24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f342e39578d94b5d83cc1f36511d9a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f03c74fbc3e281ae1335a1002c13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b043f0a9ed1a790c577ed63a01a86b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cdcb517952783142edd68fc2b451.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c637c51a5daeac954380ea3e9651.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397569e7a39460c1dc8d472861dadcf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc9085eeb54602ea4f1054f4765ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c045c68ed269d4f260d20976bb3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ec3d8c8061138c3855014178c79d6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157fcfd8f9750e11ad90eecca4f1e81.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e344775d8e129ea3a03667d58e037.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc0f433caae23d022e452616114bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca113bf770d58e8e88fc433dbecf3d4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75147ea00f49ed80c7eb4d684c88c44.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc0b2a4586f14fc2abb53df949d95.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88ac454ab864c462c955f5cfed9f4.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972044f2d06272d68124a7a5559442.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8b1b3f85d9b206143e07431c858a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d379a4d27236d16e03b3f0da44919.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a674de652ed58bebb30d336802190.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478e7ef7e8b60f1f1a697072d35a08.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9ab388c04af1db1aa35ce856bd74.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e23a8b92e19ddb04d1ebbecfb935ed.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b8348e2f668a3eda7ac069287f30.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558a34eacde14628035ea80a4ce581.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92a7c836ed3e6def40e09cc4c5286.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a912faccaf78783c62122c75b08b3.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93bee0f2dd62f076fddbbe6d57414.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2161dd02ebbc6979a68fe18d6c67c6.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a4d50449964142a5431ea4fea9f23.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977045afa110c8624faf6e8d2e8749b.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb9565eaea761b3b01b92ca2c5f3f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609358bf110486104c82c22fec7681a.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306b7f8b578d51894d8dccf26bbd9a.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b043f0a9ed1a790c577ed63a01a86b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cdcb517952783142edd68fc2b451.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f03c74fbc3e281ae1335a1002c13.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655783efd3150fc5bb6887576823a24.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f342e39578d94b5d83cc1f36511d9a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c124fa5d9e3ef06d408123a17ea33.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec5dc3d656f03817e5f229118676a.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917349a3bf157fbdbaed1c64fff5935.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbb6636d113663812de15fe1091de.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebe3144c59916a7f8ecbc276dd987.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e01983731f54d510b4899793973c6.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2573a5f6a14609caa93a20f8970ee2.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01e98315c0b721cb6ca4ade95ba2c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222aef598b1cd27146d6a1a86d2085.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121aa943a0c12a634df5ff5a3c5a68.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4460a94129081ba6d59d1f34ca18ff.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887914d6447ff57a09f132bc9417b44.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6e9f46bcfff8091b5966a9fe3c07.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c8a7726337f7e16eca05d08a6307.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8492b556d646e81f0785c0303b120.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54aad9ed8073bbe6f1956d49ef2c5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226793acfdbc4313550efb16a4c6e837.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a84684afd729821ad0266122fc642.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e88efdfe2a8349f4f7f52d115a75.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff0970b1281fbb19159e9e5aa45992.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b4e6a2c67896433a0aab79a1964ee.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ed0c7a8803b6112b83e1be449bab.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecd5b518304e205dcac159c6d5120.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45253d95e4695226ab1f81f568f070c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff0beca01acc8f5b98b52a294b377.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd430a17c958ddd719914c825f63f8.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e164f9b3b3409872fdca246214e713.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154175000a9892b4e4e83a2530b96f5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece9772878a37fb9a4960e056f62c9c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079edd63b970cf5babe99231a36b2b.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad80ba513f0b4ba5df994b1acec4e1.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609ccde8436b2cc143e6125b056f2b.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268d401d1f581c963980863e33530e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad80ba513f0b4ba5df994b1acec4e1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609ccde8436b2cc143e6125b056f2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92a7c836ed3e6def40e09cc4c5286.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558a34eacde14628035ea80a4ce581.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655783efd3150fc5bb6887576823a24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f342e39578d94b5d83cc1f36511d9a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f03c74fbc3e281ae1335a1002c13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b043f0a9ed1a790c577ed63a01a86b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cdcb517952783142edd68fc2b451.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c637c51a5daeac954380ea3e9651.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397569e7a39460c1dc8d472861dadcf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc9085eeb54602ea4f1054f4765ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c045c68ed269d4f260d20976bb3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ec3d8c8061138c3855014178c79d6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157fcfd8f9750e11ad90eecca4f1e81.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e344775d8e129ea3a03667d58e037.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc0f433caae23d022e452616114bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca113bf770d58e8e88fc433dbecf3d4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75147ea00f49ed80c7eb4d684c88c44.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc0b2a4586f14fc2abb53df949d95.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88ac454ab864c462c955f5cfed9f4.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972044f2d06272d68124a7a5559442.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8b1b3f85d9b206143e07431c858a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d379a4d27236d16e03b3f0da44919.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a674de652ed58bebb30d336802190.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478e7ef7e8b60f1f1a697072d35a08.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9ab388c04af1db1aa35ce856bd74.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e23a8b92e19ddb04d1ebbecfb935ed.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b8348e2f668a3eda7ac069287f30.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558a34eacde14628035ea80a4ce581.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92a7c836ed3e6def40e09cc4c5286.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a912faccaf78783c62122c75b08b3.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93bee0f2dd62f076fddbbe6d57414.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2161dd02ebbc6979a68fe18d6c67c6.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a4d50449964142a5431ea4fea9f23.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977045afa110c8624faf6e8d2e8749b.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb9565eaea761b3b01b92ca2c5f3f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609358bf110486104c82c22fec7681a.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306b7f8b578d51894d8dccf26bbd9a.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b043f0a9ed1a790c577ed63a01a86b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cdcb517952783142edd68fc2b451.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f03c74fbc3e281ae1335a1002c13.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655783efd3150fc5bb6887576823a24.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f342e39578d94b5d83cc1f36511d9a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c124fa5d9e3ef06d408123a17ea33.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec5dc3d656f03817e5f229118676a.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917349a3bf157fbdbaed1c64fff5935.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbb6636d113663812de15fe1091de.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebe3144c59916a7f8ecbc276dd987.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e01983731f54d510b4899793973c6.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2573a5f6a14609caa93a20f8970ee2.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01e98315c0b721cb6ca4ade95ba2c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222aef598b1cd27146d6a1a86d2085.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121aa943a0c12a634df5ff5a3c5a68.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4460a94129081ba6d59d1f34ca18ff.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887914d6447ff57a09f132bc9417b44.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6e9f46bcfff8091b5966a9fe3c07.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c8a7726337f7e16eca05d08a6307.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8492b556d646e81f0785c0303b120.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54aad9ed8073bbe6f1956d49ef2c5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226793acfdbc4313550efb16a4c6e837.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a84684afd729821ad0266122fc642.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e88efdfe2a8349f4f7f52d115a75.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff0970b1281fbb19159e9e5aa45992.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b4e6a2c67896433a0aab79a1964ee.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ed0c7a8803b6112b83e1be449bab.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecd5b518304e205dcac159c6d5120.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45253d95e4695226ab1f81f568f070c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff0beca01acc8f5b98b52a294b377.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd430a17c958ddd719914c825f63f8.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69b9ec9a75561b6c9c46df7eb0e34.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe39221ebe8638b9f2adca5d14c984.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e164f9b3b3409872fdca246214e713.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154175000a9892b4e4e83a2530b96f5.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece9772878a37fb9a4960e056f62c9c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079edd63b970cf5babe99231a36b2b.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad80ba513f0b4ba5df994b1acec4e1.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609ccde8436b2cc143e6125b056f2b.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268d401d1f581c963980863e33530e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_9544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3254,290 +3266,364 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="71" name="product_20485" descr=""/>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_25890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>106</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_25891" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_20551" descr=""/>
+        <xdr:cNvPr id="73" name="product_20485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_20552" descr=""/>
+        <xdr:cNvPr id="74" name="product_20486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_9544" descr=""/>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_20551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_20552" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_23129" descr=""/>
+        <xdr:cNvPr id="77" name="product_9544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_9545" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_23129" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3798,59 +3884,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/asdaaf/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/afnan/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-magnificent-pour-femme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-island-bliss-100-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-island-bliss-100-ml-kopiya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-intense-woman-105-ml-lyuks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-saheb-emotions-70-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-goodness-blue-diamond-90-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-moi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-tous-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-candy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-banoffi-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-pistache-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-elixir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-banoffi-100-ml-original--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/rasasi-rumz/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/memories-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/asdaaf/lattafa-asdaaf-ameerat-al-arab-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-pistachio-kunafa-dubai-chocolate-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-cotton-candy-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/anfar/anfar-biscotti-truffle-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/afnan/afnan-9am-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-elusive-musk-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-naema-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-kohel-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/arabesque/arabesque-perfumes-safari-50-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-man-intense-eau-de-toilette-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-magnificent-pour-homme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-magnificent-pour-femme-eau-de-parfum-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-milestone-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-sillage-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-blue-iconic-2600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-white-imperiale-105-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-island-bliss-100-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-island-bliss-100-ml-kopiya--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/armaf/armaf-club-de-nuit-intense-woman-105-ml-lyuks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran-mousuf-ramadi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-ramadi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-extrait-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-wardi-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-heavenly-pheromone-100-ml-tuba-/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-saheb-70-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-azure-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-mousuf-wardi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/ard-al-zaafaran/ard-al-zaafaran-saheb-emotions-70-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-100-ml-oae-_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-the-one-only-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-enjoy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-opra-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-aiyssa-eau-de-narcissus-red-80-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-goodness-blue-diamond-90-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-good-boy-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/johnwin/parfyumernaya-voda-johnwin-de-eau-johnwin-pour-homme-100-ml-oae-/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-haya-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-emaan-100-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-ajwad-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-gold-elixir-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-qaed-al-fursan-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-hayaati-al-maleky-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-moi-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-tous-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-candy-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-teriaq-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-afeef-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-banoffi-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/parfyumernaya-voda-lattafa-khamrah-100-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-pistache-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-yara-elixir-100-ml-euro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-eclaire-banoffi-100-ml-original--1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-cookie-crave-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-mallow-madness-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-whipped-pleasure-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-choco-overdose-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-give-me-gourmand-berry-on-top-75-ml-kopiya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-her-confession-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/lattafa/lattafa-his-confession-100-ml-original-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-amber-rouge-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-royal-amber-80-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-oud-saffron-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/orientica/orientica-velvet-gold-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-her-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/parfyumernaya-voda-rasasi-rumz-al-rasasi-9325-zebra-for-him-75-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parfum-moscow.com/arabskaya-parfyumeriya/rasasi-rumz/rasasi-hawas-for-him-100-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G115"/>
+  <dimension ref="A1:G117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -5556,295 +5642,333 @@
       </c>
       <c r="F101" s="13">
         <v>1700.0</v>
       </c>
       <c r="G101" s="9"/>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="17">
         <v>23</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="13">
         <v>1700.0</v>
       </c>
       <c r="G102" s="9"/>
     </row>
-    <row r="103" spans="1:7" outlineLevel="1">
-      <c r="A103" s="18" t="s">
+    <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A103" s="17">
+        <v>24</v>
+      </c>
+      <c r="B103" s="8"/>
+      <c r="C103" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="B103" s="2"/>
-[...7 lines deleted...]
-      <c r="A104" s="3" t="s">
+      <c r="D103" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="13">
+        <v>3100.0</v>
+      </c>
+      <c r="G103" s="9"/>
+    </row>
+    <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A104" s="17">
+        <v>25</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="13">
+        <v>3100.0</v>
+      </c>
+      <c r="G104" s="9"/>
+    </row>
+    <row r="105" spans="1:7" outlineLevel="1">
+      <c r="A105" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="10"/>
+      <c r="G105" s="2"/>
+    </row>
+    <row r="106" spans="1:7" outlineLevel="2">
+      <c r="A106" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B104" s="4" t="s">
+      <c r="B106" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C104" s="5" t="s">
+      <c r="C106" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D104" s="5" t="s">
+      <c r="D106" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E104" s="6" t="s">
+      <c r="E106" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F104" s="11" t="s">
+      <c r="F106" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G104" s="5" t="s">
+      <c r="G106" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="105" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G107" s="9"/>
+    <row r="107" spans="1:7" outlineLevel="2">
+      <c r="A107" s="19"/>
+      <c r="B107" s="7"/>
+      <c r="C107" s="7"/>
+      <c r="D107" s="7"/>
+      <c r="E107" s="7"/>
+      <c r="F107" s="12"/>
+      <c r="G107" s="7"/>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="13">
         <v>1850.0</v>
       </c>
       <c r="G108" s="9"/>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F109" s="13">
         <v>1850.0</v>
       </c>
       <c r="G109" s="9"/>
     </row>
-    <row r="110" spans="1:7" outlineLevel="1">
-      <c r="A110" s="18" t="s">
+    <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A110" s="17">
+        <v>3</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="B110" s="2"/>
-[...7 lines deleted...]
-      <c r="A111" s="3" t="s">
+      <c r="D110" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="13">
+        <v>1850.0</v>
+      </c>
+      <c r="G110" s="9"/>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A111" s="17">
         <v>4</v>
       </c>
-      <c r="B111" s="4" t="s">
+      <c r="B111" s="8"/>
+      <c r="C111" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" s="13">
+        <v>1850.0</v>
+      </c>
+      <c r="G111" s="9"/>
+    </row>
+    <row r="112" spans="1:7" outlineLevel="1">
+      <c r="A112" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="2"/>
+    </row>
+    <row r="113" spans="1:7" outlineLevel="2">
+      <c r="A113" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C111" s="5" t="s">
+      <c r="C113" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D111" s="5" t="s">
+      <c r="D113" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E111" s="6" t="s">
+      <c r="E113" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F111" s="11" t="s">
+      <c r="F113" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G111" s="5" t="s">
+      <c r="G113" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="112" spans="1:7" outlineLevel="2">
-[...44 lines deleted...]
-      <c r="G114" s="9"/>
+    <row r="114" spans="1:7" outlineLevel="2">
+      <c r="A114" s="19"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7"/>
+      <c r="E114" s="7"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="7"/>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>157</v>
+        <v>12</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="13">
+        <v>1426.0</v>
+      </c>
+      <c r="G115" s="9"/>
+    </row>
+    <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A116" s="17">
+        <v>2</v>
+      </c>
+      <c r="B116" s="8"/>
+      <c r="C116" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" s="13">
+        <v>1426.0</v>
+      </c>
+      <c r="G116" s="9"/>
+    </row>
+    <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A117" s="17">
+        <v>3</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" s="13">
         <v>1300.0</v>
       </c>
-      <c r="G115" s="9"/>
+      <c r="G117" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A68:G68"/>
     <mergeCell ref="A77:G77"/>
     <mergeCell ref="A79:G79"/>
-    <mergeCell ref="A103:G103"/>
     <mergeCell ref="A105:G105"/>
-    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A107:G107"/>
     <mergeCell ref="A112:G112"/>
+    <mergeCell ref="A114:G114"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_23"/>
@@ -5874,57 +5998,59 @@
     <hyperlink ref="D75" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="D106" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="D107" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_75"/>
-    <hyperlink ref="D113" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="D114" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_80"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>